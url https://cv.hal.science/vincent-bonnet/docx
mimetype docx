--- v0 (2026-03-20)
+++ v1 (2026-04-29)
@@ -66,9224 +66,9476 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning-Guided Force-Feedback Model Predictive Control with Obstacle Avoidance for Robotic Deburring</w:t>
+                <w:t xml:space="preserve">COSMIK-MPPI: Scaling Constrained Model Predictive Control to Collision Avoidance in Close-Proximity Dynamic Human Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Krzysztof Wojciechowski</w:t>
+                <w:t xml:space="preserve">Ege Gursoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ege Gursoy</w:t>
+                <w:t xml:space="preserve">Maxime Sabbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Haffemayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Kleff</w:t>
+                <w:t xml:space="preserve">João Cavalcanti Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Bonnet</w:t>
+                <w:t xml:space="preserve">Pietro Noah Crestaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025</w:t>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05320433v1</w:t>
+                <w:t xml:space="preserve">hal-05562503v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Humanoid Robot Whole-body Geometric Calibration with Embedded Sensors and a Single Plane</w:t>
+                <w:t xml:space="preserve">Learning-Guided Force-Feedback Model Predictive Control with Obstacle Avoidance for Robotic Deburring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thanh D V Nguyen</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Krzysztof Wojciechowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ege Gursoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Haffemayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Kleff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05169055v1</w:t>
+                <w:t xml:space="preserve">hal-05320433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Humanoid Robot Whole-body Geometric Calibration with Embedded Sensors and a Single Plane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh D V Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fernbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Daney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Lamiraux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05169055v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A Framework for Recognizing Industrial Actions via Joint Angles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avinash Kumar Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Adjel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Passama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Cherubini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03925161v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (27)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inverse optimal control of muscle force sharing during pathological gait</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filip Bečanović</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kosta Jovanović</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samer Mohammed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 201, pp.113256. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2026.113256⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05562371v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence of Visual-Inertial Sensor-To-Segment Calibration on Upper Limb Joint Angles Estimation from Multiple Inverse Kinematics Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Adjel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samer Mohammed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Automation Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 22 (11519-11528), pp.1-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TASE.2025.3535857⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04504765v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Concurrent validity of embedded solutions for whole body dynamics analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Sabbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Watier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24 (24), pp.40524 - 40531. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JSEN.2024.3485475⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04748281v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Practical whole-body elasto-geometric calibration of a humanoid robot: Application to the TALOS robot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Mirabel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">David Daney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Lamiraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Robotics and Autonomous Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 164, pp.104365. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.robot.2023.104365⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04222944v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Force Sharing Problem During Gait Using Inverse Optimal Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filip Becanovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kosta Jovanovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samer Mohammed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 8 (2), pp 872-879. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LRA.2022.3217398⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03953527v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impedance Modulation Control of a Lower-Limb Exoskeleton to Assist Sit-to-Stand Movements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weiguang Huo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huiseok Moon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Amine Alouane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 38 (2), pp.1230-1249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TRO.2021.3104244⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04030650v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamic estimation of soft tissue stiffness for use in modeling socket, orthosis or exoskeleton interfaces with lower limb segments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacha Guitteny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Lafon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Aissaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 134, pp.110987. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2022.110987⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03592590v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Upper Limbs Kinematics Estimation Using Affordable Visual-Inertial Sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Randa Mallat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Ali Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samer Mohammed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Automation Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19 (1), pp.207-217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TASE.2020.3024033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04030704v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sparse Visual-Inertial Measurement Units Placement for Gait Kinematics Assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Randa Mallat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mohamed Adjel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gentiane Venture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Neural Systems and Rehabilitation Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 29, pp.1300-1311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TNSRE.2021.3089873⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03313483v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Physically Consistent Whole-Body Kinematics Assessment Based on an RGB-D Sensor. Application to Simple Rehabilitation Exercises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Colombel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...48 lines deleted...]
-                <w:t xml:space="preserve">hal-03925161v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Daney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Seilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (10), 18p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s20102848⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02639281v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optimal exciting motion for fast robot identification. Application to contact painting tasks with estimated external forces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takuma Katsumata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent V. Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Crosnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Robotics and Autonomous Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 113, pp.149-159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.robot.2018.11.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-02011328v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neonatal and maternal outcomes of pregnancy with maternal cardiac disease (the NORMANDY study) : Years 2000–2014</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Simonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Labombarda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Dolley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Milliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anaesthesia Critical Care &amp; Pain Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 37 (1), pp.61-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.accpm.2017.01.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05155966v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adaptive Generalized Predictive Controller and Cartesian Force Control for Robot Arm Using Dynamics and Geometric Identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shohei Hagane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liz Katherine Rincon Ardila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takuma Katsumata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent V. Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Robotics and Mechatronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 30 (6), pp.927-942. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20965/jrm.2018.p0927⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02048098v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Self-Generation of Optimal Exciting Motions for Identification of a Humanoid Robot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent V. Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kai Pfeiffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Crosnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gentiane Venture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Humanoid Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 15 (6), pp.1850024. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S021984361850024X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02048085v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optimal External Wrench Distribution During a Multi-Contact Sit-to-Stand Task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gentiane Venture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Neural Systems and Rehabilitation Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 25 (7), pp.987-997. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TNSRE.2017.2676465⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01515473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monitoring of Hip and Knee Joint Angles Using a Single Inertial Measurement Unit During Lower Limb Rehabilitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Joukov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dana Kulić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacim Ramdani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (6), pp.1557-1564. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JSEN.2015.2503765⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01396647v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optimal Exciting Dance for Identifying Inertial Parameters of an Anthropomorphic Structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Crosnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 32 (4), pp.823-836. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TRO.2016.2583062⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01346044v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parameters Selection for Bivariate Multiscale Entropy Analysis of Postural Fluctuations in Fallers and Non-Fallers Older Adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Ramdani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Louis Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Neural Systems and Rehabilitation Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 24 (8), pp.859-871. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TNSRE.2015.2473701⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01889847v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A new 3D center of mass control approach for FES-assisted standing: First experimental evaluation with a humanoid robot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jovana Jovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Fattal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Medical Engineering &amp; Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 38 (11), pp.1270-1278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.medengphy.2016.09.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01373662v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Determination of subject specific whole-body centre of mass using the 3D Statically Equivalent Serial Chain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitsuhiro Hayashibe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Cotton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gait &amp; Posture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 41 (1), pp.70-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2014.08.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01068117v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards an affordable mobile analysis platform for pathological walking assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Lapierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Cadic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Robotics and Autonomous Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 66, pp.116-128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.robot.2014.12.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01348662v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Whole Body Center of Mass Estimation with Portable Sensors: Using the Statically Equivalent Serial Chain and a Kinect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitsuhiro Hayashibe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14, pp.16955-16971. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s140916955⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01063479v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ergonomic contribution of ABLE exoskeleton in automotive industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nahéma Sylla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Colledani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Industrial Ergonomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 44 (4), pp.475-481. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ergon.2014.03.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01111273v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Integration of Human Walking Gyroscopic Data Using Empirical Mode Decomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Ramdani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Mazza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14 (1), pp.370-381. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s140100370⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00922705v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Real-time Estimate of Body Kinematics During a Planar Squat Task Using a Single Inertial Measurement Unit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Mazza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelio Cappozzo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 60 (7), pp.1920-1926. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TBME.2013.2245131⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00798180v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Least-Squares Identification Algorithm for Estimating Squat Exercise Mechanics Using a Single Inertial Measurement Unit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Mazza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelio Cappozzo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 45 (8), pp.1472-1477. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2012.02.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00800165v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Structurally Optimal Control Model for Predicting and Analyzing Human Postural Coordination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Ramdani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacim Ramdani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 44 (11), pp.2123-2128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2011.05.027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00609097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (40)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inverse optimal control reveals square of muscle power minimisation in post‐stroke gait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filip Becanovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kosta Jovanovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer S. Mohammed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISB 2025 - Congress of International Society of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Stockhlom, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05446232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PriorFormer: A Transformer for Real-time Monocular 3D Human Pose Estimation with Versatile Geometric Priors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Adjel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 IEEE-RAS 24th International Conference on Humanoid Robots</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Seoul (Korea), South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05216049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Motion Prediction for Human-to-Robot Handovers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabbah Maxime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krzysztof Wojciechowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Soh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hsu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Righetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Robotics and Biomimetics (ROBIO) 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2025, Chengdu, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04970974v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomechanically consistent real-time action recognition for human-robot interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wanchen Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kahina Chalabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Sabbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Passama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 IEEE International Conference on Robotics and Biomimetics (ROBIO)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+              <w:t xml:space="preserve">ROBIO 2025 - IEEE International Conference on Robotics and Biomimetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Chengdu, China. pp.2078-2085, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ROBIO66223.2025.11376245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05321887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minimal Observations Inverse Reinforcement Learning for Predicting Human Box-Lifting Motions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Sabbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filip Bečanović</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarmad Mehrdad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Righetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Watier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Humanoid Robots 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Séoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05191852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lower Limbs Human Motion Estimation From Sparse Multi-Modal Measurements</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improving Operational Accuracy of a Mobile Manipulator by Modeling Geometric and Non-Geometric Parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh D V Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fernbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Flayols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Lamiraux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE RAS EMBS 10th International Conference on Biomedical Robotics and Biomechatronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/BioRob60516.2024.10719802⟩</w:t>
+              <w:t xml:space="preserve">IEEE-RAS 23rd International Conference on Humanoid Robots (Humanoids 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Nancy, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/Humanoids58906.2024.10769790⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04504752v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04769368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Operational Accuracy of a Mobile Manipulator by Modeling Geometric and Non-Geometric Parameters</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lower Limbs Human Motion Estimation From Sparse Multi-Modal Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Adjel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Sabbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Mirkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mansard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE-RAS 23rd International Conference on Humanoid Robots (Humanoids 2024)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/Humanoids58906.2024.10769790⟩</w:t>
+              <w:t xml:space="preserve">IEEE RAS EMBS 10th International Conference on Biomedical Robotics and Biomechatronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Heidelberg, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/BioRob60516.2024.10719802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04769368v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04504752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reliability of Single-Level Equality-Constrained Inverse Optimal Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filip Becanovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kosta Jovanović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 IEEE-RAS 23rd International Conference on Humanoid Robots (Humanoids)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Nancy, France. pp.623-630, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/Humanoids58906.2024.10769923⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04931691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lower Limbs 3D Joint Kinematics Estimation From Force Plates Data and Machine Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kahina Chalabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Adjel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Sabbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Watier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE-RAS International Conference on Humanoid Robots (HUMANOIDS 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Nancy, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/Humanoids58906.2024.10769846⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04749046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ground Reaction Forces and Moments Estimation from Embedded Insoles using Machine Learning Regression Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Sabbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoe Pomarat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Robinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Adjel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE RAS EMBS 10th International Conference on Biomedical Robotics and Biomechatronics (BioRob 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Heidelberg, Germany. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/BioRob60516.2024.10719958⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04557250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparison of human skeleton extractors for real-time human-robot interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wanchen Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Passama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cherubini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ARSO 2023 - 19th IEEE International Conference on Advanced Robotics and its Social Impacts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Berlin, Germany. pp.159-165, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/arso56563.2023.10187411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04371340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-Modal Upper Limbs Human Motion Estimation from a Reduced Set of Affordable Sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Adjel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Sabbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mansard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Mohammed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Detroit, United States. pp.10926-10932, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IROS55552.2023.10342040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04610568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FIGAROH: a Python toolbox for dynamic identification and geometric calibration of robots and humans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinh Vinh Thanh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabbah Maxime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fernbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE-RAS International Conference on Humanoid Robots</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Austin (TX), United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/Humanoids57100.2023.10375232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04234676v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Force Sharing Problem During Gait Using Inverse Optimal Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filip Becanovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kosta Jovanovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Mohammed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Robotics and Automation (ICRA 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, London, United Kingdom. pp.872-879, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/LRA.2022.3217398⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04063981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-modal Upper Limbs Human Motion Estimation From a Reduced Set of Affordable Sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Adjel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Sabbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mansard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Mohammed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE IROS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Detroit, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04841804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the Quality of a Set of Basis Functions for Inverse Optimal Control via Projection onto Global Minimizers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filip Becanovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jared Miller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kosta Jovanovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Mohammed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE 61st Conference on Decision and Control (CDC 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Cancun, Mexico. pp.7598-7605, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CDC51059.2022.9993342⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04063395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct Collocation-Based Optimal Controller for Multi-modal Assistance: Simulation Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Mohammed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wearable Robotics: Challenges and Trends, J.C. Moreno, J. Masood, Y. Schneider, C. Maufroy, J.L. Pons, Eds., Proc. Of the 5th International Symposium on Wearable Robotics, WeRob2020, and of WearRAcon Europe 2020, Biosystems &amp; Biorobotics series, vol. 27, Springer,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Online, France. pp.295-300, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-69547-7_48⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04063486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic estimation of soft tissues stiffness of lower limb segments during squatting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sacha Guitteny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Lafon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Aissaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISB2021, XXVIII Congress of the International Society of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Stockholm, France. 1p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03372889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementing a test to assess reaction, attention and inhibition capacity in elderly</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Actuator Model, Identification and Differential Dynamic Programming for a TALOS Humanoid Robot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noélie Ramuzat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Forget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Boria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Stasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SB20,45eme Congrès de la Société de Biomécanique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10255842.2020.1815313⟩</w:t>
+              <w:t xml:space="preserve">European Control Conference (ECC20)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Saint Petersburg, Russia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/ecc51009.2020.9143817⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03179257v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02889421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actuator Model, Identification and Differential Dynamic Programming for a TALOS Humanoid Robot</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Implementing a test to assess reaction, attention and inhibition capacity in elderly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan de La Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Mauti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Boria</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thomas Robert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Control Conference (ECC20)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/ecc51009.2020.9143817⟩</w:t>
+              <w:t xml:space="preserve">SB20,45eme Congrès de la Société de Biomécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Metz, France. pp S294-S296, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2020.1815313⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02889421v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03179257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human-Exoskeleton Joint Misalignment: A Systematic Review</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">Toward an Affordable Multi-Modal Motion Capture System Framework for Human Kinematics and Kinetics Assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Randa Mallat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Mohammed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 Fifth International Conference on Advances in Biomedical Engineering (ICABME)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICABME47164.2019.8940321⟩</w:t>
+              <w:t xml:space="preserve">Wearable Robotics: Challenges and Trends, M.C. Carrozza, S. Micera, J.L. Pons, Eds., Proc. Of the 4th International Symposium on Wearable Robotics, WeRob2018, Pisa, Italy, Biosystems &amp; Biorobotics series, vol. 22, Springer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Pisa, Italy. pp.65-69, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-01887-0_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04063575v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04063578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward an Affordable Multi-Modal Motion Capture System Framework for Human Kinematics and Kinetics Assessment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">Human-Exoskeleton Joint Misalignment: A Systematic Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Randa Mallat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gentiane Venture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Mohammed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wearable Robotics: Challenges and Trends, M.C. Carrozza, S. Micera, J.L. Pons, Eds., Proc. Of the 4th International Symposium on Wearable Robotics, WeRob2018, Pisa, Italy, Biosystems &amp; Biorobotics series, vol. 22, Springer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-01887-0_13⟩</w:t>
+              <w:t xml:space="preserve">2019 Fifth International Conference on Advances in Biomedical Engineering (ICABME)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Tripoli, Lebanon. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICABME47164.2019.8940321⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04063578v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04063575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overview on dynamic identification methods of floating base anthropomorphic structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Mohammed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">44th Congress of the Société de Biomécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Poitiers, France. pp.S471-S473, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/10255842.2020.1714985⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03673695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human-Exoskeleton System Dynamics Identification Using Affordable Sensors</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Human Arm Motion Analysis Based on the Inverse Optimization Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adina M Panchea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacim Ramdani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. Of the IEEE International Conference on Robotics and Automation, ICRA 2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BioRob 2018 - 7th IEEE/RAS-EMBS International Conference on Biomedical Robotics and Biomechatronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Enschede, Netherlands. pp.1005-1010, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/BIOROB.2018.8488045⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01847147v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02169092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human Arm Motion Analysis Based on the Inverse Optimization Approach</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Inertial Parameters Identification of a Humanoid Robot Hanged to a Fix Force Sensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Crosnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gentiane Venture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioRob 2018 - 7th IEEE/RAS-EMBS International Conference on Biomedical Robotics and Biomechatronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/BIOROB.2018.8488045⟩</w:t>
+              <w:t xml:space="preserve">ICRA 2018 - 35th IEEE International Conference on Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Brisbane, Australia. pp.4927-4932, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICRA.2018.8461112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02169092v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-03131978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inertial Parameters Identification of a Humanoid Robot Hanged to a Fix Force Sensor</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Human-Exoskeleton System Dynamics Identification Using Affordable Sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Randa Mallat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weiguang Huo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Karasinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Y. Amirat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRA 2018 - 35th IEEE International Conference on Robotics and Automation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proc. Of the IEEE International Conference on Robotics and Automation, ICRA 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Brisbane, Australia. pp.6759-6765</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-03131978v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01847147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Whole body segment inertia parameters estimation from movement and ground reaction forces: a feasibility study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Leborgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdi Abid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gentiane Venture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">42ième congrès de la Sociéte de Biomécanique francophone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, REIMS, France. pp. 175-176, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/10255842.2017.1382919⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01769049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamically consistent inverse kinematics framework using optimizations for human motion analysis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A constrained Extended Kalman Filter for dynamically consistent inverse kinematics and inertial parameters identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Daune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Jouvok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th IEEE International Conference on Humanoid Robots</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/HUMANOIDS.2016.7803312⟩</w:t>
+              <w:t xml:space="preserve">BioRob 2016 - 6th IEEE International Conference on Biomedical Robotics and Biomechatronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Singapour, Singapore. pp.952-957, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/BIOROB.2016.7523749⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01857572v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01857576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A constrained Extended Kalman Filter for dynamically consistent inverse kinematics and inertial parameters identification</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Dynamically consistent inverse kinematics framework using optimizations for human motion analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sumire Futamure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dana Kulić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gentiane Venture</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioRob 2016 - 6th IEEE International Conference on Biomedical Robotics and Biomechatronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/BIOROB.2016.7523749⟩</w:t>
+              <w:t xml:space="preserve">16th IEEE International Conference on Humanoid Robots</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, CANCUN, Mexico. pp. 436-441, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/HUMANOIDS.2016.7803312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01857576v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01857572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human arm optimal motion analysis in industrial screwing task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nahéma Sylla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gentiane Venture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Armande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BioRob: Biomedical Robotics and Biomechatronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, São Paulo, Brazil. pp.964-969, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/BIOROB.2014.6913905⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01111274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing neuromuscular mechanisms in human-exoskeleton interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nahéma Sylla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gentiane Venture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Armande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMBC: Engineering in Medicine and Biology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Chicago, IL, United States. pp.1210-1213, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/EMBC.2014.6943814⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01111277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward an Affordable and User-Friendly Visual Motion Capture System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nahéma Sylla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cherubini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMBC: Engineering in Medicine and Biology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Chicago, Illinois, United States. pp.4985-4988, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/EMBC.2014.6944410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01006396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An algebraic approach for human posture estimation in the sagittal plane using accelerometer noisy signal</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">A Paradigm for the Control of Upright Standing in Paraplegic Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jovana Jovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CDC: Conference on Decision and Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CDC.2012.6426001⟩</w:t>
+              <w:t xml:space="preserve">EMBC: Engineering in Medicine and Biology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, San Diego, United States. pp.325-328, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EMBC.2012.6345935⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00733516v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00725204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Paradigm for the Control of Upright Standing in Paraplegic Patients</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">An algebraic approach for human posture estimation in the sagittal plane using accelerometer noisy signal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfrid Perruquetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Mboup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosane Ushirobira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonnet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBC: Engineering in Medicine and Biology Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/EMBC.2012.6345935⟩</w:t>
+              <w:t xml:space="preserve">CDC: Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Maui, HI, United States. pp.7389-7394, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2012.6426001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00725204v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00733516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partial Human Data in Design of Human-Like Walking Control in Humanoid Robotics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Galdeano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussab Bennehar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Chemori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th IFAC Symposium on Robot Control, Syroco 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Dubrovnik, Croatia. pp.485-490, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3182/20120905-3-HR-2030.00187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00717243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of FES-assisted rising motion in individuals with paraplegia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jovana Jovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Fattal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SKILLS Conference 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2011, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00644560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling Human Postural Coordination to Improve the Control of Balance in Humanoids</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A robotic closed-loop scheme to model human postural coordination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacim Ramdani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Ramdani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th IEEE-RAS International Conference on Humanoid Robots</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICHR.2007.4813888⟩</w:t>
+              <w:t xml:space="preserve">IROS'09: International Conference on Intelligent Robots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, St. Louis, MO, United States. pp.2525-2530, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IROS.2009.5354529⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00202778v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00798604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A robotic closed-loop scheme to model human postural coordination</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Modeling Human Postural Coordination to Improve the Control of Balance in Humanoids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Ramdani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Ramdani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IROS'09: International Conference on Intelligent Robots and Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IROS.2009.5354529⟩</w:t>
+              <w:t xml:space="preserve">7th IEEE-RAS International Conference on Humanoid Robots</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Pittsburgh, PA, United States. pp.324-329, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICHR.2007.4813888⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00798604v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00202778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A closed loop musculoskeletal model of postural coordination dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Ramdani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Ramdani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CDC/CCC'09: 48th IEEE Conference on Decision and Control, held jointly with the 28th Chinese Control Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2009, Shanghai, China. pp.6207-6212, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CDC.2009.5400945⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00798599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling Postural Coordination Dynamics using a Closed-Loop Controller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Ramdani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Ramdani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Humanoids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2008, Daejeon, South Korea. pp.61-66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00345852v1</w:t>
-              </w:r>
-[...3472 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00609097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model Predictive Control for Physical Collaborative Box Lifting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Sabbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mansard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Sabbah</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Bruno Watier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE ICRA 2024 Workshop : Innovations and Applications of Human Modeling in Physical Human-Robot Interaction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Yokohama, Japan. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05125059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving Valid and Deficient Body Segment Coordination to Improve FES-ASSISTED SIT-TO-STAND in Paraplegic Subjects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jovana Jovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Fattal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICORR: International Conference on Rehabilitation Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, ETH Zurich, Switzerland. , 12th International Conference on Rehabilitation Robotics, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00588925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9293,155 +9545,155 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markerless 3D Human Pose Tracking in the Wild with fusion of Multiple Depth Cameras: Comparative Experimental Study with Kinect 2 and 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Colombel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Daney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Daney</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charpillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M. A. R. Ahad et al. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Activity and Behavior Computing, Smart Innovation, Systems and Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03034044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId251"/>
+      <w:footerReference w:type="default" r:id="rId256"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9588,51 +9840,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320433v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Wojciechowski" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ege Gursoy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Haffemayer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Kleff" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonnet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05169055v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh D V Nguyen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fernbach" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Daney" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lamiraux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925161v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avinash Kumar Singh" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Adjel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Passama" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cherubini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446232v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Becanovic" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosta Jovanovic" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer S. Mohammed" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Dumas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216049v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970974v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabbah Maxime" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Soh" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hsu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Righetti" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321887v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanchen Li" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Chalabi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Sabbah" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bousquet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBIO66223.2025.11376245" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191852v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Be&#269;anovi&#263;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarmad Mehrdad" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Watier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504752v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Mirkov" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mansard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BioRob60516.2024.10719802" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04769368v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Flayols" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Humanoids58906.2024.10769790" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931691v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosta Jovanovi&#263;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Humanoids58906.2024.10769923" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749046v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Humanoids58906.2024.10769846" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557250v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoe Pomarat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Robinet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BioRob60516.2024.10719958" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371340v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/arso56563.2023.10187411" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610568v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Mohammed" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS55552.2023.10342040" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04234676v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Vinh Thanh Nguyen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gautier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Humanoids57100.2023.10375232" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063981v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Dumas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2022.3217398" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841804v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04063395v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jared Miller" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC51059.2022.9993342" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063486v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Nguyen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-69547-7_48" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372889v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Guitteny" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Lafon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Aissaoui" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179257v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan de La Torre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Mauti" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chabaud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Robert" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1815313" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889421v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;lie Ramuzat" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Forget" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Boria" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Stasse" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ecc51009.2020.9143817" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063575v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randa Mallat" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Khalil" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gentiane Venture" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICABME47164.2019.8940321" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063578v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01887-0_13" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673695v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1714985" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847147v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiguang Huo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Karasinski" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Y. Amirat" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169092v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adina M Panchea" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacim Ramdani" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fraisse" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIOROB.2018.8488045" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03131978v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Crosnier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2018.8461112" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769049v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Leborgne" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Abid" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2017.1382919" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857572v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumire Futamure" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Kuli&#263;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HUMANOIDS.2016.7803312" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857576v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Daune" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Jouvok" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIOROB.2016.7523749" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01111274v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nah&#233;ma Sylla" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Armande" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIOROB.2014.6913905" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01111277v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2014.6943814" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01006396v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Azevedo Coste" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2014.6944410" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00733516v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Perruquetti" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Mboup" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosane Ushirobira" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2012.6426001" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00725204v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jovana Jovic" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2012.6345935" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717243v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Galdeano" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussab Bennehar" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Chemori" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120905-3-HR-2030.00187" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00644560v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Fattal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00202778v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lagarde" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Ramdani" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICHR.2007.4813888" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798604v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2009.5354529" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798599v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2009.5400945" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00345852v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504765v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASE.2025.3535857" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748281v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2024.3485475" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222944v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Mirabel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2023.104365" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953527v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04030650v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huiseok Moon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Alouane" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Huang" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2021.3104244" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592590v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2022.110987" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04030704v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Ali Khalil" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASE.2020.3024033" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313483v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSRE.2021.3089873" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639281v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Colombel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Seilles" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20102848" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02011328v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuma Katsumata" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Navarro" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Bonnet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2018.11.021" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155966v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Simonet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Labombarda" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Dolley" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Milliez" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.accpm.2017.01.005" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BT4ZP9NC-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048098v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shohei Hagane" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liz Katherine Rincon Ardila" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20965/jrm.2018.p0927" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048085v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Pfeiffer" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021984361850024X" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01515473v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSRE.2017.2676465" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01396647v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Joukov" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2015.2503765" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01346044v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2016.2583062" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01889847v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tallon" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Louis Bernard" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSRE.2015.2473701" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01373662v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2016.09.002" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-21L2MCV8-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01068117v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuhiro Hayashibe" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cotton" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2014.08.017" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K89W2PV1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01348662v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lapierre" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Cadic" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2014.12.002" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1M8GRW4X-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01063479v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s140916955" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01111273v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Colledani" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ergon.2014.03.008" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B96RC9WH-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00922705v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Mazza" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s140100370" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798180v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelio Cappozzo" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2013.2245131" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00800165v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2012.02.014" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q94BNGHG-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00609097v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2011.05.027" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GFCPDHPK-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125059v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00588925v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034044v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charpillet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562503v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ege Gursoy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Sabbah" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Haffemayer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Cavalcanti Santos" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Noah Crestaz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320433v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Wojciechowski" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Kleff" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonnet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05169055v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh D V Nguyen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fernbach" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Daney" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lamiraux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925161v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avinash Kumar Singh" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Adjel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Passama" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cherubini" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562371v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Be&#269;anovi&#263;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosta Jovanovi&#263;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Mohammed" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Dumas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2026.113256" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504765v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Dumas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASE.2025.3535857" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748281v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Watier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gautier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2024.3485475" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222944v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Mirabel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2023.104365" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953527v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Becanovic" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosta Jovanovic" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2022.3217398" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04030650v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiguang Huo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huiseok Moon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Alouane" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Huang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2021.3104244" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592590v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Guitteny" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Lafon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Aissaoui" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2022.110987" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04030704v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randa Mallat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Ali Khalil" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASE.2020.3024033" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313483v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gentiane Venture" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSRE.2021.3089873" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639281v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Colombel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Seilles" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20102848" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02011328v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuma Katsumata" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Navarro" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Bonnet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fraisse" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Crosnier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2018.11.021" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155966v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Simonet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Labombarda" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Dolley" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Milliez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.accpm.2017.01.005" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BT4ZP9NC-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048098v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shohei Hagane" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liz Katherine Rincon Ardila" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20965/jrm.2018.p0927" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048085v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Pfeiffer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021984361850024X" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01515473v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Azevedo Coste" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Robert" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSRE.2017.2676465" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01396647v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Joukov" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Kuli&#263;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacim Ramdani" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2015.2503765" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01346044v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2016.2583062" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01889847v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Ramdani" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tallon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lagarde" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Louis Bernard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSRE.2015.2473701" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01373662v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jovana Jovic" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Fattal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2016.09.002" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-21L2MCV8-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01068117v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuhiro Hayashibe" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cotton" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2014.08.017" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K89W2PV1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01348662v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lapierre" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Cadic" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2014.12.002" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1M8GRW4X-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01063479v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s140916955" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01111273v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nah&#233;ma Sylla" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Colledani" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ergon.2014.03.008" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B96RC9WH-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00922705v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Mazza" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s140100370" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798180v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelio Cappozzo" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2013.2245131" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00800165v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2012.02.014" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q94BNGHG-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00609097v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2011.05.027" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GFCPDHPK-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446232v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer S. Mohammed" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216049v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970974v2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabbah Maxime" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Soh" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hsu" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Righetti" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321887v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanchen Li" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Chalabi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bousquet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBIO66223.2025.11376245" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191852v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarmad Mehrdad" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04769368v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Flayols" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Humanoids58906.2024.10769790" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504752v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Mirkov" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mansard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BioRob60516.2024.10719802" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931691v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Humanoids58906.2024.10769923" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749046v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Humanoids58906.2024.10769846" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557250v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoe Pomarat" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Robinet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BioRob60516.2024.10719958" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371340v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/arso56563.2023.10187411" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610568v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS55552.2023.10342040" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04234676v2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Vinh Thanh Nguyen" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Humanoids57100.2023.10375232" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063981v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841804v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04063395v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jared Miller" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC51059.2022.9993342" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063486v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Nguyen" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-69547-7_48" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372889v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889421v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;lie Ramuzat" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Forget" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Boria" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Stasse" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ecc51009.2020.9143817" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179257v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan de La Torre" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Mauti" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chabaud" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1815313" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063578v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Khalil" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01887-0_13" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063575v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICABME47164.2019.8940321" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673695v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1714985" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169092v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adina M Panchea" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIOROB.2018.8488045" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03131978v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2018.8461112" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847147v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Karasinski" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Y. Amirat" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769049v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Leborgne" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Abid" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2017.1382919" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857576v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Daune" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Jouvok" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIOROB.2016.7523749" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857572v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumire Futamure" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HUMANOIDS.2016.7803312" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01111274v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Armande" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIOROB.2014.6913905" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01111277v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2014.6943814" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01006396v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2014.6944410" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00725204v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2012.6345935" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00733516v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Perruquetti" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Mboup" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosane Ushirobira" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2012.6426001" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717243v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Galdeano" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussab Bennehar" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Chemori" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120905-3-HR-2030.00187" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00644560v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798604v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2009.5354529" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00202778v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICHR.2007.4813888" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798599v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2009.5400945" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00345852v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125059v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00588925v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034044v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charpillet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>