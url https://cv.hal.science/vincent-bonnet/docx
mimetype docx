--- v1 (2026-04-29)
+++ v2 (2026-05-24)
@@ -66,4137 +66,4137 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (27)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inverse optimal control of muscle force sharing during pathological gait</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filip Bečanović</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kosta Jovanović</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samer Mohammed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 201, pp.113256. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2026.113256⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05562371v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence of Visual-Inertial Sensor-To-Segment Calibration on Upper Limb Joint Angles Estimation from Multiple Inverse Kinematics Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Adjel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samer Mohammed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Automation Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 22 (11519-11528), pp.1-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TASE.2025.3535857⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04504765v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Concurrent validity of embedded solutions for whole body dynamics analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Sabbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Watier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24 (24), pp.40524 - 40531. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JSEN.2024.3485475⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04748281v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Practical whole-body elasto-geometric calibration of a humanoid robot: Application to the TALOS robot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Mirabel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Daney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Lamiraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Robotics and Autonomous Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 164, pp.104365. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.robot.2023.104365⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04222944v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Force Sharing Problem During Gait Using Inverse Optimal Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filip Becanovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kosta Jovanovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samer Mohammed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 8 (2), pp 872-879. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LRA.2022.3217398⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03953527v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Upper Limbs Kinematics Estimation Using Affordable Visual-Inertial Sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Randa Mallat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Ali Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samer Mohammed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Automation Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19 (1), pp.207-217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TASE.2020.3024033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04030704v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impedance Modulation Control of a Lower-Limb Exoskeleton to Assist Sit-to-Stand Movements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weiguang Huo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huiseok Moon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Amine Alouane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 38 (2), pp.1230-1249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TRO.2021.3104244⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04030650v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamic estimation of soft tissue stiffness for use in modeling socket, orthosis or exoskeleton interfaces with lower limb segments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacha Guitteny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Lafon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Aissaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 134, pp.110987. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2022.110987⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03592590v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sparse Visual-Inertial Measurement Units Placement for Gait Kinematics Assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Randa Mallat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Adjel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gentiane Venture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Neural Systems and Rehabilitation Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 29, pp.1300-1311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TNSRE.2021.3089873⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03313483v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Physically Consistent Whole-Body Kinematics Assessment Based on an RGB-D Sensor. Application to Simple Rehabilitation Exercises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Colombel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Daney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Seilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (10), 18p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s20102848⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02639281v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optimal exciting motion for fast robot identification. Application to contact painting tasks with estimated external forces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takuma Katsumata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent V. Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Crosnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Robotics and Autonomous Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 113, pp.149-159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.robot.2018.11.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-02011328v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Self-Generation of Optimal Exciting Motions for Identification of a Humanoid Robot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent V. Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kai Pfeiffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Crosnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gentiane Venture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Humanoid Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 15 (6), pp.1850024. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S021984361850024X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02048085v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neonatal and maternal outcomes of pregnancy with maternal cardiac disease (the NORMANDY study) : Years 2000–2014</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Simonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Labombarda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Dolley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Milliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anaesthesia Critical Care &amp; Pain Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 37 (1), pp.61-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.accpm.2017.01.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05155966v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adaptive Generalized Predictive Controller and Cartesian Force Control for Robot Arm Using Dynamics and Geometric Identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shohei Hagane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liz Katherine Rincon Ardila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takuma Katsumata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent V. Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Robotics and Mechatronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 30 (6), pp.927-942. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20965/jrm.2018.p0927⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02048098v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optimal External Wrench Distribution During a Multi-Contact Sit-to-Stand Task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gentiane Venture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Neural Systems and Rehabilitation Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 25 (7), pp.987-997. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TNSRE.2017.2676465⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01515473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monitoring of Hip and Knee Joint Angles Using a Single Inertial Measurement Unit During Lower Limb Rehabilitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Joukov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dana Kulić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacim Ramdani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (6), pp.1557-1564. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JSEN.2015.2503765⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01396647v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optimal Exciting Dance for Identifying Inertial Parameters of an Anthropomorphic Structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Crosnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 32 (4), pp.823-836. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TRO.2016.2583062⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01346044v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parameters Selection for Bivariate Multiscale Entropy Analysis of Postural Fluctuations in Fallers and Non-Fallers Older Adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Ramdani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Louis Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Neural Systems and Rehabilitation Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 24 (8), pp.859-871. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TNSRE.2015.2473701⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01889847v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A new 3D center of mass control approach for FES-assisted standing: First experimental evaluation with a humanoid robot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jovana Jovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Fattal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Medical Engineering &amp; Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 38 (11), pp.1270-1278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.medengphy.2016.09.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01373662v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Determination of subject specific whole-body centre of mass using the 3D Statically Equivalent Serial Chain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitsuhiro Hayashibe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Cotton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gait &amp; Posture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 41 (1), pp.70-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2014.08.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01068117v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards an affordable mobile analysis platform for pathological walking assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Lapierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Cadic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Robotics and Autonomous Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 66, pp.116-128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.robot.2014.12.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01348662v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Integration of Human Walking Gyroscopic Data Using Empirical Mode Decomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Ramdani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Mazza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14 (1), pp.370-381. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s140100370⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00922705v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Whole Body Center of Mass Estimation with Portable Sensors: Using the Statically Equivalent Serial Chain and a Kinect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitsuhiro Hayashibe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14, pp.16955-16971. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s140916955⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01063479v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ergonomic contribution of ABLE exoskeleton in automotive industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nahéma Sylla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Colledani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Industrial Ergonomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 44 (4), pp.475-481. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ergon.2014.03.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01111273v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Real-time Estimate of Body Kinematics During a Planar Squat Task Using a Single Inertial Measurement Unit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Mazza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelio Cappozzo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 60 (7), pp.1920-1926. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TBME.2013.2245131⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00798180v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Least-Squares Identification Algorithm for Estimating Squat Exercise Mechanics Using a Single Inertial Measurement Unit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Mazza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelio Cappozzo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 45 (8), pp.1472-1477. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2012.02.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00800165v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Structurally Optimal Control Model for Predicting and Analyzing Human Postural Coordination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Ramdani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacim Ramdani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 44 (11), pp.2123-2128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2011.05.027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00609097v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COSMIK-MPPI: Scaling Constrained Model Predictive Control to Collision Avoidance in Close-Proximity Dynamic Human Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ege Gursoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Sabbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Haffemayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">João Cavalcanti Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Noah Crestaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05562503v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning-Guided Force-Feedback Model Predictive Control with Obstacle Avoidance for Robotic Deburring</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Humanoid Robot Whole-body Geometric Calibration with Embedded Sensors and a Single Plane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh D V Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fernbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Daney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Lamiraux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05320433v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05169055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Humanoid Robot Whole-body Geometric Calibration with Embedded Sensors and a Single Plane</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Learning-Guided Force-Feedback Model Predictive Control with Obstacle Avoidance for Robotic Deburring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krzysztof Wojciechowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ege Gursoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Haffemayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Kleff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05169055v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05320433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Framework for Recognizing Industrial Actions via Joint Angles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avinash Kumar Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Adjel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Passama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cherubini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03925161v1</w:t>
-              </w:r>
-[...3602 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00609097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (40)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4208,1319 +4208,1319 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inverse optimal control reveals square of muscle power minimisation in post‐stroke gait</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Kosta Jovanovic</w:t>
+                <w:t xml:space="preserve">Minimal Observations Inverse Reinforcement Learning for Predicting Human Box-Lifting Motions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Sabbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filip Bečanović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samer S. Mohammed</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sarmad Mehrdad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Righetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Watier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISB 2025 - Congress of International Society of Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Stockhlom, Sweden</w:t>
+              <w:t xml:space="preserve">International Conference on Humanoid Robots 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Séoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05446232v1</w:t>
+                <w:t xml:space="preserve">hal-05191852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PriorFormer: A Transformer for Real-time Monocular 3D Human Pose Estimation with Versatile Geometric Priors</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Optimal Motion Prediction for Human-to-Robot Handovers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabbah Maxime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krzysztof Wojciechowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Soh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hsu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Righetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 IEEE-RAS 24th International Conference on Humanoid Robots</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Seoul (Korea), South Korea</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Robotics and Biomimetics (ROBIO) 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Chengdu, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05216049v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04970974v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Motion Prediction for Human-to-Robot Handovers</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inverse optimal control reveals square of muscle power minimisation in post‐stroke gait</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filip Becanovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kosta Jovanovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samer S. Mohammed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Robotics and Biomimetics (ROBIO) 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2025, Chengdu, China</w:t>
+              <w:t xml:space="preserve">ISB 2025 - Congress of International Society of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Stockhlom, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04970974v2</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05446232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomechanically consistent real-time action recognition for human-robot interaction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kahina Chalabi</w:t>
+                <w:t xml:space="preserve">PriorFormer: A Transformer for Real-time Monocular 3D Human Pose Estimation with Versatile Geometric Priors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Adjel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Sabbah</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vincent Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROBIO 2025 - IEEE International Conference on Robotics and Biomimetics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2025 IEEE-RAS 24th International Conference on Humanoid Robots</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Seoul (Korea), South Korea</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05321887v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05216049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimal Observations Inverse Reinforcement Learning for Predicting Human Box-Lifting Motions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Biomechanically consistent real-time action recognition for human-robot interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wanchen Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kahina Chalabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Sabbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Bruno Watier</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Passama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Humanoid Robots 2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ROBIO 2025 - IEEE International Conference on Robotics and Biomimetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Chengdu, China. pp.2078-2085, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ROBIO66223.2025.11376245⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05191852v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05321887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Operational Accuracy of a Mobile Manipulator by Modeling Geometric and Non-Geometric Parameters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thanh D V Nguyen</w:t>
+                <w:t xml:space="preserve">Ground Reaction Forces and Moments Estimation from Embedded Insoles using Machine Learning Regression Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Sabbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Bonnet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Fernbach</w:t>
+                <w:t xml:space="preserve">Raphael Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Flayols</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Zoe Pomarat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Robinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Adjel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE-RAS 23rd International Conference on Humanoid Robots (Humanoids 2024)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/Humanoids58906.2024.10769790⟩</w:t>
+              <w:t xml:space="preserve">IEEE RAS EMBS 10th International Conference on Biomedical Robotics and Biomechatronics (BioRob 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Heidelberg, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/BioRob60516.2024.10719958⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04769368v1</w:t>
+                <w:t xml:space="preserve">hal-04557250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lower Limbs Human Motion Estimation From Sparse Multi-Modal Measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Adjel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Sabbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Mirkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mansard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE RAS EMBS 10th International Conference on Biomedical Robotics and Biomechatronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Heidelberg, Germany. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/BioRob60516.2024.10719802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04504752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliability of Single-Level Equality-Constrained Inverse Optimal Control</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Improving Operational Accuracy of a Mobile Manipulator by Modeling Geometric and Non-Geometric Parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh D V Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fernbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Flayols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Lamiraux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 IEEE-RAS 23rd International Conference on Humanoid Robots (Humanoids)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE-RAS 23rd International Conference on Humanoid Robots (Humanoids 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Nancy, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/Humanoids58906.2024.10769790⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/Humanoids58906.2024.10769923⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04931691v1</w:t>
+                <w:t xml:space="preserve">hal-04769368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lower Limbs 3D Joint Kinematics Estimation From Force Plates Data and Machine Learning</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thomas Bousquet</w:t>
+                <w:t xml:space="preserve">Reliability of Single-Level Equality-Constrained Inverse Optimal Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filip Becanovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kosta Jovanović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Sabbah</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vincent Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE-RAS International Conference on Humanoid Robots (HUMANOIDS 2024)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/Humanoids58906.2024.10769846⟩</w:t>
+              <w:t xml:space="preserve">2024 IEEE-RAS 23rd International Conference on Humanoid Robots (Humanoids)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Nancy, France. pp.623-630, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/Humanoids58906.2024.10769923⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04749046v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04931691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ground Reaction Forces and Moments Estimation from Embedded Insoles using Machine Learning Regression Models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Lower Limbs 3D Joint Kinematics Estimation From Force Plates Data and Machine Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kahina Chalabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Adjel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Sabbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Adjel</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Watier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE RAS EMBS 10th International Conference on Biomedical Robotics and Biomechatronics (BioRob 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Heidelberg, Germany. </w:t>
+              <w:t xml:space="preserve">IEEE-RAS International Conference on Humanoid Robots (HUMANOIDS 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Nancy, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/BioRob60516.2024.10719958⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/Humanoids58906.2024.10769846⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04557250v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04749046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparison of human skeleton extractors for real-time human-robot interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wanchen Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Passama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cherubini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ARSO 2023 - 19th IEEE International Conference on Advanced Robotics and its Social Impacts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Berlin, Germany. pp.159-165, </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5548,400 +5548,400 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04371340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Modal Upper Limbs Human Motion Estimation from a Reduced Set of Affordable Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Adjel</w:t>
+                <w:t xml:space="preserve">FIGAROH: a Python toolbox for dynamic identification and geometric calibration of robots and humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dinh Vinh Thanh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Sabbah</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Samer Mohammed</w:t>
+                <w:t xml:space="preserve">Vincent Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabbah Maxime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fernbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS 2023)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IROS55552.2023.10342040⟩</w:t>
+              <w:t xml:space="preserve">IEEE-RAS International Conference on Humanoid Robots</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Austin (TX), United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/Humanoids57100.2023.10375232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04610568v1</w:t>
+                <w:t xml:space="preserve">hal-04234676v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FIGAROH: a Python toolbox for dynamic identification and geometric calibration of robots and humans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dinh Vinh Thanh Nguyen</w:t>
+                <w:t xml:space="preserve">Multi-Modal Upper Limbs Human Motion Estimation from a Reduced Set of Affordable Sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Adjel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Sabbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Bonnet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pierre Fernbach</w:t>
+                <w:t xml:space="preserve">Raphael Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mansard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samer Mohammed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE-RAS International Conference on Humanoid Robots</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, Austin (TX), United States. </w:t>
+              <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Detroit, United States. pp.10926-10932, </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/Humanoids57100.2023.10375232⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IROS55552.2023.10342040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04234676v2</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04610568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Force Sharing Problem During Gait Using Inverse Optimal Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filip Becanovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kosta Jovanovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Mohammed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Robotics and Automation (ICRA 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, London, United Kingdom. pp.872-879, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/LRA.2022.3217398⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04063981v1</w:t>
@@ -5952,103 +5952,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-modal Upper Limbs Human Motion Estimation From a Reduced Set of Affordable Sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Adjel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Sabbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mansard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Mohammed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE IROS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Detroit, United States</w:t>
@@ -6077,103 +6077,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the Quality of a Set of Basis Functions for Inverse Optimal Control via Projection onto Global Minimizers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filip Becanovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jared Miller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kosta Jovanovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Mohammed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE 61st Conference on Decision and Control (CDC 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Cancun, Mexico. pp.7598-7605, </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6220,64 +6220,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct Collocation-Based Optimal Controller for Multi-modal Assistance: Simulation Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Mohammed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wearable Robotics: Challenges and Trends, J.C. Moreno, J. Masood, Y. Schneider, C. Maufroy, J.L. Pons, Eds., Proc. Of the 5th International Symposium on Wearable Robotics, WeRob2020, and of WearRAcon Europe 2020, Biosystems &amp; Biorobotics series, vol. 27, Springer,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Online, France. pp.295-300, </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6311,103 +6311,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic estimation of soft tissues stiffness of lower limb segments during squatting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sacha Guitteny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Lafon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Aissaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISB2021, XXVIII Congress of the International Society of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Stockholm, France. 1p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6426,620 +6426,620 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03372889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actuator Model, Identification and Differential Dynamic Programming for a TALOS Humanoid Robot</w:t>
+                <w:t xml:space="preserve">Implementing a test to assess reaction, attention and inhibition capacity in elderly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noélie Ramuzat</w:t>
+                <w:t xml:space="preserve">Juan de La Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Forget</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Bonnet</w:t>
+                <w:t xml:space="preserve">Rafael Mauti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Boria</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pascal Chabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Robert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Control Conference (ECC20)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/ecc51009.2020.9143817⟩</w:t>
+              <w:t xml:space="preserve">SB20,45eme Congrès de la Société de Biomécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Metz, France. pp S294-S296, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2020.1815313⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02889421v1</w:t>
+                <w:t xml:space="preserve">hal-03179257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementing a test to assess reaction, attention and inhibition capacity in elderly</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Actuator Model, Identification and Differential Dynamic Programming for a TALOS Humanoid Robot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noélie Ramuzat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan de La Torre</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Florent Forget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafael Mauti</w:t>
+                <w:t xml:space="preserve">S Boria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Chabaud</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Olivier Stasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SB20,45eme Congrès de la Société de Biomécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Metz, France. pp S294-S296, </w:t>
+              <w:t xml:space="preserve">European Control Conference (ECC20)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Saint Petersburg, Russia. </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10255842.2020.1815313⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23919/ecc51009.2020.9143817⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03179257v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02889421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward an Affordable Multi-Modal Motion Capture System Framework for Human Kinematics and Kinetics Assessment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Human-Exoskeleton Joint Misalignment: A Systematic Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Randa Mallat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gentiane Venture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Mohammed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wearable Robotics: Challenges and Trends, M.C. Carrozza, S. Micera, J.L. Pons, Eds., Proc. Of the 4th International Symposium on Wearable Robotics, WeRob2018, Pisa, Italy, Biosystems &amp; Biorobotics series, vol. 22, Springer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Pisa, Italy. pp.65-69, </w:t>
+              <w:t xml:space="preserve">2019 Fifth International Conference on Advances in Biomedical Engineering (ICABME)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Tripoli, Lebanon. pp.1-4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-01887-0_13⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICABME47164.2019.8940321⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04063578v1</w:t>
+                <w:t xml:space="preserve">hal-04063575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human-Exoskeleton Joint Misalignment: A Systematic Review</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Toward an Affordable Multi-Modal Motion Capture System Framework for Human Kinematics and Kinetics Assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Randa Mallat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Mohammed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 Fifth International Conference on Advances in Biomedical Engineering (ICABME)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Tripoli, Lebanon. pp.1-4, </w:t>
+              <w:t xml:space="preserve">Wearable Robotics: Challenges and Trends, M.C. Carrozza, S. Micera, J.L. Pons, Eds., Proc. Of the 4th International Symposium on Wearable Robotics, WeRob2018, Pisa, Italy, Biosystems &amp; Biorobotics series, vol. 22, Springer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Pisa, Italy. pp.65-69, </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICABME47164.2019.8940321⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-01887-0_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04063575v1</w:t>
+                <w:t xml:space="preserve">hal-04063578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overview on dynamic identification methods of floating base anthropomorphic structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Mohammed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">44th Congress of the Société de Biomécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Poitiers, France. pp.S471-S473, </w:t>
@@ -7071,481 +7071,481 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03673695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human Arm Motion Analysis Based on the Inverse Optimization Approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Human-Exoskeleton System Dynamics Identification Using Affordable Sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Randa Mallat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weiguang Huo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adina M Panchea</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P Karasinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Y. Amirat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioRob 2018 - 7th IEEE/RAS-EMBS International Conference on Biomedical Robotics and Biomechatronics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proc. Of the IEEE International Conference on Robotics and Automation, ICRA 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Brisbane, Australia. pp.6759-6765</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02169092v1</w:t>
+                <w:t xml:space="preserve">hal-01847147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inertial Parameters Identification of a Humanoid Robot Hanged to a Fix Force Sensor</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Human Arm Motion Analysis Based on the Inverse Optimization Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adina M Panchea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacim Ramdani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRA 2018 - 35th IEEE International Conference on Robotics and Automation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICRA.2018.8461112⟩</w:t>
+              <w:t xml:space="preserve">BioRob 2018 - 7th IEEE/RAS-EMBS International Conference on Biomedical Robotics and Biomechatronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Enschede, Netherlands. pp.1005-1010, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/BIOROB.2018.8488045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-03131978v1</w:t>
+                <w:t xml:space="preserve">hal-02169092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human-Exoskeleton System Dynamics Identification Using Affordable Sensors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inertial Parameters Identification of a Humanoid Robot Hanged to a Fix Force Sensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Randa Mallat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Bonnet</w:t>
+                <w:t xml:space="preserve">André Crosnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weiguang Huo</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gentiane Venture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. Of the IEEE International Conference on Robotics and Automation, ICRA 2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICRA 2018 - 35th IEEE International Conference on Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Brisbane, Australia. pp.4927-4932, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICRA.2018.8461112⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01847147v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-03131978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Whole body segment inertia parameters estimation from movement and ground reaction forces: a feasibility study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Leborgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdi Abid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gentiane Venture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">42ième congrès de la Sociéte de Biomécanique francophone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, REIMS, France. pp. 175-176, </w:t>
@@ -7577,373 +7577,373 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01769049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A constrained Extended Kalman Filter for dynamically consistent inverse kinematics and inertial parameters identification</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Dynamically consistent inverse kinematics framework using optimizations for human motion analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sumire Futamure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dana Kulić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gentiane Venture</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioRob 2016 - 6th IEEE International Conference on Biomedical Robotics and Biomechatronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/BIOROB.2016.7523749⟩</w:t>
+              <w:t xml:space="preserve">16th IEEE International Conference on Humanoid Robots</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, CANCUN, Mexico. pp. 436-441, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/HUMANOIDS.2016.7803312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01857576v1</w:t>
+                <w:t xml:space="preserve">hal-01857572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamically consistent inverse kinematics framework using optimizations for human motion analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A constrained Extended Kalman Filter for dynamically consistent inverse kinematics and inertial parameters identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Daune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sumire Futamure</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Vladimir Jouvok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th IEEE International Conference on Humanoid Robots</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, CANCUN, Mexico. pp. 436-441, </w:t>
+              <w:t xml:space="preserve">BioRob 2016 - 6th IEEE International Conference on Biomedical Robotics and Biomechatronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Singapour, Singapore. pp.952-957, </w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/HUMANOIDS.2016.7803312⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/BIOROB.2016.7523749⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01857572v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01857576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human arm optimal motion analysis in industrial screwing task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nahéma Sylla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gentiane Venture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Armande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BioRob: Biomedical Robotics and Biomechatronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, São Paulo, Brazil. pp.964-969, </w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7977,103 +7977,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing neuromuscular mechanisms in human-exoskeleton interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nahéma Sylla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gentiane Venture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Armande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMBC: Engineering in Medicine and Biology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Chicago, IL, United States. pp.1210-1213, </w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8107,103 +8107,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward an Affordable and User-Friendly Visual Motion Capture System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nahéma Sylla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cherubini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMBC: Engineering in Medicine and Biology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Chicago, Illinois, United States. pp.4985-4988, </w:t>
@@ -8235,486 +8235,486 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01006396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Paradigm for the Control of Upright Standing in Paraplegic Patients</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Partial Human Data in Design of Human-Like Walking Control in Humanoid Robotics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Galdeano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussab Bennehar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Chemori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBC: Engineering in Medicine and Biology Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/EMBC.2012.6345935⟩</w:t>
+              <w:t xml:space="preserve">10th IFAC Symposium on Robot Control, Syroco 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Dubrovnik, Croatia. pp.485-490, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20120905-3-HR-2030.00187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00725204v1</w:t>
+                <w:t xml:space="preserve">hal-00717243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An algebraic approach for human posture estimation in the sagittal plane using accelerometer noisy signal</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">A Paradigm for the Control of Upright Standing in Paraplegic Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jovana Jovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CDC: Conference on Decision and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Maui, HI, United States. pp.7389-7394, </w:t>
+              <w:t xml:space="preserve">EMBC: Engineering in Medicine and Biology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, San Diego, United States. pp.325-328, </w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CDC.2012.6426001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/EMBC.2012.6345935⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00733516v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00725204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partial Human Data in Design of Human-Like Walking Control in Humanoid Robotics</w:t>
+                <w:t xml:space="preserve">An algebraic approach for human posture estimation in the sagittal plane using accelerometer noisy signal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Galdeano</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Wilfrid Perruquetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Mboup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosane Ushirobira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonnet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Chemori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th IFAC Symposium on Robot Control, Syroco 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Dubrovnik, Croatia. pp.485-490, </w:t>
+              <w:t xml:space="preserve">CDC: Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Maui, HI, United States. pp.7389-7394, </w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3182/20120905-3-HR-2030.00187⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2012.6426001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00717243v1</w:t>
+                <w:t xml:space="preserve">hal-00733516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of FES-assisted rising motion in individuals with paraplegia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jovana Jovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Fattal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SKILLS Conference 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2011, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8733,243 +8733,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00644560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A robotic closed-loop scheme to model human postural coordination</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">A closed loop musculoskeletal model of postural coordination dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Ramdani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Ramdani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IROS'09: International Conference on Intelligent Robots and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, St. Louis, MO, United States. pp.2525-2530, </w:t>
+              <w:t xml:space="preserve">CDC/CCC'09: 48th IEEE Conference on Decision and Control, held jointly with the 28th Chinese Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Shanghai, China. pp.6207-6212, </w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IROS.2009.5354529⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2009.5400945⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00798604v1</w:t>
+                <w:t xml:space="preserve">lirmm-00798599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling Human Postural Coordination to Improve the Control of Balance in Humanoids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Ramdani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Ramdani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th IEEE-RAS International Conference on Humanoid Robots</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Pittsburgh, PA, United States. pp.324-329, </w:t>
@@ -9001,243 +9001,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00202778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A closed loop musculoskeletal model of postural coordination dynamics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">A robotic closed-loop scheme to model human postural coordination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Ramdani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Ramdani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CDC/CCC'09: 48th IEEE Conference on Decision and Control, held jointly with the 28th Chinese Control Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2009, Shanghai, China. pp.6207-6212, </w:t>
+              <w:t xml:space="preserve">IROS'09: International Conference on Intelligent Robots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, St. Louis, MO, United States. pp.2525-2530, </w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CDC.2009.5400945⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IROS.2009.5354529⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00798599v1</w:t>
+                <w:t xml:space="preserve">lirmm-00798604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling Postural Coordination Dynamics using a Closed-Loop Controller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Ramdani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Ramdani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Humanoids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2008, Daejeon, South Korea. pp.61-66</w:t>
@@ -9298,90 +9298,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model Predictive Control for Physical Collaborative Box Lifting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Sabbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mansard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Watier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE ICRA 2024 Workshop : Innovations and Applications of Human Modeling in Physical Human-Robot Interaction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Yokohama, Japan. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9406,103 +9406,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving Valid and Deficient Body Segment Coordination to Improve FES-ASSISTED SIT-TO-STAND in Paraplegic Subjects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jovana Jovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Fattal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICORR: International Conference on Rehabilitation Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, ETH Zurich, Switzerland. , 12th International Conference on Rehabilitation Robotics, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9559,77 +9559,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markerless 3D Human Pose Tracking in the Wild with fusion of Multiple Depth Cameras: Comparative Experimental Study with Kinect 2 and 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Colombel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charpillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9840,51 +9840,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562503v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ege Gursoy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Sabbah" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Haffemayer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Cavalcanti Santos" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Noah Crestaz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320433v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Wojciechowski" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Kleff" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonnet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05169055v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh D V Nguyen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fernbach" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Daney" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lamiraux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925161v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avinash Kumar Singh" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Adjel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Passama" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cherubini" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562371v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Be&#269;anovi&#263;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosta Jovanovi&#263;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Mohammed" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Dumas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2026.113256" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504765v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Dumas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASE.2025.3535857" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748281v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Watier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gautier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2024.3485475" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222944v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Mirabel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2023.104365" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953527v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Becanovic" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosta Jovanovic" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2022.3217398" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04030650v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiguang Huo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huiseok Moon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Alouane" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Huang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2021.3104244" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592590v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Guitteny" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Lafon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Aissaoui" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2022.110987" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04030704v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randa Mallat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Ali Khalil" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASE.2020.3024033" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313483v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gentiane Venture" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSRE.2021.3089873" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639281v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Colombel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Seilles" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20102848" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02011328v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuma Katsumata" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Navarro" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Bonnet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fraisse" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Crosnier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2018.11.021" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155966v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Simonet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Labombarda" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Dolley" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Milliez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.accpm.2017.01.005" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BT4ZP9NC-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048098v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shohei Hagane" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liz Katherine Rincon Ardila" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20965/jrm.2018.p0927" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048085v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Pfeiffer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021984361850024X" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01515473v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Azevedo Coste" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Robert" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSRE.2017.2676465" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01396647v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Joukov" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Kuli&#263;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacim Ramdani" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2015.2503765" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01346044v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2016.2583062" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01889847v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Ramdani" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tallon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lagarde" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Louis Bernard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSRE.2015.2473701" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01373662v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jovana Jovic" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Fattal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2016.09.002" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-21L2MCV8-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01068117v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuhiro Hayashibe" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cotton" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2014.08.017" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K89W2PV1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01348662v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lapierre" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Cadic" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2014.12.002" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1M8GRW4X-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01063479v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s140916955" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01111273v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nah&#233;ma Sylla" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Colledani" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ergon.2014.03.008" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B96RC9WH-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00922705v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Mazza" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s140100370" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798180v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelio Cappozzo" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2013.2245131" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00800165v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2012.02.014" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q94BNGHG-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00609097v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2011.05.027" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GFCPDHPK-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446232v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer S. Mohammed" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216049v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970974v2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabbah Maxime" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Soh" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hsu" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Righetti" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321887v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanchen Li" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Chalabi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bousquet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBIO66223.2025.11376245" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191852v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarmad Mehrdad" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04769368v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Flayols" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Humanoids58906.2024.10769790" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504752v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Mirkov" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mansard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BioRob60516.2024.10719802" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931691v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Humanoids58906.2024.10769923" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749046v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Humanoids58906.2024.10769846" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557250v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoe Pomarat" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Robinet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BioRob60516.2024.10719958" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371340v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/arso56563.2023.10187411" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610568v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS55552.2023.10342040" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04234676v2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Vinh Thanh Nguyen" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Humanoids57100.2023.10375232" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063981v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841804v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04063395v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jared Miller" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC51059.2022.9993342" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063486v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Nguyen" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-69547-7_48" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372889v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889421v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;lie Ramuzat" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Forget" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Boria" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Stasse" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ecc51009.2020.9143817" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179257v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan de La Torre" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Mauti" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chabaud" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1815313" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063578v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Khalil" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01887-0_13" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063575v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICABME47164.2019.8940321" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673695v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1714985" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169092v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adina M Panchea" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIOROB.2018.8488045" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03131978v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2018.8461112" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847147v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Karasinski" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Y. Amirat" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769049v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Leborgne" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Abid" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2017.1382919" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857576v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Daune" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Jouvok" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIOROB.2016.7523749" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857572v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumire Futamure" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HUMANOIDS.2016.7803312" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01111274v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Armande" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIOROB.2014.6913905" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01111277v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2014.6943814" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01006396v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2014.6944410" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00725204v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2012.6345935" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00733516v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Perruquetti" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Mboup" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosane Ushirobira" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2012.6426001" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717243v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Galdeano" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussab Bennehar" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Chemori" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120905-3-HR-2030.00187" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00644560v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798604v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2009.5354529" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00202778v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICHR.2007.4813888" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798599v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2009.5400945" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00345852v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125059v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00588925v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034044v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charpillet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562371v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Be&#269;anovi&#263;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonnet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosta Jovanovi&#263;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Mohammed" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Dumas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2026.113256" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504765v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Adjel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Dumas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASE.2025.3535857" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748281v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Sabbah" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Watier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gautier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2024.3485475" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222944v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Mirabel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Daney" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lamiraux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2023.104365" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953527v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Becanovic" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosta Jovanovic" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2022.3217398" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04030704v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randa Mallat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Ali Khalil" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASE.2020.3024033" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04030650v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiguang Huo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huiseok Moon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Alouane" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Huang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2021.3104244" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592590v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Guitteny" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Lafon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Aissaoui" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2022.110987" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313483v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gentiane Venture" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSRE.2021.3089873" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639281v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Colombel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Seilles" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20102848" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02011328v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuma Katsumata" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Navarro" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Bonnet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fraisse" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Crosnier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2018.11.021" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048085v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Pfeiffer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021984361850024X" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155966v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Simonet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Labombarda" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Dolley" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Milliez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.accpm.2017.01.005" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BT4ZP9NC-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048098v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shohei Hagane" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liz Katherine Rincon Ardila" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20965/jrm.2018.p0927" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01515473v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Azevedo Coste" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Robert" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSRE.2017.2676465" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01396647v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Joukov" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Kuli&#263;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacim Ramdani" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2015.2503765" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01346044v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2016.2583062" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01889847v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Ramdani" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tallon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lagarde" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Louis Bernard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSRE.2015.2473701" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01373662v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jovana Jovic" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Fattal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2016.09.002" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-21L2MCV8-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01068117v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuhiro Hayashibe" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cotton" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2014.08.017" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K89W2PV1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01348662v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lapierre" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Cadic" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2014.12.002" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1M8GRW4X-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00922705v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Mazza" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s140100370" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01063479v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s140916955" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01111273v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nah&#233;ma Sylla" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Colledani" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ergon.2014.03.008" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B96RC9WH-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798180v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelio Cappozzo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2013.2245131" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00800165v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2012.02.014" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q94BNGHG-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00609097v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2011.05.027" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GFCPDHPK-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562503v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ege Gursoy" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Haffemayer" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Cavalcanti Santos" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Noah Crestaz" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05169055v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh D V Nguyen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fernbach" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320433v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Wojciechowski" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Kleff" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925161v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avinash Kumar Singh" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Passama" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cherubini" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191852v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarmad Mehrdad" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Righetti" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970974v2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabbah Maxime" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Soh" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hsu" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446232v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer S. Mohammed" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216049v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321887v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanchen Li" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Chalabi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bousquet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBIO66223.2025.11376245" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557250v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoe Pomarat" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Robinet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BioRob60516.2024.10719958" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504752v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Mirkov" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mansard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BioRob60516.2024.10719802" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04769368v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Flayols" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Humanoids58906.2024.10769790" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931691v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Humanoids58906.2024.10769923" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749046v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Humanoids58906.2024.10769846" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371340v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/arso56563.2023.10187411" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04234676v2" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Vinh Thanh Nguyen" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Humanoids57100.2023.10375232" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610568v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS55552.2023.10342040" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063981v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841804v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04063395v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jared Miller" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC51059.2022.9993342" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063486v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Nguyen" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-69547-7_48" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372889v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179257v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan de La Torre" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Mauti" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chabaud" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1815313" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889421v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;lie Ramuzat" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Forget" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Boria" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Stasse" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ecc51009.2020.9143817" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063575v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Khalil" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICABME47164.2019.8940321" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063578v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01887-0_13" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673695v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1714985" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847147v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Karasinski" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Y. Amirat" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169092v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adina M Panchea" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIOROB.2018.8488045" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03131978v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2018.8461112" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769049v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Leborgne" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Abid" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2017.1382919" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857572v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumire Futamure" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HUMANOIDS.2016.7803312" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857576v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Daune" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Jouvok" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIOROB.2016.7523749" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01111274v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Armande" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIOROB.2014.6913905" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01111277v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2014.6943814" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01006396v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2014.6944410" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717243v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Galdeano" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussab Bennehar" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Chemori" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120905-3-HR-2030.00187" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00725204v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2012.6345935" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00733516v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Perruquetti" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Mboup" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosane Ushirobira" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2012.6426001" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00644560v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798599v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2009.5400945" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00202778v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICHR.2007.4813888" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798604v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2009.5354529" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00345852v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125059v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00588925v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034044v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charpillet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>