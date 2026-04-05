--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -66,1436 +66,1432 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (82)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (83)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Machine Learning and Nationwide Population-Based Data to Unravel Predictors of Treated Depression in Farmers</w:t>
+                <w:t xml:space="preserve">« Prévenir l’épuisement professionnel des soignants par un programme de gestion du stress cognitivo-comportementale (CBSM) : protocole d’un essai contrôlé bicentrique »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Petit</w:t>
+                <w:t xml:space="preserve">Nour Chiboub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Gérald Gandon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Wasmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonneterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Vuillerme</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Gauchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mental Illness</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/mij/5570491⟩</w:t>
+              <w:t xml:space="preserve">Pratiques Psychologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.prps.2026.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05035976v1</w:t>
+                <w:t xml:space="preserve">hal-05563264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating Parkinson’s disease risk across farming activities using data mining and large-scale administrative health data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonneterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vuillerme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">npj Parkinson's Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 11, pp.13. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41531-024-00864-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04874259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ambitions et principaux enseignements du colloque « Santé globale, décisions locales », organisé par la Filière Santé numérique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Robert Picard</w:t>
+                <w:t xml:space="preserve">Using Machine Learning and Nationwide Population-Based Data to Unravel Predictors of Treated Depression in Farmers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bonneterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Augusto</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicolas Vuillerme</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gériatrie et Psychologie Neuropsychiatrie Du Vieillissement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/pnv.2025.1236⟩</w:t>
+              <w:t xml:space="preserve">Mental Illness</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2025, pp.5570491. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/mij/5570491⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05162335v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05035976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse spatio-temporelle de l'incidence de l'hypothyroïdie périphérique traitée en France, 2014-2019</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ambitions et principaux enseignements du colloque « Santé globale, décisions locales », organisé par la Filière Santé numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Chamot</w:t>
+                <w:t xml:space="preserve">Vincent Augusto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Al-Salameh</w:t>
+                <w:t xml:space="preserve">Mathias Béjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Balcaen</w:t>
+                <w:t xml:space="preserve">Antoine Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Petit</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">V. Bonneterre</w:t>
+                <w:t xml:space="preserve">Dominique Joseph Bicout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Epidemiology and Population Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jeph.2024.202358⟩</w:t>
+              <w:t xml:space="preserve">Gériatrie et Psychologie Neuropsychiatrie Du Vieillissement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 23 (2), pp.141-152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/pnv.2025.1236⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04509982v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05162335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Congenital and acquired hypothyroidism: temporal and spatial trends in France from 2014 to 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Chamot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Chamot</w:t>
+                <w:t xml:space="preserve">Abdallah Al-Salameh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdallah Al-Salameh</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Thibaut Balcaen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonneterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Epidemiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 98, pp.18-24. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.annepidem.2024.07.091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04666639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying Titanium Exposure in Lung Tissues: A Novel Laser‐Induced Breakdown Spectroscopy Elemental Imaging‐Based Analytical Framework for Biomedical Applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse spatio-temporelle de l'incidence de l'hypothyroïdie périphérique traitée en France, 2014-2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chamot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Gardette</w:t>
+                <w:t xml:space="preserve">A. Al-Salameh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Sancey</w:t>
+                <w:t xml:space="preserve">T. Balcaen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Leprince</w:t>
+                <w:t xml:space="preserve">P. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Gaté</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frederic Cosnier</w:t>
+                <w:t xml:space="preserve">V. Bonneterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/smsc.202300307⟩</w:t>
+              <w:t xml:space="preserve">Journal of Epidemiology and Population Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 72, pp.202358. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeph.2024.202358⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04510056v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04509982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perturbateurs endocriniens et environnement : quelles données utiliser ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Chamot</w:t>
+                <w:t xml:space="preserve">Quantifying Titanium Exposure in Lung Tissues: A Novel Laser‐Induced Breakdown Spectroscopy Elemental Imaging‐Based Analytical Framework for Biomedical Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gardette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Leroy</w:t>
+                <w:t xml:space="preserve">Lucie Sancey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwen Marhic</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Abdallah Al-Salameh</w:t>
+                <w:t xml:space="preserve">Marine Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Pons</w:t>
+                <w:t xml:space="preserve">Laurent Gaté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Cosnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.admp.2023.101943⟩</w:t>
+              <w:t xml:space="preserve">Small Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/smsc.202300307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04572908v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04510056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing Diagnostic Capabilities for Occupational Lung Diseases Using LIBS Imaging on Biopsy Tissue</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Gardette</w:t>
+                <w:t xml:space="preserve">Perturbateurs endocriniens et environnement : quelles données utiliser ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Chamot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Busser</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lucie Sancey</w:t>
+                <w:t xml:space="preserve">Léa Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steven Ronsmans</w:t>
+                <w:t xml:space="preserve">Gwen Marhic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallah Al-Salameh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.analchem.4c00237⟩</w:t>
+              <w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 85 (2-3), pp.101943. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.admp.2023.101943⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04552785v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04572908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farming activity and risk of treated thyroid disorders: Insights from the TRACTOR project, a nationwide cohort study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Chamot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Chamot</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Abdallah Al-Salameh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cancé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Desailloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.118458. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.envres.2024.118458⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04466005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agricultural activities and risk of Alzheimer’s disease: the TRACTOR project, a nationwide retrospective cohort study</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enhancing Diagnostic Capabilities for Occupational Lung Diseases Using LIBS Imaging on Biopsy Tissue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérald Gandon</w:t>
+                <w:t xml:space="preserve">Victor H.C. Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gardette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Moreaud</w:t>
+                <w:t xml:space="preserve">Benoit Busser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Sancey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Sauvée</w:t>
+                <w:t xml:space="preserve">Steven Ronsmans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Epidemiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 39 (3), pp.271-287. </w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10654-023-01079-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.analchem.4c00237⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04390645v2</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04552785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santé au travail et Système national des données de santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Chamot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Manaouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Fantoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Frimat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdallah Al-Salameh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 85 (2-3), pp.102271. </w:t>
@@ -1527,4761 +1523,4761 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04586306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risque de dysthyroïdies dans le milieu agricole</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Agricultural activities and risk of Alzheimer’s disease: the TRACTOR project, a nationwide retrospective cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Cance</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Rachel Desailloud</w:t>
+                <w:t xml:space="preserve">Elise Gondard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Gandon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Moreaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Sauvée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.admp.2024.102015⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 39 (3), pp.271-287. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10654-023-01079-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04586280v1</w:t>
+                <w:t xml:space="preserve">hal-04390645v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental Pollution and the Risk of Congenital Hypothyroidism: Insights from a French Nationwide Retrospective Ecological Cohort Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Risque de dysthyroïdies dans le milieu agricole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Chamot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Chamot</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Abdallah Al-Salameh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Cancé</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Desailloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.hazadv.2024.100560⟩</w:t>
+              <w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 85 (2-3), pp.102015. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.admp.2024.102015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04822523v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04586280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farming activities and risk of inflammatory bowel disease: a French nationwide population-based cohort study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chamot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathurin Fumery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonneterre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Crohn's and Colitis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 18 (9), pp.1415-1429. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ecco-jcc/jjae050⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04546147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse spatio-temporelle de l’incidence de l’hypothyroïdie périphérique traitée en France, 2014–2019</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">V. Bonneterre</w:t>
+                <w:t xml:space="preserve">Environmental Pollution and the Risk of Congenital Hypothyroidism: Insights from a French Nationwide Retrospective Ecological Cohort Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Chamot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallah Al-Salameh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bonneterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cancé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales d'Endocrinologie = Annals of Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ando.2024.08.047⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17, pp.100560. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.hazadv.2024.100560⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04720029v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04822523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Système national des données de santé (SNDS) : perspectives en santé au travail et environnementale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Analyse spatio-temporelle de l’incidence de l’hypothyroïdie périphérique traitée en France, 2014–2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chamot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Al-Salameh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Balcaen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bonneterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 84 (6), pp.101875. </w:t>
+              <w:t xml:space="preserve">Annales d'Endocrinologie = Annals of Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 85 (5), pp.359. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.admp.2023.101875⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ando.2024.08.047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04202809v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04720029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usage des big-data médico-administratives pour une vigilance des déterminants professionnels des pathologies : illustration avec le régime agricole</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Système national des données de santé (SNDS) : perspectives en santé au travail et environnementale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chamot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Manaouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fantoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Frimat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Al-Salameh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 84 (6), pp.101902. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.admp.2023.101902⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 84 (6), pp.101875. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.admp.2023.101875⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04327768v1</w:t>
+                <w:t xml:space="preserve">hal-04202809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agricultural activities and risk of treatment for depressive disorders among the entire French agricultural workforce: the TRACTOR project, a nationwide retrospective cohort study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Usage des big-data médico-administratives pour une vigilance des déterminants professionnels des pathologies : illustration avec le régime agricole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bonneterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Petit</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Vincent Bonneterre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet Regional Health - Europe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lanepe.2023.100674⟩</w:t>
+              <w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 84 (6), pp.101902. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.admp.2023.101902⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04141531v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04327768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Workaholism and flow at work in French neurosurgery residents at risk of burnout: A latent profile analysis.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Estelle Michinov</w:t>
+                <w:t xml:space="preserve">Agricultural activities and risk of treatment for depressive disorders among the entire French agricultural workforce: the TRACTOR project, a nationwide retrospective cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Gandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Baumgarten</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Marc Dubuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vuillerme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonneterre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Stress Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1037/str0000276⟩</w:t>
+              <w:t xml:space="preserve">The Lancet Regional Health - Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 31, pp.100674. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lanepe.2023.100674⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03977292v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04141531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does prenatal exposure to multiple airborne and tap-water pollutants increase neonatal thyroid-stimulating hormone concentrations? Data from the Picardy region, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Chamot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Chamot</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Abdallah Al-Salameh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonneterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cancé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 905, pp.167089. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.167089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04213094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reuse of medical face masks in domestic and community settings without sacrificing safety: Ecological and economical lessons from the Covid-19 pandemic</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Workaholism and flow at work in French neurosurgery residents at risk of burnout: A latent profile analysis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Rouxel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Alcaraz</w:t>
+                <w:t xml:space="preserve">Estelle Michinov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Le Coq</w:t>
+                <w:t xml:space="preserve">Clément Baumgarten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bonneterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Pourchez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Chazelet</w:t>
+                <w:t xml:space="preserve">Emmanuel Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2021.132364⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Stress Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/str0000276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03844375v2</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03977292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of a multimodal strategy for prevention of nosocomial influenza: a retrospective study at Grenoble Alpes University Hospital from 2014 to 2019</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reuse of medical face masks in domestic and community settings without sacrificing safety: Ecological and economical lessons from the Covid-19 pandemic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Alcaraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Le Coq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meghann Gallouche</w:t>
+                <w:t xml:space="preserve">Jérémie Pourchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Terrisse</w:t>
+                <w:t xml:space="preserve">Dominique Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Larrat</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christelle Di Cioccio</w:t>
+                <w:t xml:space="preserve">Sandrine Chazelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antimicrobial Resistance and Infection Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13756-021-01046-y⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 288, pp.132364. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2021.132364⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04762178v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03844375v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-temporal clustering of amyotrophic lateral sclerosis in France: A population-based study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of a multimodal strategy for prevention of nosocomial influenza: a retrospective study at Grenoble Alpes University Hospital from 2014 to 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meghann Gallouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Terrisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farid Boumediene</w:t>
+                <w:t xml:space="preserve">Sylvie Larrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Marin</w:t>
+                <w:t xml:space="preserve">Sylvie Marfaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jaime Luna</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">William Camu</w:t>
+                <w:t xml:space="preserve">Christelle Di Cioccio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Epidemiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10654-022-00904-2⟩</w:t>
+              <w:t xml:space="preserve">Antimicrobial Resistance and Infection Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (1), pp.31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13756-021-01046-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03832282v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04762178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agricultural activities and risk of central nervous system tumors among French farm managers: Results from the &amp;lt;scp&amp;gt;TRACTOR&amp;lt;/scp&amp;gt; project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Gandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Chabardès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonneterre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ijc.34197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03727393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association between reported work in cold environments and stroke occurrence in the CONSTANCES cohort: a prospective study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatio-temporal clustering of amyotrophic lateral sclerosis in France: A population-based study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Boumediene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Fadel</w:t>
+                <w:t xml:space="preserve">Benoît Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grace Sembajwe</w:t>
+                <w:t xml:space="preserve">Jaime Luna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bonneterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Tripodi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Annette Leclerc</w:t>
+                <w:t xml:space="preserve">William Camu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2021-054198⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10654-022-00904-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03738094v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03832282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Underreporting of occupational blood and body fluid exposure in French university hospitals in 2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Battail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Battail</w:t>
+                <w:t xml:space="preserve">Emmanuel Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Fort</w:t>
+                <w:t xml:space="preserve">Marie-Agnès Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Agnès Denis</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Fassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonneterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WORK: A Journal of Prevention, Assessment &amp; Rehabilitation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, pp.1-11. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3233/WOR-210007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03851673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors associated with back complaints among French medical students</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Association between reported work in cold environments and stroke occurrence in the CONSTANCES cohort: a prospective study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Fadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Pelissier</w:t>
+                <w:t xml:space="preserve">Grace Sembajwe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josephine Lemaitre</w:t>
+                <w:t xml:space="preserve">Dominique Tripodi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bonneterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hubert Marotte</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Barbara Charbotel</w:t>
+                <w:t xml:space="preserve">Annette Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Bone Spine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbspin.2020.105110⟩</w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (7), pp.e054198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2021-054198⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03184550v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03738094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The TRACTOR Project: TRACking and MoniToring Occupational Risks in Agriculture Using French Insurance Health Data (MSA)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Petit</w:t>
+                <w:t xml:space="preserve">Factors associated with back complaints among French medical students</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Pelissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Bosson-Rieutort</w:t>
+                <w:t xml:space="preserve">Josephine Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Maugard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elise Gondard</w:t>
+                <w:t xml:space="preserve">Hubert Marotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bonneterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Ozenfant</w:t>
+                <w:t xml:space="preserve">Barbara Charbotel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Work Exposures and Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Joint Bone Spine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 88 (2), pp.105110. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/annweh/wxab083⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jbspin.2020.105110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03364393v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03184550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors associated with back complaints among French medical students</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carole Pelissier</w:t>
+                <w:t xml:space="preserve">The TRACTOR Project: TRACking and MoniToring Occupational Risks in Agriculture Using French Insurance Health Data (MSA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joséphine Lemaitre</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Barbara Charbotel</w:t>
+                <w:t xml:space="preserve">Delphine Bosson-Rieutort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Maugard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Gondard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Ozenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Bone Spine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbspin.2020.105110⟩</w:t>
+              <w:t xml:space="preserve">Annals of Work Exposures and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/annweh/wxab083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05026083v1</w:t>
+                <w:t xml:space="preserve">hal-03364393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Difficultés diagnostiques de la bérylliose pulmonaire chronique en France</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J.P. L’huillier</w:t>
+                <w:t xml:space="preserve">Factors associated with back complaints among French medical students</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Pelissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Guillaud Segard</w:t>
+                <w:t xml:space="preserve">Joséphine Lemaitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Marotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bonneterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Charbotel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Maladies Respiratoires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rmr.2020.03.003⟩</w:t>
+              <w:t xml:space="preserve">Joint Bone Spine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 88 (2), pp.105110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbspin.2020.105110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03490460v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05026083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IMAGERIE LIBS : AUX PORTES DE LA CLINIQUE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Difficultés diagnostiques de la bérylliose pulmonaire chronique en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ghanem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Motto-Ros</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marine Leprince</w:t>
+                <w:t xml:space="preserve">J.M. Naccache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bonneterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Duponchel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vincent Bonneterre</w:t>
+                <w:t xml:space="preserve">J.P. L’huillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Guillaud Segard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photoniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/photon/202010334⟩</w:t>
+              <w:t xml:space="preserve">Revue des Maladies Respiratoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 37, pp.364 - 368. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rmr.2020.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02941470v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03490460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Personal and Psychosocial factors of Burnout: A Survey within the French Neurosurgical Community</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">IMAGERIE LIBS : AUX PORTES DE LA CLINIQUE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Motto-Ros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Leprince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Duponchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Sancey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonneterre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Photoniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 103, pp.34-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/photon/202010334⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02799360v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02941470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recommandations de la Société française de médecine du travail (SFMT) : avis relatif à l’affectation, dans le contexte de l’épidémie SARS-CoV-2 (Covid-19), des professionnels exerçant en milieu de soins et travailleurs assimilés, présentant des maladies inflammatoires/dysimmunitaires traitées par biomédicaments et thérapies ciblées 6 avril 2020</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Personal and Psychosocial factors of Burnout: A Survey within the French Neurosurgical Community</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Baumgarten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Michinov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Rouxel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bonneterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.admp.2020.04.008⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03249868v1</w:t>
+                <w:t xml:space="preserve">hal-02799360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arguments pour une possible transmission par voie aérienne du SARS-CoV-2 dans la crise COVID-19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Gehanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Bonneterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Andujar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Pairon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 81, pp.306 - 315. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.admp.2020.04.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03491281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de l'infection par le SARS-CoV2 chez la femme enceinte et ses conséquences en santé au travail</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recommandations de la Société française de médecine du travail (SFMT) : avis relatif à l’affectation, dans le contexte de l’épidémie SARS-CoV-2 (Covid-19), des professionnels exerçant en milieu de soins et travailleurs assimilés, présentant des maladies inflammatoires/dysimmunitaires traitées par biomédicaments et thérapies ciblées 6 avril 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Sentilhes</w:t>
+                <w:t xml:space="preserve">Sophie Fantoni Quinton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bonneterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Brochard</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Dominique Dewitte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 81 (6), pp.761-769. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.admp.2020.09.001⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 81 (3), pp.190-194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.admp.2020.04.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03040856v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03249868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retour au travail dans le cadre de l’épidémie COVID-19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Fantoni-Quinton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Fantoni-Quinton</w:t>
+                <w:t xml:space="preserve">V Bonneterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V Bonneterre</w:t>
+                <w:t xml:space="preserve">Y. Esquirol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Esquirol</w:t>
+                <w:t xml:space="preserve">Jean-François Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Verdun-Esquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 81 (4), pp.327-332. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.admp.2020.05.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02964163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silice cristalline : un risque professionnel toujours d'actualité ?</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Impact de l'infection par le SARS-CoV2 chez la femme enceinte et ses conséquences en santé au travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Casta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Sentilhes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Brochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bonneterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.D. Dewitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vigil'Anses</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 81 (6), pp.761-769. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.admp.2020.09.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02536388v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03040856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How should data on airborne transmission of SARS-CoV-2 change occupational health guidelines?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Gehanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonneterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Andujar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-C Pairon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Occupational and Environmental Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 77 (10), pp.736-736. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1136/oemed-2020-106707⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02929977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des arômes qu'il vaut mieux ne pas trop inhaler</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Silice cristalline : un risque professionnel toujours d'actualité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonneterre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vigil'Anses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, pp.7-9</w:t>
+              <w:t xml:space="preserve">, 2020, pp.11-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02536520v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02536388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Medico-administrative data combined with agricultural practices data to retrospectively estimate pesticide use by agricultural workers</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Des arômes qu'il vaut mieux ne pas trop inhaler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bonneterre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Exposure Science and Environmental Epidemiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Vigil'Anses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.7-9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02484762v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02536520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence of occupational exposure to asbestos and crystalline silica according to phenotypes of lung cancer from the CaProMat study: A case-only study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Medico-administrative data combined with agricultural practices data to retrospectively estimate pesticide use by agricultural workers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Salameh</w:t>
+                <w:t xml:space="preserve">Pauline Achard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Maugard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cancé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Stücker</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean C Pairon</w:t>
+                <w:t xml:space="preserve">Johan Spinosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Ozenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Industrial Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ajim.22765⟩</w:t>
+              <w:t xml:space="preserve">Journal of Exposure Science and Environmental Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41370-019-0166-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02011154v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02484762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarcoidosis inorganic dust exposure and content of bronchoalveolar lavage fluid: the minasarc pilot study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prevalence of occupational exposure to asbestos and crystalline silica according to phenotypes of lung cancer from the CaProMat study: A case-only study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad El Zoghbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickaël Catinon</w:t>
+                <w:t xml:space="preserve">Pascale Salameh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Cavalin</w:t>
+                <w:t xml:space="preserve">Isabelle Stücker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Chemarin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Pecquet</w:t>
+                <w:t xml:space="preserve">Jean C Pairon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sarcoidosis, vasculitis, and diffuse lung diseases : official journal of WASOG / World Association of Sarcoidosis and Other Granulomatous Disorders</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">American Journal of Industrial Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 61 (1), pp.85-99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ajim.22765⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02621495v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02011154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cancer naso-sinusien et expositions professionnelles : données du Réseau national de vigilance et de prévention des pathologies professionnelles (RNV3P) 2001–2016</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Big-data and occupational health surveillance: Screening of occupational determinants of health among French agricultural workers, through data mining of medico-administrative databases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Maugard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Herin</w:t>
+                <w:t xml:space="preserve">D. Bosson Rieutort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lynda Bensefa-Colas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Paris</w:t>
+                <w:t xml:space="preserve">D. Ozenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Baldi</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">O. François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bonneterre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.admp.2018.03.503⟩</w:t>
+              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 66, pp.S262-S263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.respe.2018.05.074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02062816v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01996538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Big-data et surveillance en santé-travail : application aux travailleurs agricoles</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Damien Ozenfant</w:t>
+                <w:t xml:space="preserve">Hémopathies lymphoïdes et expositions professionnelles : données du RNV3P 2001–2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Gain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Andujar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier François</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Jean-Claude Pairon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Baldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonneterre</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 79 (3), pp.406. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.admp.2018.03.441⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 79 (3), pp.433. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.admp.2018.03.506⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02062804v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02062823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Big-data and occupational health surveillance: Screening of occupational determinants of health among French agricultural workers, through data mining of medico-administrative databases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Maugard</w:t>
+                <w:t xml:space="preserve">Sarcoïdoses et fibroses pulmonaires idiopathiques : les analyses minéralogiques par imagerie LIBS et MEB orientent le diagnostic étiologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Busser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Bosson Rieutort</w:t>
+                <w:t xml:space="preserve">Mickaël Catinon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Ozenfant</w:t>
+                <w:t xml:space="preserve">Frédéric Pelascini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. François</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Luc Coll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 66, pp.S262-S263. </w:t>
+              <w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 79 (3), pp.420. </w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.respe.2018.05.074⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.admp.2018.03.475⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01996538v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02062820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarcoïdoses et fibroses pulmonaires idiopathiques : les analyses minéralogiques par imagerie LIBS et MEB orientent le diagnostic étiologique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId197" w:history="1">
+                <w:t xml:space="preserve">Sarcoidosis inorganic dust exposure and content of bronchoalveolar lavage fluid: the minasarc pilot study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Catinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Pelascini</w:t>
+                <w:t xml:space="preserve">Catherine Cavalin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Coll</w:t>
+                <w:t xml:space="preserve">Cécile Chemarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Rio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Pecquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Sarcoidosis, vasculitis, and diffuse lung diseases : official journal of WASOG / World Association of Sarcoidosis and Other Granulomatous Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 35 (4), pp.327-332</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02062820v1</w:t>
+                <w:t xml:space="preserve">hal-02621495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hémopathies lymphoïdes et expositions professionnelles : données du RNV3P 2001–2016</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cancer naso-sinusien et expositions professionnelles : données du Réseau national de vigilance et de prévention des pathologies professionnelles (RNV3P) 2001–2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Pairon</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId205" w:history="1">
+                <w:t xml:space="preserve">Fabrice Herin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Bensefa-Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Baldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Bonneterre</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Bloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 79 (3), pp.433. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.admp.2018.03.506⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 79 (3), pp.431. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.admp.2018.03.503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02062823v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02062816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facteurs associés aux plaintes rachidiennes des étudiants hospitaliers en médecine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carole Pelissier</w:t>
+                <w:t xml:space="preserve">Big-data et surveillance en santé-travail : application aux travailleurs agricoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Maugard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joséphine Lemaitre</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Dutheil</w:t>
+                <w:t xml:space="preserve">Delphine Bosson-Rieutort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Ozenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Maitre</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olivier François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bonneterre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 79 (3), pp.354-355. </w:t>
+              <w:t xml:space="preserve">, 2018, 79 (3), pp.406. </w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.admp.2018.03.311⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.admp.2018.03.441⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02062806v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02062804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cancers urothéliaux et expositions professionnelles : données 2001–2016 du RNV3P (Réseau national de vigilance et de prévention des pathologies professionnelles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonneterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michela Ursi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6365,2905 +6361,2914 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02062824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occupational exposure factors for mental and behavioral disorders at work: The FOREC thesaurus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Facteurs associés aux plaintes rachidiennes des étudiants hospitaliers en médecine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Pelissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Lemaitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Chamoux</w:t>
+                <w:t xml:space="preserve">Paul Vercherin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celine Lambert</w:t>
+                <w:t xml:space="preserve">Frédéric Dutheil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Vilmant</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Raymond Agius</w:t>
+                <w:t xml:space="preserve">Anne Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0198719⟩</w:t>
+              <w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 79 (3), pp.354-355. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.admp.2018.03.311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02011078v1</w:t>
+                <w:t xml:space="preserve">hal-02062806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cancer bronchopulmonaire et expositions professionnelles : données du Réseau national de vigilance et de prévention des pathologies professionnelles (RNV3P) 2001–2016</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vincent Bonneterre</w:t>
+                <w:t xml:space="preserve">Occupational exposure factors for mental and behavioral disorders at work: The FOREC thesaurus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Chamoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Vilmant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Lanhers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Agius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.admp.2018.03.504⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (6), pp.e0198719. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0198719⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02062822v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02011078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cancers et expositions professionnelles : données du Réseau national de vigilance et de prévention des pathologies professionnelles (RNV3P) 2001–2016</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
+                <w:t xml:space="preserve">Cancer bronchopulmonaire et expositions professionnelles : données du Réseau national de vigilance et de prévention des pathologies professionnelles (RNV3P) 2001–2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Baldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Bensefa-Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Bloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonneterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 79 (3), pp.398. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.admp.2018.03.422⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 79 (3), pp.431-432. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.admp.2018.03.504⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02062817v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02062822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodologie d’analyse des expositions professionnelles liées aux cancers : données du Réseau national de vigilance et de prévention des pathologies professionnelles (rnv3p) 2001 à 2016</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId206" w:history="1">
+                <w:t xml:space="preserve">Cancers et expositions professionnelles : données du Réseau national de vigilance et de prévention des pathologies professionnelles (RNV3P) 2001–2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Baldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Bensefa-Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Bloch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bonneterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 79 (3), pp.434. </w:t>
+              <w:t xml:space="preserve">, 2018, 79 (3), pp.398. </w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.admp.2018.03.508⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.admp.2018.03.422⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02062827v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02062817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occupational exposure factors for mental and behavioral disorders at work: The FOREC thesaurus</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Méthodologie d’analyse des expositions professionnelles liées aux cancers : données du Réseau national de vigilance et de prévention des pathologies professionnelles (rnv3p) 2001 à 2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Lambert</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Raymond Agius</w:t>
+                <w:t xml:space="preserve">Natalie Vongmany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Larabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Vanrullen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Bloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0198719⟩⟩</w:t>
+              <w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 79 (3), pp.434. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.admp.2018.03.508⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03028372v1</w:t>
+                <w:t xml:space="preserve">hal-02062827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarcoidosis, inorganic dust exposure and content of bronchoalveolar lavage fluid: the MINASARC pilot study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Pecquet</w:t>
+                <w:t xml:space="preserve">Cancer colorectal et expositions professionnelles : données du Réseau national de vigilance et de prévention des pathologies professionnelles (RNV3P) 2001–2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Clin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Baldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Bensefa-Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Bloch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bonneterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sarcoidosis, vasculitis, and diffuse lung diseases : official journal of WASOG / World Association of Sarcoidosis and Other Granulomatous Disorders</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 79 (3), pp.434-435. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.admp.2018.03.509⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.36141/svdld.v35i4.7058⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02184087v1</w:t>
+                <w:t xml:space="preserve">hal-02062826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cancer colorectal et expositions professionnelles : données du Réseau national de vigilance et de prévention des pathologies professionnelles (RNV3P) 2001–2016</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vincent Bonneterre</w:t>
+                <w:t xml:space="preserve">Sarcoidosis, inorganic dust exposure and content of bronchoalveolar lavage fluid: the MINASARC pilot study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Cavalin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Catinon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Chemarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élisabeth Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Pecquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sarcoidosis, vasculitis, and diffuse lung diseases : official journal of WASOG / World Association of Sarcoidosis and Other Granulomatous Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 35 (4), pp.327-332. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.36141/svdld.v35i4.7058⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.admp.2018.03.509⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02062826v1</w:t>
+                <w:t xml:space="preserve">hal-02184087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effectiveness of the European chromium( vi ) directive for cement implementation on occupational allergic contact dermatitis occurrence: assessment in France and the U.K.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">R. Mcnamee</w:t>
+                <w:t xml:space="preserve">Occupational exposure factors for mental and behavioral disorders at work: The FOREC thesaurus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Chamoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Faye</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Pontin</w:t>
+                <w:t xml:space="preserve">Céline Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Vilmant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Lanhers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Agius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Dermatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/bjd.15261⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (6), pp.e0198719. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0198719⟩⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01744250v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03028372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surveillance biologique de l’exposition professionnelle au styrène : déterminants de l’exposition et recommandations de prévention</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effectiveness of the European chromium( vi ) directive for cement implementation on occupational allergic contact dermatitis occurrence: assessment in France and the U.K.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Bensefa-Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Stocks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Richard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Maitre</w:t>
+                <w:t xml:space="preserve">R. Mcnamee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Hervé</w:t>
+                <w:t xml:space="preserve">Serge Faye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Marques</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">V. Bonneterre</w:t>
+                <w:t xml:space="preserve">F. Pontin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 78 (3), pp.262 - 271. </w:t>
+              <w:t xml:space="preserve">British Journal of Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 177, pp.873 - 876. </w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.admp.2017.01.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/bjd.15261⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01904709v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01744250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of foreign materials in paraffin-embedded pathological specimens using in situ multi-elemental imaging with laser spectroscopy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Surveillance biologique de l’exposition professionnelle au styrène : déterminants de l’exposition et recommandations de prévention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Moncayo</w:t>
+                <w:t xml:space="preserve">J. Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Trichard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Bonneterre</w:t>
+                <w:t xml:space="preserve">C. Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Pinel</w:t>
+                <w:t xml:space="preserve">M. Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bonneterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modern Pathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 31 (3), pp.378 - 384. </w:t>
+              <w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 78 (3), pp.262 - 271. </w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/modpathol.2017.152⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.admp.2017.01.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01927018v1</w:t>
+                <w:t xml:space="preserve">hal-01904709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constructing a Database of Similar Exposure Groups: The Application of the Exporisq-HAP Database from 1995 to 2015</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Petit</w:t>
+                <w:t xml:space="preserve">Phenotypes of lung cancer and statistical interactions between tobacco smoking and occupational exposure to asbestos and crystalline silica from a large case-only study: The CaProMat study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad El Zoghbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Salameh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Stücker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique J. Bicout</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Damien Barbeau</w:t>
+                <w:t xml:space="preserve">Jean Claude Pairon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Work Exposures and Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/annweh/wxx017⟩</w:t>
+              <w:t xml:space="preserve">Lung Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 112, pp.140-155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lungcan.2017.08.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01903054v1</w:t>
+                <w:t xml:space="preserve">hal-02011188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenotypes of lung cancer and statistical interactions between tobacco smoking and occupational exposure to asbestos and crystalline silica from a large case-only study: The CaProMat study</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christophe Paris</w:t>
+                <w:t xml:space="preserve">Constructing a Database of Similar Exposure Groups: The Application of the Exporisq-HAP Database from 1995 to 2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique J. Bicout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Claude Pairon</w:t>
+                <w:t xml:space="preserve">Renaud Persoons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bonneterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lung Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lungcan.2017.08.007⟩</w:t>
+              <w:t xml:space="preserve">Annals of Work Exposures and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 61 (4), pp.440 - 456. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/annweh/wxx017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02011188v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01903054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silicoses graves liées à l'usage de pierres reconstituées.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of foreign materials in paraffin-embedded pathological specimens using in situ multi-elemental imaging with laser spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Busser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Le Barbier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Samuel Moncayo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Trichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonneterre</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Références en santé au travail</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Modern Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 31 (3), pp.378 - 384. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/modpathol.2017.152⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02011247v1</w:t>
+                <w:t xml:space="preserve">hal-01927018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geographic Dimensions of a Health Network Dedicated to Occupational and Work Related Diseases</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Silicoses graves liées à l'usage de pierres reconstituées.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annabelle Gilg Soit Ilg</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Le Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bonneterre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Health Geographics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Références en santé au travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 147 (5)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01471477v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02011247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation de l’état de santé, des risques professionnels toxiques et de l’exposition aux métaux d’une population de prothésistes dentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Moins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Persoons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Moins</w:t>
+                <w:t xml:space="preserve">D. Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Persoons</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">F. Balducci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 77 (6), pp.961 - 972. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.admp.2016.05.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01904723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Minasarc study: A case-control study measuring mineral exposome in sarcoidosis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Geographic Dimensions of a Health Network Dedicated to Occupational and Work Related Diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Vincent</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Rio</w:t>
+                <w:t xml:space="preserve">Mélina Le Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Gilg Soit Ilg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Respiratory Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1183/13993003⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Health Geographics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 15, pp.34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12942-016-0063-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03434906v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01471477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urinary elimination kinetics of 3-hydroxybenzo(a)pyrene and 1-hydroxypyrene of workers in a prebake aluminum electrode production plant: Evaluation of diuresis correction methods for routine biological monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Lutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonneterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique J. Bicout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 147, pp.469-479. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.envres.2016.02.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01904513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parkinson's disease and solvents: Is there a causal link?</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Minasarc study: A case-control study measuring mineral exposome in sarcoidosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.S. Spencer</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Michel Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Cavalin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Catinon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Chemarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Rio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Neurologique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 172 (12), pp.761-765. </w:t>
+              <w:t xml:space="preserve">European Respiratory Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 48 (suppl 60), </w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neurol.2016.09.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1183/13993003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02011240v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03434906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trends in incidence of occupational asthma, contact dermatitis, noise-induced hearing loss, carpal tunnel syndrome and upper limb musculoskeletal disorders in European countries from 2000 to 2012</w:t>
+                <w:t xml:space="preserve">Parkinson's disease and solvents: Is there a causal link?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Stocks</w:t>
+                <w:t xml:space="preserve">J. Reis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R Mcnamee</w:t>
+                <w:t xml:space="preserve">E. Benbrick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bonneterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H van Der Molen</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P.S. Spencer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Occupational and Environmental Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/oemed-2014-102534⟩</w:t>
+              <w:t xml:space="preserve">Revue Neurologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 172 (12), pp.761-765. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurol.2016.09.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02016779v1</w:t>
+                <w:t xml:space="preserve">hal-02011240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’enquête ELIPSSilice : passation en population générale d’un questionnaire élaboré pour mesurer l’exposome minéral (projet SILICOSIS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Cavalin</w:t>
+                <w:t xml:space="preserve">Trends in incidence of occupational asthma, contact dermatitis, noise-induced hearing loss, carpal tunnel syndrome and upper limb musculoskeletal disorders in European countries from 2000 to 2012</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Stocks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul-Andre Rosental</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Vincent</w:t>
+                <w:t xml:space="preserve">R Mcnamee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Olivier</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">H van Der Molen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Urban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Maladies Respiratoires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rmr.2014.10.121⟩</w:t>
+              <w:t xml:space="preserve">Occupational and Environmental Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 72 (4), pp.294-303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/oemed-2014-102534⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02186408v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02016779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of GIS in visualization of work-related health problems</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’enquête ELIPSSilice : passation en population générale d’un questionnaire élaboré pour mesurer l’exposome minéral (projet SILICOSIS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Cavalin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Andre Rosental</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bonneterre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Occupational Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/occmed/kqv152⟩</w:t>
+              <w:t xml:space="preserve">Revue des Maladies Respiratoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 32 (S), pp.A155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rmr.2014.10.121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-01230484v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02186408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prévention des risques psychosociaux : l’impact de la démarche Orsosa.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A Garali Askri</w:t>
+                <w:t xml:space="preserve">Use of GIS in visualization of work-related health problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Pavillet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">R de Gaudemaris</w:t>
+                <w:t xml:space="preserve">Hennie van Der Westhuizen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Agius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélina Le Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gestions hospitalières : la revue du management hospitalier</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Occupational Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 65 (8), pp.682-692. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/occmed/kqv152⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02016793v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-01230484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asthma caused by potassium aluminium tetrafluoride: a case series</w:t>
               </w:r>
@@ -9288,51 +9293,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavlina Klusáčková</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zdenka Fenclová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonneterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Pelclova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9373,1333 +9378,1458 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02016782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occupational exposure to polycyclic aromatic hydrocarbons: relations between atmospheric mixtures, urinary metabolites and sampling times</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie Marques</w:t>
+                <w:t xml:space="preserve">Prévention des risques psychosociaux : l’impact de la démarche Orsosa.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Vianey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Garali Askri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Pavillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Bonneterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R de Gaudemaris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Archives of Occupational and Environmental Health</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Gestions hospitalières : la revue du management hospitalier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 547, pp.348-352</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01903083v1</w:t>
+                <w:t xml:space="preserve">hal-02016793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-back Pain Disorders as Occupational Diseases in the Czech Republic and 22 European Countries: Comparison of National Systems, Related Diagnoses and Evaluation Criteria</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P Gad'Ourek</w:t>
+                <w:t xml:space="preserve">Occupational exposure to polycyclic aromatic hydrocarbons: relations between atmospheric mixtures, urinary metabolites and sampling times</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Barbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Lutier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bonneterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Persoons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Central European journal of public health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21101/cejph.a4185⟩</w:t>
+              <w:t xml:space="preserve">International Archives of Occupational and Environmental Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 88 (8), pp.1119 - 1129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00420-015-1042-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02016796v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01903083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Searching for a link between the L-BMAA neurotoxin and amyotrophic lateral sclerosis: a study protocol of the French BMAALS programme.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Low-back Pain Disorders as Occupational Diseases in the Czech Republic and 22 European Countries: Comparison of National Systems, Related Diagnoses and Evaluation Criteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Laštovková</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Delzor</w:t>
+                <w:t xml:space="preserve">M Nakládalová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Couratier</w:t>
+                <w:t xml:space="preserve">Z Fenclová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Urban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farid Boumédiène</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Michel Druet-Cabanac</w:t>
+                <w:t xml:space="preserve">P Gad'Ourek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2014-005528⟩</w:t>
+              <w:t xml:space="preserve">Central European journal of public health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 23 (3), pp.244-251. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21101/cejph.a4185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01073863v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02016796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection, expertise ety prise en compte de suspicions de nouvelles pathologies professionnelles.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V Bonneterre</w:t>
+                <w:t xml:space="preserve">Searching for a link between the L-BMAA neurotoxin and amyotrophic lateral sclerosis: a study protocol of the French BMAALS programme.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Delzor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Couratier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y Esquirol</w:t>
+                <w:t xml:space="preserve">Farid Boumédiène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Nisse</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Paris</w:t>
+                <w:t xml:space="preserve">Marie Nicol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R Garnier</w:t>
+                <w:t xml:space="preserve">Michel Druet-Cabanac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Références en santé au travail</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4 (8), pp.e005528. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2014-005528⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02016885v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01073863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occupational asthma and occupational rhinitis: the united airways disease model revisited.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacques Ameille</w:t>
+                <w:t xml:space="preserve">Détection, expertise ety prise en compte de suspicions de nouvelles pathologies professionnelles.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Bonneterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Hamelin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Vincent Bonneterre</w:t>
+                <w:t xml:space="preserve">Y Esquirol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Nisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Occupational and Environmental Medicine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Références en santé au travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 139, pp.57-66</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00844815v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02016885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occupational exposome: A network-based approach for characterizing Occupational Health Problems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Occupational asthma and occupational rhinitis: the united airways disease model revisited.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Ameille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Hamelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Andujar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Bensefa-Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonneterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomedical Informatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 44 (4), pp.545-552. </w:t>
+              <w:t xml:space="preserve">Occupational and Environmental Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 70 (7), pp.471-5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jbi.2011.02.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/oemed-2012-101048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02975772v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00844815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of an instrument for measuring psychosocial and organisational work constraints detrimental to health among hospital workers: The NWI-EO questionnaire.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Occupational exposome: A network-based approach for characterizing Occupational Health Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Faisandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonneterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Balducci</w:t>
+                <w:t xml:space="preserve">Régis de Gaudemaris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Caroly</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dominique Bicout</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Nursing Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijnurstu.2010.09.006⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biomedical Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 44 (4), pp.545-552. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbi.2011.02.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00715616v1</w:t>
+                <w:t xml:space="preserve">hal-02975772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation des contraintes psychologiques et organisationnelles (CPO) chez les soignants : cohorte ORSOSA et applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Validation of an instrument for measuring psychosocial and organisational work constraints detrimental to health among hospital workers: The NWI-EO questionnaire.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonneterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Ehlinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Balducci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie Jolivet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sandrine Caroly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie Sobaszek</w:t>
+                <w:t xml:space="preserve">Anne Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 71 (3), pp.489-492. </w:t>
+              <w:t xml:space="preserve">International Journal of Nursing Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 48 (5), pp.557-567. </w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.admp.2010.03.079⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijnurstu.2010.09.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01303002v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00715616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Programmed health surveillance and detection of emerging diseases in occupational health: contribution of the French national occupational disease surveillance and prevention network (RNV3P)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">D. Bicout</w:t>
+                <w:t xml:space="preserve">Evaluation des contraintes psychologiques et organisationnelles (CPO) chez les soignants : cohorte ORSOSA et applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bonneterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Bernardet</w:t>
+                <w:t xml:space="preserve">Annie Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Caroly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Ehlinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Piollat</w:t>
+                <w:t xml:space="preserve">Annie Sobaszek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Occupational and Environmental Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 67 (3), pp.178-186. </w:t>
+              <w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 71 (3), pp.489-492. </w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/oem.2008.044610⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.admp.2010.03.079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02975771v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01303002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Programmed health surveillance and detection of emerging diseases in occupational health: contribution of the French national occupational disease surveillance and prevention network (RNV3P)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bonneterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Faisandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bicout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bernardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Piollat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Occupational and Environmental Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 67 (3), pp.178-186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/oem.2008.044610⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02975771v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Automatic detection of new occupational health problems (OHP) from data of the National Occupational Disease Surveillance Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Bonneterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Larabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Tubert-Bitter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Bicout D de Gaudemaris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epidemiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 17 (6), pp.S447-S447</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02653716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10709,124 +10839,124 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expositions professionnelles et environnementales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonneterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Sauvée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alzheimer n’est pas une fatalité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, HarperCollins France, pp.209-227, 2024, 979-10-339-1305-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04801097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10836,114 +10966,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection et investigation de maladies professionnelles potentiellement émergentes à partir du Réseau National de Vigilance et de Prévention des Pathologies Professionnelles (RNV3P)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonneterre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université de Grenoble, 2010. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00508967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId389"/>
+      <w:footerReference w:type="default" r:id="rId394"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11090,51 +11220,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035976v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Petit" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonneterre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vuillerme" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/mij/5570491" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874259v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41531-024-00864-2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162335v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Picard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Augusto" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias B&#233;jean" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bertrand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Joseph Bicout" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2025.1236" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04509982v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chamot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Al-Salameh" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Balcaen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Petit" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bonneterre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeph.2024.202358" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04666639v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chamot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Al-Salameh" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Balcaen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annepidem.2024.07.091" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510056v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gardette" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Sancey" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Leprince" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gat&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Cosnier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smsc.202300307" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572908v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Leroy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen Marhic" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pons" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2023.101943" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552785v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor H.C. Ferreira" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Busser" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Ronsmans" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.4c00237" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04466005v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Canc&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Desailloud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2024.118458" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390645v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Gondard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Gandon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Moreaud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Sauv&#233;e" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10654-023-01079-0" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04586306v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Manaouil" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fantoni" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Frimat" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2024.102271" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04586280v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cance" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2024.102015" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04822523v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hazadv.2024.100560" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04546147v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Leroyer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathurin Fumery" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ecco-jcc/jjae050" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04720029v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2024.08.047" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04202809v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Manaouil" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fantoni" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Frimat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2023.101875" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327768v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2023.101902" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141531v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dubuc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lanepe.2023.100674" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977292v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Rouxel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Michinov" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Baumgarten" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gay" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/str0000276" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04213094v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.167089" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844375v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Alcaraz" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Coq" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Pourchez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thomas" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chazelet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2021.132364" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762178v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meghann Gallouche" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Terrisse" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Larrat" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Marfaing" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Di Cioccio" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13756-021-01046-y" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03832282v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Boumediene" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Marin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Luna" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Camu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10654-022-00904-2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727393v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Chabard&#232;s" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.34197" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738094v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fadel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Sembajwe" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Tripodi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Leclerc" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2021-054198" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851673v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Battail" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fort" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Denis" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fassier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/WOR-210007" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184550v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Pelissier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Lemaitre" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Marotte" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Charbotel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2020.105110" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03364393v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bosson-Rieutort" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Maugard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Ozenfant" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annweh/wxab083" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026083v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Lemaitre" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490460v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ghanem" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Naccache" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. L&#8217;huillier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guillaud Segard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2020.03.003" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941470v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Motto-Ros" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Duponchel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202010334" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02799360v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Baumgarten" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03249868v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fantoni Quinton" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Dewitte" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2020.04.008" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491281v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Gehanno" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Andujar" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Pairon" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Paris" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2020.04.018" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040856v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Casta" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Sentilhes" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brochard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Dewitte" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2020.09.001" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964163v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fantoni-Quinton" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Bonneterre" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Esquirol" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gonzalez" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Verdun-Esquer" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2020.05.006" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536388v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929977v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gehanno" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Andujar" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C Pairon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Paris" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2020-106707" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536520v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484762v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Achard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Spinosi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41370-019-0166-x" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011154v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad El Zoghbi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Salameh" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle St&#252;cker" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean C Pairon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajim.22765" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621495v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Catinon" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cavalin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chemarin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rio" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pecquet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062816v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Herin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Bensefa-Colas" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baldi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bloch" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2018.03.503" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062804v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fran&#231;ois" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2018.03.441" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996538v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maugard" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bosson Rieutort" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ozenfant" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2018.05.074" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062820v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pelascini" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Coll" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2018.03.475" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062823v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Gain" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Pairon" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2018.03.506" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062806v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Vercherin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dutheil" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Maitre" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2018.03.311" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062824v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Ursi" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Nisse" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Lepage" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Brunel" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2018.03.510" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011078v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chamoux" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Lambert" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Vilmant" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lanhers" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Agius" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0198719" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062822v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2018.03.504" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062817v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2018.03.422" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062827v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Vongmany" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Larabi" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vanrullen" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2018.03.508" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028372v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lambert" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0198719&#10217;" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02184087v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Roux" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36141/svdld.v35i4.7058" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062826v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Clin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2018.03.509" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744250v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stocks" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mcnamee" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Faye" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pontin" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjd.15261" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904709v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Richard" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Herv&#233;" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marques" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2017.01.001" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927018v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Moncayo" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Trichard" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Pinel" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/modpathol.2017.152" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903054v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique J. Bicout" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Persoons" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Barbeau" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annweh/wxx017" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011188v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Pairon" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lungcan.2017.08.007" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8S7JCVB7-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011247v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Barbier" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471477v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Delaunay" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Godard" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Le Barbier" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Gilg Soit Ilg" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Aubert" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12942-016-0063-7" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904723v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Moins" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Persoons" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barbeau" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Balducci" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2016.05.005" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03434906v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vincent" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904513v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lutier" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Marques" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2016.02.035" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011240v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Reis" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Benbrick" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.S. Spencer" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2016.09.012" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016779v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Stocks" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Mcnamee" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H van Der Molen" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Urban" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2014-102534" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02186408v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Andre Rosental" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Olivier" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2014.10.121" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01230484v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hennie van Der Westhuizen" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/occmed/kqv152" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016793v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Vianey" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Garali Askri" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pavillet" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R de Gaudemaris" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016782v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea La&#353;tovkov&#225;" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlina Klus&#225;&#269;kov&#225;" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zdenka Fenclov&#225;" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Pelclova" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2486/indhealth.2014-0094" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903083v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00420-015-1042-1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016796v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A La&#353;tovkov&#225;" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Nakl&#225;dalov&#225;" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Fenclov&#225;" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Gad'Ourek" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21101/cejph.a4185" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01073863v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Delzor" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Couratier" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Boum&#233;di&#232;ne" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Nicol" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Druet-Cabanac" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2014-005528" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016885v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Esquirol" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Nisse" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Garnier" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00844815v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ameille" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Hamelin" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2012-101048" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02975772v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Faisandier" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis de Gaudemaris" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bicout" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2011.02.010" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00715616v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ehlinger" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Balducci" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Caroly" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jolivet" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnurstu.2010.09.006" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0VH4W5V7-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01303002v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Jolivet" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Sobaszek" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2010.03.079" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02975771v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bicout" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bernardet" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Piollat" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oem.2008.044610" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9A888EBE169D29878663080747CEC4C22DA9FB4E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653716v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Larabi" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Tubert-Bitter" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Bicout D de Gaudemaris" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801097v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00508967v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05563264v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Chiboub" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Gandon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Wasmer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonneterre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gauchet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2026.02.003" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874259v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Petit" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vuillerme" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41531-024-00864-2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035976v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/mij/5570491" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162335v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Picard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Augusto" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias B&#233;jean" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bertrand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Joseph Bicout" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2025.1236" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04666639v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chamot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Al-Salameh" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Balcaen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annepidem.2024.07.091" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04509982v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chamot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Al-Salameh" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Balcaen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Petit" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bonneterre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeph.2024.202358" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510056v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gardette" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Sancey" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Leprince" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gat&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Cosnier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smsc.202300307" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572908v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Leroy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen Marhic" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pons" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2023.101943" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04466005v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Canc&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Desailloud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2024.118458" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552785v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor H.C. Ferreira" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Busser" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Ronsmans" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.4c00237" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04586306v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Manaouil" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fantoni" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Frimat" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2024.102271" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390645v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Gondard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Moreaud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Sauv&#233;e" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10654-023-01079-0" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04586280v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cance" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2024.102015" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04546147v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Leroyer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathurin Fumery" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ecco-jcc/jjae050" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04822523v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hazadv.2024.100560" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04720029v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2024.08.047" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04202809v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Manaouil" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fantoni" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Frimat" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2023.101875" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327768v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2023.101902" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141531v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dubuc" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lanepe.2023.100674" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04213094v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.167089" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977292v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Rouxel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Michinov" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Baumgarten" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gay" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/str0000276" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844375v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Alcaraz" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Coq" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Pourchez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thomas" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chazelet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2021.132364" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762178v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meghann Gallouche" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Terrisse" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Larrat" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Marfaing" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Di Cioccio" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13756-021-01046-y" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727393v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Chabard&#232;s" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.34197" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03832282v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Boumediene" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Marin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Luna" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Camu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10654-022-00904-2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851673v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Battail" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fort" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Denis" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fassier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/WOR-210007" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738094v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fadel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Sembajwe" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Tripodi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Leclerc" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2021-054198" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184550v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Pelissier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Lemaitre" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Marotte" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Charbotel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2020.105110" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03364393v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bosson-Rieutort" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Maugard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Ozenfant" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annweh/wxab083" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026083v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Lemaitre" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490460v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ghanem" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Naccache" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. L&#8217;huillier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guillaud Segard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2020.03.003" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941470v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Motto-Ros" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Duponchel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202010334" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02799360v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Baumgarten" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491281v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Gehanno" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Andujar" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Pairon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Paris" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2020.04.018" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03249868v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fantoni Quinton" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Dewitte" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2020.04.008" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964163v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fantoni-Quinton" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Bonneterre" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Esquirol" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gonzalez" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Verdun-Esquer" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2020.05.006" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040856v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Casta" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Sentilhes" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brochard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Dewitte" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2020.09.001" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929977v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gehanno" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Andujar" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C Pairon" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Paris" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2020-106707" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536388v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536520v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484762v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Achard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Spinosi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41370-019-0166-x" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011154v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad El Zoghbi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Salameh" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle St&#252;cker" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean C Pairon" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajim.22765" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996538v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maugard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bosson Rieutort" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ozenfant" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2018.05.074" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062823v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Gain" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Pairon" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baldi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2018.03.506" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062820v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Catinon" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pelascini" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Coll" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2018.03.475" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621495v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cavalin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chemarin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rio" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pecquet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062816v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Herin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Bensefa-Colas" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bloch" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2018.03.503" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062804v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fran&#231;ois" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2018.03.441" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062824v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Ursi" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Nisse" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Lepage" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Brunel" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2018.03.510" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062806v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Vercherin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dutheil" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Maitre" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2018.03.311" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011078v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chamoux" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Lambert" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Vilmant" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lanhers" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Agius" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0198719" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062822v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2018.03.504" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062817v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2018.03.422" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062827v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Vongmany" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Larabi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vanrullen" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2018.03.508" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062826v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Clin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2018.03.509" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02184087v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Roux" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36141/svdld.v35i4.7058" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028372v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lambert" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0198719&#10217;" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744250v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stocks" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mcnamee" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Faye" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pontin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjd.15261" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904709v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Richard" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Herv&#233;" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marques" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2017.01.001" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011188v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Pairon" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lungcan.2017.08.007" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8S7JCVB7-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903054v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique J. Bicout" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Persoons" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Barbeau" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annweh/wxx017" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927018v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Moncayo" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Trichard" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Pinel" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/modpathol.2017.152" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011247v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Barbier" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904723v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Moins" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Persoons" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barbeau" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Balducci" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2016.05.005" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471477v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Delaunay" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Godard" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Le Barbier" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Gilg Soit Ilg" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Aubert" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12942-016-0063-7" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904513v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lutier" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Marques" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2016.02.035" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03434906v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vincent" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011240v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Reis" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Benbrick" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.S. Spencer" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2016.09.012" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016779v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Stocks" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Mcnamee" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H van Der Molen" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Urban" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2014-102534" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02186408v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Andre Rosental" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Olivier" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2014.10.121" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01230484v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hennie van Der Westhuizen" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/occmed/kqv152" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016782v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea La&#353;tovkov&#225;" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlina Klus&#225;&#269;kov&#225;" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zdenka Fenclov&#225;" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Pelclova" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2486/indhealth.2014-0094" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016793v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Vianey" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Garali Askri" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pavillet" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R de Gaudemaris" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903083v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00420-015-1042-1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016796v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A La&#353;tovkov&#225;" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Nakl&#225;dalov&#225;" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Fenclov&#225;" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Gad'Ourek" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21101/cejph.a4185" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01073863v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Delzor" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Couratier" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Boum&#233;di&#232;ne" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Nicol" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Druet-Cabanac" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2014-005528" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016885v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Esquirol" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Nisse" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Garnier" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00844815v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ameille" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Hamelin" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2012-101048" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02975772v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Faisandier" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis de Gaudemaris" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bicout" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2011.02.010" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00715616v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ehlinger" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Balducci" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Caroly" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jolivet" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnurstu.2010.09.006" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0VH4W5V7-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01303002v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Jolivet" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Sobaszek" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2010.03.079" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02975771v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bicout" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bernardet" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Piollat" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oem.2008.044610" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9A888EBE169D29878663080747CEC4C22DA9FB4E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653716v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Larabi" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Tubert-Bitter" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Bicout D de Gaudemaris" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801097v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00508967v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>