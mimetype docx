--- v1 (2026-04-05)
+++ v2 (2026-04-27)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (83)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (82)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -585,3041 +585,3041 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05162335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Congenital and acquired hypothyroidism: temporal and spatial trends in France from 2014 to 2019</w:t>
+                <w:t xml:space="preserve">Analyse spatio-temporelle de l’incidence de l’hypothyroïdie périphérique traitée en France, 2014–2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Chamot</w:t>
+                <w:t xml:space="preserve">S. Chamot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdallah Al-Salameh</w:t>
+                <w:t xml:space="preserve">A. Al-Salameh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Balcaen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vincent Bonneterre</w:t>
+                <w:t xml:space="preserve">T. Balcaen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bonneterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Epidemiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.annepidem.2024.07.091⟩</w:t>
+              <w:t xml:space="preserve">Annales d'Endocrinologie = Annals of Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 85 (5), pp.359. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ando.2024.08.047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04666639v1</w:t>
+                <w:t xml:space="preserve">hal-04720029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse spatio-temporelle de l'incidence de l'hypothyroïdie périphérique traitée en France, 2014-2019</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Congenital and acquired hypothyroidism: temporal and spatial trends in France from 2014 to 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Balcaen</w:t>
+                <w:t xml:space="preserve">Sylvain Chamot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Petit</w:t>
+                <w:t xml:space="preserve">Abdallah Al-Salameh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Bonneterre</w:t>
+                <w:t xml:space="preserve">Thibaut Balcaen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bonneterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Epidemiology and Population Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 72, pp.202358. </w:t>
+              <w:t xml:space="preserve">Annals of Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 98, pp.18-24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jeph.2024.202358⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.annepidem.2024.07.091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04509982v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04666639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying Titanium Exposure in Lung Tissues: A Novel Laser‐Induced Breakdown Spectroscopy Elemental Imaging‐Based Analytical Framework for Biomedical Applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frederic Cosnier</w:t>
+                <w:t xml:space="preserve">Analyse spatio-temporelle de l'incidence de l'hypothyroïdie périphérique traitée en France, 2014-2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chamot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Al-Salameh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Balcaen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bonneterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/smsc.202300307⟩</w:t>
+              <w:t xml:space="preserve">Journal of Epidemiology and Population Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 72, pp.202358. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeph.2024.202358⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04510056v1</w:t>
+                <w:t xml:space="preserve">hal-04509982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perturbateurs endocriniens et environnement : quelles données utiliser ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Farming activity and risk of treated thyroid disorders: Insights from the TRACTOR project, a nationwide cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chamot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdallah Al-Salameh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Romain Pons</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cancé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Desailloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.admp.2023.101943⟩</w:t>
+              <w:t xml:space="preserve">Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.118458. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envres.2024.118458⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04572908v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04466005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farming activity and risk of treated thyroid disorders: Insights from the TRACTOR project, a nationwide cohort study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rachel Desailloud</w:t>
+                <w:t xml:space="preserve">Enhancing Diagnostic Capabilities for Occupational Lung Diseases Using LIBS Imaging on Biopsy Tissue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor H.C. Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gardette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Busser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Sancey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Ronsmans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envres.2024.118458⟩</w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.analchem.4c00237⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04466005v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04552785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing Diagnostic Capabilities for Occupational Lung Diseases Using LIBS Imaging on Biopsy Tissue</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Quantifying Titanium Exposure in Lung Tissues: A Novel Laser‐Induced Breakdown Spectroscopy Elemental Imaging‐Based Analytical Framework for Biomedical Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gardette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sancey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Steven Ronsmans</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Leprince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gaté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Cosnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+              <w:t xml:space="preserve">Small Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.analchem.4c00237⟩</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/smsc.202300307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04552785v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04510056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Santé au travail et Système national des données de santé</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Perturbateurs endocriniens et environnement : quelles données utiliser ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chamot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwen Marhic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdallah Al-Salameh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 85 (2-3), pp.102271. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.admp.2024.102271⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 85 (2-3), pp.101943. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.admp.2023.101943⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04586306v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04572908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agricultural activities and risk of Alzheimer’s disease: the TRACTOR project, a nationwide retrospective cohort study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Sauvée</w:t>
+                <w:t xml:space="preserve">Santé au travail et Système national des données de santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Chamot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Manaouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Fantoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Frimat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallah Al-Salameh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Epidemiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10654-023-01079-0⟩</w:t>
+              <w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 85 (2-3), pp.102271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.admp.2024.102271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04390645v2</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04586306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risque de dysthyroïdies dans le milieu agricole</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Agricultural activities and risk of Alzheimer’s disease: the TRACTOR project, a nationwide retrospective cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Rachel Desailloud</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Gondard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Gandon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Moreaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Sauvée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.admp.2024.102015⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 39 (3), pp.271-287. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10654-023-01079-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04586280v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04390645v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farming activities and risk of inflammatory bowel disease: a French nationwide population-based cohort study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Risque de dysthyroïdies dans le milieu agricole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Chamot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallah Al-Salameh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Desailloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crohn's and Colitis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ecco-jcc/jjae050⟩</w:t>
+              <w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 85 (2-3), pp.102015. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.admp.2024.102015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04546147v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04586280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental Pollution and the Risk of Congenital Hypothyroidism: Insights from a French Nationwide Retrospective Ecological Cohort Study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Farming activities and risk of inflammatory bowel disease: a French nationwide population-based cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chamot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Abdallah Al-Salameh</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathurin Fumery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonneterre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 17, pp.100560. </w:t>
+              <w:t xml:space="preserve">Journal of Crohn's and Colitis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 18 (9), pp.1415-1429. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.hazadv.2024.100560⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/ecco-jcc/jjae050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04822523v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04546147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse spatio-temporelle de l’incidence de l’hypothyroïdie périphérique traitée en France, 2014–2019</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Environmental Pollution and the Risk of Congenital Hypothyroidism: Insights from a French Nationwide Retrospective Ecological Cohort Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Balcaen</w:t>
+                <w:t xml:space="preserve">Sylvain Chamot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Petit</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">V. Bonneterre</w:t>
+                <w:t xml:space="preserve">Abdallah Al-Salameh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bonneterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cancé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales d'Endocrinologie = Annals of Endocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 85 (5), pp.359. </w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17, pp.100560. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ando.2024.08.047⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.hazadv.2024.100560⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04720029v1</w:t>
+                <w:t xml:space="preserve">hal-04822523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Système national des données de santé (SNDS) : perspectives en santé au travail et environnementale</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Workaholism and flow at work in French neurosurgery residents at risk of burnout: A latent profile analysis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Manaouil</w:t>
+                <w:t xml:space="preserve">Géraldine Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Fantoni</w:t>
+                <w:t xml:space="preserve">Estelle Michinov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Frimat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Al-Salameh</w:t>
+                <w:t xml:space="preserve">Clément Baumgarten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bonneterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.admp.2023.101875⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Stress Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/str0000276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04202809v1</w:t>
+                <w:t xml:space="preserve">hal-03977292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usage des big-data médico-administratives pour une vigilance des déterminants professionnels des pathologies : illustration avec le régime agricole</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Does prenatal exposure to multiple airborne and tap-water pollutants increase neonatal thyroid-stimulating hormone concentrations? Data from the Picardy region, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Chamot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallah Al-Salameh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonneterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cancé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 905, pp.167089. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.167089⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.admp.2023.101902⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04327768v1</w:t>
+                <w:t xml:space="preserve">hal-04213094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agricultural activities and risk of treatment for depressive disorders among the entire French agricultural workforce: the TRACTOR project, a nationwide retrospective cohort study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Usage des big-data médico-administratives pour une vigilance des déterminants professionnels des pathologies : illustration avec le régime agricole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bonneterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Petit</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Vincent Bonneterre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet Regional Health - Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 31, pp.100674. </w:t>
+              <w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 84 (6), pp.101902. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.lanepe.2023.100674⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.admp.2023.101902⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04141531v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04327768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does prenatal exposure to multiple airborne and tap-water pollutants increase neonatal thyroid-stimulating hormone concentrations? Data from the Picardy region, France</w:t>
+                <w:t xml:space="preserve">Système national des données de santé (SNDS) : perspectives en santé au travail et environnementale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Chamot</w:t>
+                <w:t xml:space="preserve">S. Chamot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Manaouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fantoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Frimat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdallah Al-Salameh</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christophe Cancé</w:t>
+                <w:t xml:space="preserve">A. Al-Salameh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.167089⟩</w:t>
+              <w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 84 (6), pp.101875. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.admp.2023.101875⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04213094v1</w:t>
+                <w:t xml:space="preserve">hal-04202809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Workaholism and flow at work in French neurosurgery residents at risk of burnout: A latent profile analysis.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Clément Baumgarten</w:t>
+                <w:t xml:space="preserve">Agricultural activities and risk of treatment for depressive disorders among the entire French agricultural workforce: the TRACTOR project, a nationwide retrospective cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Gandon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dubuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vuillerme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonneterre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Stress Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">The Lancet Regional Health - Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 31, pp.100674. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1037/str0000276⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.lanepe.2023.100674⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03977292v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04141531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reuse of medical face masks in domestic and community settings without sacrificing safety: Ecological and economical lessons from the Covid-19 pandemic</w:t>
+                <w:t xml:space="preserve">Underreporting of occupational blood and body fluid exposure in French university hospitals in 2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Alcaraz</w:t>
+                <w:t xml:space="preserve">Thibault Battail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Le Coq</w:t>
+                <w:t xml:space="preserve">Emmanuel Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Pourchez</w:t>
+                <w:t xml:space="preserve">Marie-Agnès Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Thomas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Chazelet</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Fassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bonneterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2021.132364⟩</w:t>
+              <w:t xml:space="preserve">WORK: A Journal of Prevention, Assessment &amp; Rehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/WOR-210007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03844375v2</w:t>
+                <w:t xml:space="preserve">hal-03851673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of a multimodal strategy for prevention of nosocomial influenza: a retrospective study at Grenoble Alpes University Hospital from 2014 to 2019</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Association between reported work in cold environments and stroke occurrence in the CONSTANCES cohort: a prospective study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Fadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meghann Gallouche</w:t>
+                <w:t xml:space="preserve">Grace Sembajwe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Terrisse</w:t>
+                <w:t xml:space="preserve">Dominique Tripodi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bonneterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Larrat</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christelle Di Cioccio</w:t>
+                <w:t xml:space="preserve">Annette Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antimicrobial Resistance and Infection Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13756-021-01046-y⟩</w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (7), pp.e054198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2021-054198⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04762178v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03738094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agricultural activities and risk of central nervous system tumors among French farm managers: Results from the &amp;lt;scp&amp;gt;TRACTOR&amp;lt;/scp&amp;gt; project</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gérald Gandon</w:t>
+                <w:t xml:space="preserve">Reuse of medical face masks in domestic and community settings without sacrificing safety: Ecological and economical lessons from the Covid-19 pandemic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Alcaraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphan Chabardès</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jérémie Pourchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Chazelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ijc.34197⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 288, pp.132364. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2021.132364⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03727393v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03844375v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-temporal clustering of amyotrophic lateral sclerosis in France: A population-based study</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of a multimodal strategy for prevention of nosocomial influenza: a retrospective study at Grenoble Alpes University Hospital from 2014 to 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jaime Luna</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Bonneterre</w:t>
+                <w:t xml:space="preserve">Meghann Gallouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Camu</w:t>
+                <w:t xml:space="preserve">Hugo Terrisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Larrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Marfaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Di Cioccio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Epidemiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10654-022-00904-2⟩</w:t>
+              <w:t xml:space="preserve">Antimicrobial Resistance and Infection Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (1), pp.31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13756-021-01046-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03832282v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04762178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Underreporting of occupational blood and body fluid exposure in French university hospitals in 2017</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-Agnès Denis</w:t>
+                <w:t xml:space="preserve">Agricultural activities and risk of central nervous system tumors among French farm managers: Results from the &amp;lt;scp&amp;gt;TRACTOR&amp;lt;/scp&amp;gt; project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Gandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Fassier</w:t>
+                <w:t xml:space="preserve">Stéphan Chabardès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonneterre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WORK: A Journal of Prevention, Assessment &amp; Rehabilitation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, pp.1-11. </w:t>
+              <w:t xml:space="preserve">International Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/WOR-210007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ijc.34197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03851673v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03727393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association between reported work in cold environments and stroke occurrence in the CONSTANCES cohort: a prospective study</w:t>
+                <w:t xml:space="preserve">Spatio-temporal clustering of amyotrophic lateral sclerosis in France: A population-based study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Fadel</w:t>
+                <w:t xml:space="preserve">Farid Boumediene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grace Sembajwe</w:t>
+                <w:t xml:space="preserve">Benoît Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Tripodi</w:t>
+                <w:t xml:space="preserve">Jaime Luna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonneterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annette Leclerc</w:t>
+                <w:t xml:space="preserve">William Camu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (7), pp.e054198. </w:t>
+              <w:t xml:space="preserve">European Journal of Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2021-054198⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10654-022-00904-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03738094v1</w:t>
+                <w:t xml:space="preserve">hal-03832282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Factors associated with back complaints among French medical students</w:t>
               </w:r>
@@ -3778,51 +3778,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Bosson-Rieutort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Maugard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Gondard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Ozenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3867,2273 +3867,2282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03364393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors associated with back complaints among French medical students</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Des arômes qu'il vaut mieux ne pas trop inhaler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonneterre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Bone Spine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Vigil'Anses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.7-9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05026083v1</w:t>
+                <w:t xml:space="preserve">hal-02536520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Difficultés diagnostiques de la bérylliose pulmonaire chronique en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ghanem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Ghanem</w:t>
+                <w:t xml:space="preserve">J.M. Naccache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bonneterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.M. Naccache</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">V. Bonneterre</w:t>
+                <w:t xml:space="preserve">J.P. L’huillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Guillaud Segard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Maladies Respiratoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 37, pp.364 - 368. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.rmr.2020.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03490460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IMAGERIE LIBS : AUX PORTES DE LA CLINIQUE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Retour au travail dans le cadre de l’épidémie COVID-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Fantoni-Quinton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Motto-Ros</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marine Leprince</w:t>
+                <w:t xml:space="preserve">V Bonneterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Duponchel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vincent Bonneterre</w:t>
+                <w:t xml:space="preserve">Y. Esquirol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Verdun-Esquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photoniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/photon/202010334⟩</w:t>
+              <w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 81 (4), pp.327-332. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.admp.2020.05.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02941470v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02964163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Personal and Psychosocial factors of Burnout: A Survey within the French Neurosurgical Community</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Gay</w:t>
+                <w:t xml:space="preserve">Impact de l'infection par le SARS-CoV2 chez la femme enceinte et ses conséquences en santé au travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Casta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Sentilhes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Brochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bonneterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.D. Dewitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 81 (6), pp.761-769. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.admp.2020.09.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02799360v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03040856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arguments pour une possible transmission par voie aérienne du SARS-CoV-2 dans la crise COVID-19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Gehanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Bonneterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Andujar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Pairon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 81, pp.306 - 315. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.admp.2020.04.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03491281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recommandations de la Société française de médecine du travail (SFMT) : avis relatif à l’affectation, dans le contexte de l’épidémie SARS-CoV-2 (Covid-19), des professionnels exerçant en milieu de soins et travailleurs assimilés, présentant des maladies inflammatoires/dysimmunitaires traitées par biomédicaments et thérapies ciblées 6 avril 2020</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Personal and Psychosocial factors of Burnout: A Survey within the French Neurosurgical Community</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Baumgarten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Michinov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Rouxel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bonneterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03249868v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02799360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retour au travail dans le cadre de l’épidémie COVID-19</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recommandations de la Société française de médecine du travail (SFMT) : avis relatif à l’affectation, dans le contexte de l’épidémie SARS-CoV-2 (Covid-19), des professionnels exerçant en milieu de soins et travailleurs assimilés, présentant des maladies inflammatoires/dysimmunitaires traitées par biomédicaments et thérapies ciblées 6 avril 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Verdun-Esquer</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sophie Fantoni Quinton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bonneterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Dominique Dewitte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 81 (4), pp.327-332. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.admp.2020.05.006⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 81 (3), pp.190-194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.admp.2020.04.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02964163v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03249868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de l'infection par le SARS-CoV2 chez la femme enceinte et ses conséquences en santé au travail</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">IMAGERIE LIBS : AUX PORTES DE LA CLINIQUE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Sentilhes</w:t>
+                <w:t xml:space="preserve">Vincent Motto-Ros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Brochard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J.D. Dewitte</w:t>
+                <w:t xml:space="preserve">Ludovic Duponchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Sancey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bonneterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.admp.2020.09.001⟩</w:t>
+              <w:t xml:space="preserve">Photoniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 103, pp.34-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/photon/202010334⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03040856v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02941470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How should data on airborne transmission of SARS-CoV-2 change occupational health guidelines?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Silice cristalline : un risque professionnel toujours d'actualité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonneterre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Occupational and Environmental Medicine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Vigil'Anses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.11-12</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02929977v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02536388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silice cristalline : un risque professionnel toujours d'actualité ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How should data on airborne transmission of SARS-CoV-2 change occupational health guidelines?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Gehanno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonneterre</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Andujar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-C Pairon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vigil'Anses</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Occupational and Environmental Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 77 (10), pp.736-736. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/oemed-2020-106707⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02536388v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02929977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des arômes qu'il vaut mieux ne pas trop inhaler</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Medico-administrative data combined with agricultural practices data to retrospectively estimate pesticide use by agricultural workers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Achard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Maugard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cancé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Spinosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Ozenfant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vigil'Anses</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Exposure Science and Environmental Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41370-019-0166-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02536520v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02484762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Medico-administrative data combined with agricultural practices data to retrospectively estimate pesticide use by agricultural workers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Damien Ozenfant</w:t>
+                <w:t xml:space="preserve">Occupational exposure factors for mental and behavioral disorders at work: The FOREC thesaurus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Chamoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Vilmant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Lanhers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Agius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Exposure Science and Environmental Epidemiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41370-019-0166-x⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (6), pp.e0198719. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0198719⟩⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02484762v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03028372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence of occupational exposure to asbestos and crystalline silica according to phenotypes of lung cancer from the CaProMat study: A case-only study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean C Pairon</w:t>
+                <w:t xml:space="preserve">Sarcoidosis, inorganic dust exposure and content of bronchoalveolar lavage fluid: the MINASARC pilot study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Cavalin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Catinon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Chemarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élisabeth Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Pecquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Industrial Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sarcoidosis, vasculitis, and diffuse lung diseases : official journal of WASOG / World Association of Sarcoidosis and Other Granulomatous Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 35 (4), pp.327-332. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.36141/svdld.v35i4.7058⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ajim.22765⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02011154v1</w:t>
+                <w:t xml:space="preserve">hal-02184087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Big-data and occupational health surveillance: Screening of occupational determinants of health among French agricultural workers, through data mining of medico-administrative databases</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cancer colorectal et expositions professionnelles : données du Réseau national de vigilance et de prévention des pathologies professionnelles (RNV3P) 2001–2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Clin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Baldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Bensefa-Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Bloch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bonneterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.respe.2018.05.074⟩</w:t>
+              <w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 79 (3), pp.434-435. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.admp.2018.03.509⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01996538v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02062826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hémopathies lymphoïdes et expositions professionnelles : données du RNV3P 2001–2016</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vincent Bonneterre</w:t>
+                <w:t xml:space="preserve">Prevalence of occupational exposure to asbestos and crystalline silica according to phenotypes of lung cancer from the CaProMat study: A case-only study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad El Zoghbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Salameh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Stücker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean C Pairon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.admp.2018.03.506⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Industrial Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 61 (1), pp.85-99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ajim.22765⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02062823v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02011154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarcoïdoses et fibroses pulmonaires idiopathiques : les analyses minéralogiques par imagerie LIBS et MEB orientent le diagnostic étiologique</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Big-data and occupational health surveillance: Screening of occupational determinants of health among French agricultural workers, through data mining of medico-administrative databases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Maugard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bosson Rieutort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ozenfant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bonneterre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.admp.2018.03.475⟩</w:t>
+              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 66, pp.S262-S263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.respe.2018.05.074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02062820v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01996538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarcoidosis inorganic dust exposure and content of bronchoalveolar lavage fluid: the minasarc pilot study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Pecquet</w:t>
+                <w:t xml:space="preserve">Hémopathies lymphoïdes et expositions professionnelles : données du RNV3P 2001–2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Gain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Andujar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Pairon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Baldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bonneterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sarcoidosis, vasculitis, and diffuse lung diseases : official journal of WASOG / World Association of Sarcoidosis and Other Granulomatous Disorders</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 79 (3), pp.433. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.admp.2018.03.506⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02621495v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02062823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cancer naso-sinusien et expositions professionnelles : données du Réseau national de vigilance et de prévention des pathologies professionnelles (RNV3P) 2001–2016</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Juliette Bloch</w:t>
+                <w:t xml:space="preserve">Sarcoïdoses et fibroses pulmonaires idiopathiques : les analyses minéralogiques par imagerie LIBS et MEB orientent le diagnostic étiologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Busser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Catinon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Leprince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pelascini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Coll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 79 (3), pp.431. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.admp.2018.03.503⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 79 (3), pp.420. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.admp.2018.03.475⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02062816v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02062820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Big-data et surveillance en santé-travail : application aux travailleurs agricoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Maugard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6142,4694 +6151,4551 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Bosson-Rieutort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Ozenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonneterre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 79 (3), pp.406. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.admp.2018.03.441⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02062804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cancers urothéliaux et expositions professionnelles : données 2001–2016 du RNV3P (Réseau national de vigilance et de prévention des pathologies professionnelles)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Serge Brunel</w:t>
+                <w:t xml:space="preserve">Cancer naso-sinusien et expositions professionnelles : données du Réseau national de vigilance et de prévention des pathologies professionnelles (RNV3P) 2001–2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Herin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Bensefa-Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Baldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Bloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 79 (3), pp.435. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.admp.2018.03.510⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 79 (3), pp.431. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.admp.2018.03.503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02062824v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02062816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facteurs associés aux plaintes rachidiennes des étudiants hospitaliers en médecine</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne Maitre</w:t>
+                <w:t xml:space="preserve">Sarcoidosis inorganic dust exposure and content of bronchoalveolar lavage fluid: the minasarc pilot study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Catinon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Cavalin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Chemarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Rio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Pecquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Sarcoidosis, vasculitis, and diffuse lung diseases : official journal of WASOG / World Association of Sarcoidosis and Other Granulomatous Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 35 (4), pp.327-332</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02062806v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02621495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occupational exposure factors for mental and behavioral disorders at work: The FOREC thesaurus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Chamoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Chamoux</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Celine Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Vilmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Lanhers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Agius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 13 (6), pp.e0198719. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0198719⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02011078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cancer bronchopulmonaire et expositions professionnelles : données du Réseau national de vigilance et de prévention des pathologies professionnelles (RNV3P) 2001–2016</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vincent Bonneterre</w:t>
+                <w:t xml:space="preserve">Facteurs associés aux plaintes rachidiennes des étudiants hospitaliers en médecine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Pelissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Lemaitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Vercherin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dutheil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 79 (3), pp.431-432. </w:t>
+              <w:t xml:space="preserve">, 2018, 79 (3), pp.354-355. </w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.admp.2018.03.504⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.admp.2018.03.311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02062822v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02062806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cancers et expositions professionnelles : données du Réseau national de vigilance et de prévention des pathologies professionnelles (RNV3P) 2001–2016</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cancers urothéliaux et expositions professionnelles : données 2001–2016 du RNV3P (Réseau national de vigilance et de prévention des pathologies professionnelles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonneterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michela Ursi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Nisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 79 (3), pp.398. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.admp.2018.03.422⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 79 (3), pp.435. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.admp.2018.03.510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02062817v1</w:t>
+                <w:t xml:space="preserve">hal-02062824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodologie d’analyse des expositions professionnelles liées aux cancers : données du Réseau national de vigilance et de prévention des pathologies professionnelles (rnv3p) 2001 à 2016</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId225" w:history="1">
+                <w:t xml:space="preserve">Cancer bronchopulmonaire et expositions professionnelles : données du Réseau national de vigilance et de prévention des pathologies professionnelles (RNV3P) 2001–2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Baldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Bensefa-Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Bloch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bonneterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 79 (3), pp.434. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, 79 (3), pp.431-432. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.admp.2018.03.504⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.admp.2018.03.508⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02062827v1</w:t>
+                <w:t xml:space="preserve">hal-02062822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cancer colorectal et expositions professionnelles : données du Réseau national de vigilance et de prévention des pathologies professionnelles (RNV3P) 2001–2016</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Clin</w:t>
+                <w:t xml:space="preserve">Cancers et expositions professionnelles : données du Réseau national de vigilance et de prévention des pathologies professionnelles (RNV3P) 2001–2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Baldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Baldi</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Lynda Bensefa-Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Bloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonneterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 79 (3), pp.434-435. </w:t>
+              <w:t xml:space="preserve">, 2018, 79 (3), pp.398. </w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.admp.2018.03.509⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.admp.2018.03.422⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02062826v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02062817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarcoidosis, inorganic dust exposure and content of bronchoalveolar lavage fluid: the MINASARC pilot study</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Méthodologie d’analyse des expositions professionnelles liées aux cancers : données du Réseau national de vigilance et de prévention des pathologies professionnelles (rnv3p) 2001 à 2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élisabeth Roux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Pecquet</w:t>
+                <w:t xml:space="preserve">Natalie Vongmany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Larabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Vanrullen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Bloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sarcoidosis, vasculitis, and diffuse lung diseases : official journal of WASOG / World Association of Sarcoidosis and Other Granulomatous Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.36141/svdld.v35i4.7058⟩</w:t>
+              <w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 79 (3), pp.434. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.admp.2018.03.508⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02184087v1</w:t>
+                <w:t xml:space="preserve">hal-02062827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occupational exposure factors for mental and behavioral disorders at work: The FOREC thesaurus</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Raymond Agius</w:t>
+                <w:t xml:space="preserve">Surveillance biologique de l’exposition professionnelle au styrène : déterminants de l’exposition et recommandations de prévention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bonneterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 78 (3), pp.262 - 271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.admp.2017.01.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0198719⟩⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03028372v1</w:t>
+                <w:t xml:space="preserve">hal-01904709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effectiveness of the European chromium( vi ) directive for cement implementation on occupational allergic contact dermatitis occurrence: assessment in France and the U.K.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Bensefa-Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Stocks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Mcnamee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Faye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Pontin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Dermatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 177, pp.873 - 876. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/bjd.15261⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01744250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surveillance biologique de l’exposition professionnelle au styrène : déterminants de l’exposition et recommandations de prévention</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">V. Bonneterre</w:t>
+                <w:t xml:space="preserve">Phenotypes of lung cancer and statistical interactions between tobacco smoking and occupational exposure to asbestos and crystalline silica from a large case-only study: The CaProMat study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad El Zoghbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Salameh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Stücker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Claude Pairon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Lung Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 112, pp.140-155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lungcan.2017.08.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.admp.2017.01.001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01904709v1</w:t>
+                <w:t xml:space="preserve">hal-02011188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenotypes of lung cancer and statistical interactions between tobacco smoking and occupational exposure to asbestos and crystalline silica from a large case-only study: The CaProMat study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean Claude Pairon</w:t>
+                <w:t xml:space="preserve">Constructing a Database of Similar Exposure Groups: The Application of the Exporisq-HAP Database from 1995 to 2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique J. Bicout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Persoons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bonneterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lung Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lungcan.2017.08.007⟩</w:t>
+              <w:t xml:space="preserve">Annals of Work Exposures and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 61 (4), pp.440 - 456. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/annweh/wxx017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02011188v1</w:t>
+                <w:t xml:space="preserve">hal-01903054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constructing a Database of Similar Exposure Groups: The Application of the Exporisq-HAP Database from 1995 to 2015</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Renaud Persoons</w:t>
+                <w:t xml:space="preserve">Characterization of foreign materials in paraffin-embedded pathological specimens using in situ multi-elemental imaging with laser spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Busser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Moncayo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Trichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonneterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Damien Barbeau</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Work Exposures and Health</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Modern Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 31 (3), pp.378 - 384. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/modpathol.2017.152⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/annweh/wxx017⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01903054v1</w:t>
+                <w:t xml:space="preserve">hal-01927018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of foreign materials in paraffin-embedded pathological specimens using in situ multi-elemental imaging with laser spectroscopy</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Parkinson's disease and solvents: Is there a causal link?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Reis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Benbrick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bonneterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.S. Spencer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modern Pathology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Neurologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 172 (12), pp.761-765. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurol.2016.09.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/modpathol.2017.152⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01927018v1</w:t>
+                <w:t xml:space="preserve">hal-02011240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silicoses graves liées à l'usage de pierres reconstituées.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Le Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonneterre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Références en santé au travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 147 (5)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02011247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation de l’état de santé, des risques professionnels toxiques et de l’exposition aux métaux d’une population de prothésistes dentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Moins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Persoons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Balducci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 77 (6), pp.961 - 972. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.admp.2016.05.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01904723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geographic Dimensions of a Health Network Dedicated to Occupational and Work Related Diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélina Le Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Gilg Soit Ilg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Health Geographics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 15, pp.34. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12942-016-0063-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01471477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urinary elimination kinetics of 3-hydroxybenzo(a)pyrene and 1-hydroxypyrene of workers in a prebake aluminum electrode production plant: Evaluation of diuresis correction methods for routine biological monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Lutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonneterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique J. Bicout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 147, pp.469-479. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.envres.2016.02.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01904513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Minasarc study: A case-control study measuring mineral exposome in sarcoidosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Cavalin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Catinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chemarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Respiratory Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 48 (suppl 60), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1183/13993003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03434906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parkinson's disease and solvents: Is there a causal link?</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Low-back Pain Disorders as Occupational Diseases in the Czech Republic and 22 European Countries: Comparison of National Systems, Related Diagnoses and Evaluation Criteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Laštovková</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Nakládalová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z Fenclová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Urban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Gad'Ourek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Neurologique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Central European journal of public health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 23 (3), pp.244-251. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21101/cejph.a4185⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neurol.2016.09.012⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02011240v1</w:t>
+                <w:t xml:space="preserve">hal-02016796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trends in incidence of occupational asthma, contact dermatitis, noise-induced hearing loss, carpal tunnel syndrome and upper limb musculoskeletal disorders in European countries from 2000 to 2012</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Stocks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Mcnamee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H van Der Molen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Urban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Occupational and Environmental Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 72 (4), pp.294-303. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1136/oemed-2014-102534⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02016779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’enquête ELIPSSilice : passation en population générale d’un questionnaire élaboré pour mesurer l’exposome minéral (projet SILICOSIS)</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Use of GIS in visualization of work-related health problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hennie van Der Westhuizen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Agius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélina Le Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Maladies Respiratoires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rmr.2014.10.121⟩</w:t>
+              <w:t xml:space="preserve">Occupational Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 65 (8), pp.682-692. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/occmed/kqv152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02186408v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-01230484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of GIS in visualization of work-related health problems</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’enquête ELIPSSilice : passation en population générale d’un questionnaire élaboré pour mesurer l’exposome minéral (projet SILICOSIS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Cavalin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Andre Rosental</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bonneterre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Occupational Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/occmed/kqv152⟩</w:t>
+              <w:t xml:space="preserve">Revue des Maladies Respiratoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 32 (S), pp.A155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rmr.2014.10.121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-01230484v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02186408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asthma caused by potassium aluminium tetrafluoride: a case series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Laštovková</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavlina Klusáčková</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zdenka Fenclová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonneterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Pelclova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industrial Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 53 (6), pp.562-568. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2486/indhealth.2014-0094⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02016782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prévention des risques psychosociaux : l’impact de la démarche Orsosa.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Vianey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Garali Askri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Pavillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Bonneterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R de Gaudemaris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gestions hospitalières : la revue du management hospitalier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 547, pp.348-352</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02016793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occupational exposure to polycyclic aromatic hydrocarbons: relations between atmospheric mixtures, urinary metabolites and sampling times</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Lutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonneterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Persoons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Archives of Occupational and Environmental Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 88 (8), pp.1119 - 1129. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00420-015-1042-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01903083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-back Pain Disorders as Occupational Diseases in the Czech Republic and 22 European Countries: Comparison of National Systems, Related Diagnoses and Evaluation Criteria</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P Gad'Ourek</w:t>
+                <w:t xml:space="preserve">Détection, expertise ety prise en compte de suspicions de nouvelles pathologies professionnelles.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Bonneterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Esquirol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Nisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Central European journal of public health</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Références en santé au travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 139, pp.57-66</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21101/cejph.a4185⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02016796v1</w:t>
+                <w:t xml:space="preserve">hal-02016885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Searching for a link between the L-BMAA neurotoxin and amyotrophic lateral sclerosis: a study protocol of the French BMAALS programme.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Delzor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Couratier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Boumédiène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Nicol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Druet-Cabanac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMJ Open</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 4 (8), pp.e005528. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1136/bmjopen-2014-005528⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01073863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection, expertise ety prise en compte de suspicions de nouvelles pathologies professionnelles.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R Garnier</w:t>
+                <w:t xml:space="preserve">Occupational asthma and occupational rhinitis: the united airways disease model revisited.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Ameille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Hamelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Andujar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Bensefa-Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bonneterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Références en santé au travail</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Occupational and Environmental Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 70 (7), pp.471-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/oemed-2012-101048⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02016885v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00844815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occupational asthma and occupational rhinitis: the united airways disease model revisited.</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Validation of an instrument for measuring psychosocial and organisational work constraints detrimental to health among hospital workers: The NWI-EO questionnaire.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonneterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Ehlinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Balducci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Caroly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Occupational and Environmental Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Nursing Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 48 (5), pp.557-567. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijnurstu.2010.09.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/oemed-2012-101048⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-00844815v1</w:t>
+                <w:t xml:space="preserve">halshs-00715616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occupational exposome: A network-based approach for characterizing Occupational Health Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Faisandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonneterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis de Gaudemaris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bicout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biomedical Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 44 (4), pp.545-552. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jbi.2011.02.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02975772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of an instrument for measuring psychosocial and organisational work constraints detrimental to health among hospital workers: The NWI-EO questionnaire.</w:t>
+                <w:t xml:space="preserve">Evaluation des contraintes psychologiques et organisationnelles (CPO) chez les soignants : cohorte ORSOSA et applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonneterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Caroly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Ehlinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Anne Jolivet</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Sobaszek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Nursing Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijnurstu.2010.09.006⟩</w:t>
+              <w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 71 (3), pp.489-492. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.admp.2010.03.079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">halshs-00715616v1</w:t>
+                <w:t xml:space="preserve">halshs-01303002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation des contraintes psychologiques et organisationnelles (CPO) chez les soignants : cohorte ORSOSA et applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Annie Sobaszek</w:t>
+                <w:t xml:space="preserve">Programmed health surveillance and detection of emerging diseases in occupational health: contribution of the French national occupational disease surveillance and prevention network (RNV3P)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bonneterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Faisandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bicout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bernardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Piollat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Occupational and Environmental Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 67 (3), pp.178-186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/oem.2008.044610⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.admp.2010.03.079⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-01303002v1</w:t>
+                <w:t xml:space="preserve">hal-02975771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Programmed health surveillance and detection of emerging diseases in occupational health: contribution of the French national occupational disease surveillance and prevention network (RNV3P)</w:t>
-[...136 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">Automatic detection of new occupational health problems (OHP) from data of the National Occupational Disease Surveillance Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Bonneterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">V Bonneterre</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Larabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Larabi</w:t>
+                <w:t xml:space="preserve">P Tubert-Bitter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Bicout D de Gaudemaris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epidemiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 17 (6), pp.S447-S447</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02653716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10839,124 +10705,124 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expositions professionnelles et environnementales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonneterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Sauvée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alzheimer n’est pas une fatalité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, HarperCollins France, pp.209-227, 2024, 979-10-339-1305-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04801097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10966,114 +10832,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection et investigation de maladies professionnelles potentiellement émergentes à partir du Réseau National de Vigilance et de Prévention des Pathologies Professionnelles (RNV3P)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonneterre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université de Grenoble, 2010. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00508967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId394"/>
+      <w:footerReference w:type="default" r:id="rId393"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11220,51 +11086,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05563264v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Chiboub" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Gandon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Wasmer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonneterre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gauchet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2026.02.003" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874259v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Petit" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vuillerme" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41531-024-00864-2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035976v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/mij/5570491" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162335v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Picard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Augusto" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias B&#233;jean" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bertrand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Joseph Bicout" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2025.1236" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04666639v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chamot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Al-Salameh" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Balcaen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annepidem.2024.07.091" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04509982v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chamot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Al-Salameh" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Balcaen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Petit" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bonneterre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeph.2024.202358" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510056v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gardette" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Sancey" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Leprince" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gat&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Cosnier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smsc.202300307" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572908v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Leroy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen Marhic" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pons" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2023.101943" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04466005v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Canc&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Desailloud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2024.118458" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552785v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor H.C. Ferreira" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Busser" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Ronsmans" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.4c00237" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04586306v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Manaouil" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fantoni" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Frimat" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2024.102271" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390645v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Gondard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Moreaud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Sauv&#233;e" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10654-023-01079-0" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04586280v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cance" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2024.102015" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04546147v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Leroyer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathurin Fumery" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ecco-jcc/jjae050" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04822523v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hazadv.2024.100560" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04720029v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2024.08.047" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04202809v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Manaouil" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fantoni" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Frimat" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2023.101875" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327768v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2023.101902" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141531v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dubuc" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lanepe.2023.100674" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04213094v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.167089" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977292v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Rouxel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Michinov" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Baumgarten" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gay" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/str0000276" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844375v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Alcaraz" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Coq" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Pourchez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thomas" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chazelet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2021.132364" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762178v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meghann Gallouche" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Terrisse" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Larrat" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Marfaing" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Di Cioccio" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13756-021-01046-y" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727393v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Chabard&#232;s" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.34197" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03832282v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Boumediene" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Marin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Luna" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Camu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10654-022-00904-2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851673v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Battail" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fort" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Denis" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fassier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/WOR-210007" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738094v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fadel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Sembajwe" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Tripodi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Leclerc" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2021-054198" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184550v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Pelissier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Lemaitre" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Marotte" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Charbotel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2020.105110" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03364393v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bosson-Rieutort" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Maugard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Ozenfant" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annweh/wxab083" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026083v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Lemaitre" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490460v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ghanem" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Naccache" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. L&#8217;huillier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guillaud Segard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2020.03.003" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941470v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Motto-Ros" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Duponchel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202010334" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02799360v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Baumgarten" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491281v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Gehanno" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Andujar" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Pairon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Paris" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2020.04.018" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03249868v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fantoni Quinton" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Dewitte" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2020.04.008" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964163v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fantoni-Quinton" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Bonneterre" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Esquirol" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gonzalez" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Verdun-Esquer" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2020.05.006" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040856v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Casta" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Sentilhes" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brochard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Dewitte" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2020.09.001" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929977v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gehanno" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Andujar" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C Pairon" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Paris" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2020-106707" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536388v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536520v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484762v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Achard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Spinosi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41370-019-0166-x" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011154v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad El Zoghbi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Salameh" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle St&#252;cker" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean C Pairon" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajim.22765" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996538v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maugard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bosson Rieutort" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ozenfant" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2018.05.074" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062823v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Gain" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Pairon" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baldi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2018.03.506" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062820v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Catinon" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pelascini" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Coll" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2018.03.475" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621495v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cavalin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chemarin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rio" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pecquet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062816v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Herin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Bensefa-Colas" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bloch" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2018.03.503" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062804v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fran&#231;ois" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2018.03.441" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062824v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Ursi" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Nisse" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Lepage" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Brunel" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2018.03.510" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062806v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Vercherin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dutheil" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Maitre" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2018.03.311" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011078v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chamoux" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Lambert" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Vilmant" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lanhers" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Agius" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0198719" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062822v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2018.03.504" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062817v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2018.03.422" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062827v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Vongmany" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Larabi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vanrullen" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2018.03.508" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062826v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Clin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2018.03.509" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02184087v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Roux" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36141/svdld.v35i4.7058" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028372v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lambert" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0198719&#10217;" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744250v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stocks" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mcnamee" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Faye" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pontin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjd.15261" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904709v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Richard" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Herv&#233;" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marques" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2017.01.001" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011188v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Pairon" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lungcan.2017.08.007" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8S7JCVB7-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903054v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique J. Bicout" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Persoons" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Barbeau" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annweh/wxx017" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927018v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Moncayo" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Trichard" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Pinel" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/modpathol.2017.152" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011247v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Barbier" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904723v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Moins" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Persoons" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barbeau" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Balducci" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2016.05.005" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471477v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Delaunay" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Godard" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Le Barbier" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Gilg Soit Ilg" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Aubert" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12942-016-0063-7" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904513v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lutier" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Marques" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2016.02.035" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03434906v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vincent" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011240v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Reis" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Benbrick" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.S. Spencer" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2016.09.012" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016779v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Stocks" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Mcnamee" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H van Der Molen" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Urban" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2014-102534" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02186408v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Andre Rosental" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Olivier" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2014.10.121" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01230484v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hennie van Der Westhuizen" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/occmed/kqv152" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016782v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea La&#353;tovkov&#225;" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlina Klus&#225;&#269;kov&#225;" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zdenka Fenclov&#225;" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Pelclova" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2486/indhealth.2014-0094" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016793v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Vianey" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Garali Askri" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pavillet" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R de Gaudemaris" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903083v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00420-015-1042-1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016796v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A La&#353;tovkov&#225;" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Nakl&#225;dalov&#225;" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Fenclov&#225;" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Gad'Ourek" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21101/cejph.a4185" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01073863v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Delzor" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Couratier" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Boum&#233;di&#232;ne" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Nicol" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Druet-Cabanac" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2014-005528" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016885v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Esquirol" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Nisse" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Garnier" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00844815v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ameille" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Hamelin" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2012-101048" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02975772v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Faisandier" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis de Gaudemaris" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bicout" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2011.02.010" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00715616v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ehlinger" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Balducci" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Caroly" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jolivet" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnurstu.2010.09.006" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0VH4W5V7-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01303002v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Jolivet" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Sobaszek" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2010.03.079" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02975771v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bicout" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bernardet" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Piollat" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oem.2008.044610" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9A888EBE169D29878663080747CEC4C22DA9FB4E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653716v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Larabi" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Tubert-Bitter" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Bicout D de Gaudemaris" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801097v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00508967v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05563264v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Chiboub" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Gandon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Wasmer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonneterre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gauchet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2026.02.003" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874259v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Petit" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vuillerme" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41531-024-00864-2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035976v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/mij/5570491" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162335v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Picard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Augusto" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias B&#233;jean" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bertrand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Joseph Bicout" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2025.1236" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04720029v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chamot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Al-Salameh" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Balcaen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Petit" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bonneterre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2024.08.047" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04666639v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chamot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Al-Salameh" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Balcaen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annepidem.2024.07.091" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04509982v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeph.2024.202358" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04466005v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Canc&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Desailloud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2024.118458" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552785v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor H.C. Ferreira" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gardette" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Busser" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Sancey" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Ronsmans" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.4c00237" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510056v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Leprince" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gat&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Cosnier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smsc.202300307" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572908v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Leroy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen Marhic" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pons" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2023.101943" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04586306v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Manaouil" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fantoni" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Frimat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2024.102271" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390645v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Gondard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Moreaud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Sauv&#233;e" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10654-023-01079-0" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04586280v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cance" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2024.102015" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04546147v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Leroyer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathurin Fumery" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ecco-jcc/jjae050" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04822523v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hazadv.2024.100560" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977292v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Rouxel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Michinov" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Baumgarten" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gay" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/str0000276" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04213094v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.167089" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327768v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2023.101902" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04202809v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Manaouil" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fantoni" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Frimat" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2023.101875" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141531v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dubuc" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lanepe.2023.100674" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851673v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Battail" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fort" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Denis" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fassier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/WOR-210007" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738094v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fadel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Sembajwe" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Tripodi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Leclerc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2021-054198" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844375v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Alcaraz" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Coq" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Pourchez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thomas" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chazelet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2021.132364" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762178v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meghann Gallouche" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Terrisse" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Larrat" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Marfaing" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Di Cioccio" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13756-021-01046-y" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727393v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Chabard&#232;s" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.34197" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03832282v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Boumediene" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Marin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Luna" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Camu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10654-022-00904-2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184550v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Pelissier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Lemaitre" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Marotte" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Charbotel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2020.105110" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03364393v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bosson-Rieutort" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Maugard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Ozenfant" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annweh/wxab083" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536520v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490460v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ghanem" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Naccache" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. L&#8217;huillier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guillaud Segard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2020.03.003" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964163v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fantoni-Quinton" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Bonneterre" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Esquirol" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gonzalez" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Verdun-Esquer" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2020.05.006" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040856v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Casta" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Sentilhes" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brochard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Dewitte" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2020.09.001" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491281v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Gehanno" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Andujar" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Pairon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Paris" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2020.04.018" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02799360v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Baumgarten" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03249868v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fantoni Quinton" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Dewitte" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2020.04.008" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941470v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Motto-Ros" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Duponchel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202010334" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536388v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929977v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gehanno" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Andujar" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C Pairon" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Paris" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2020-106707" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484762v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Achard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Spinosi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41370-019-0166-x" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028372v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chamoux" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lambert" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Vilmant" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lanhers" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Agius" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0198719&#10217;" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02184087v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cavalin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Catinon" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chemarin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Roux" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pecquet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36141/svdld.v35i4.7058" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062826v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Clin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baldi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Bensefa-Colas" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bloch" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2018.03.509" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011154v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad El Zoghbi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Salameh" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle St&#252;cker" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean C Pairon" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajim.22765" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996538v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maugard" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bosson Rieutort" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ozenfant" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2018.05.074" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062823v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Gain" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Pairon" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2018.03.506" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062820v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pelascini" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Coll" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2018.03.475" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062804v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fran&#231;ois" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2018.03.441" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062816v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Herin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2018.03.503" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621495v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rio" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011078v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Lambert" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0198719" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062806v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Lemaitre" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Vercherin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dutheil" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Maitre" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2018.03.311" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062824v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Ursi" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Nisse" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Lepage" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Brunel" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2018.03.510" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062822v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2018.03.504" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062817v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2018.03.422" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062827v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Vongmany" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Larabi" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vanrullen" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2018.03.508" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904709v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Richard" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Herv&#233;" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marques" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2017.01.001" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744250v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stocks" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mcnamee" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Faye" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pontin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjd.15261" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011188v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Pairon" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lungcan.2017.08.007" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8S7JCVB7-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903054v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique J. Bicout" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Persoons" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Barbeau" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annweh/wxx017" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927018v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Moncayo" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Trichard" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Pinel" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/modpathol.2017.152" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011240v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Reis" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Benbrick" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.S. Spencer" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2016.09.012" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011247v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Barbier" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904723v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Moins" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Persoons" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barbeau" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Balducci" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2016.05.005" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471477v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Delaunay" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Godard" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Le Barbier" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Gilg Soit Ilg" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Aubert" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12942-016-0063-7" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904513v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lutier" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Marques" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2016.02.035" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03434906v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vincent" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016796v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A La&#353;tovkov&#225;" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Nakl&#225;dalov&#225;" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Fenclov&#225;" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Urban" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Gad'Ourek" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21101/cejph.a4185" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016779v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Stocks" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Mcnamee" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H van Der Molen" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2014-102534" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01230484v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hennie van Der Westhuizen" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/occmed/kqv152" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02186408v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Andre Rosental" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Olivier" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2014.10.121" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016782v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea La&#353;tovkov&#225;" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlina Klus&#225;&#269;kov&#225;" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zdenka Fenclov&#225;" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Pelclova" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2486/indhealth.2014-0094" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016793v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Vianey" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Garali Askri" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pavillet" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R de Gaudemaris" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903083v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00420-015-1042-1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016885v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Esquirol" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Nisse" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Garnier" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01073863v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Delzor" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Couratier" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Boum&#233;di&#232;ne" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Nicol" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Druet-Cabanac" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2014-005528" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00844815v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ameille" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Hamelin" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2012-101048" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00715616v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ehlinger" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Balducci" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Caroly" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jolivet" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnurstu.2010.09.006" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0VH4W5V7-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02975772v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Faisandier" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis de Gaudemaris" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bicout" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2011.02.010" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01303002v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Jolivet" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Sobaszek" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2010.03.079" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02975771v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bicout" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bernardet" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Piollat" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oem.2008.044610" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9A888EBE169D29878663080747CEC4C22DA9FB4E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653716v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Larabi" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Tubert-Bitter" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Bicout D de Gaudemaris" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801097v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00508967v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>