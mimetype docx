--- v2 (2026-04-27)
+++ v3 (2026-05-17)
@@ -585,3041 +585,3041 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05162335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse spatio-temporelle de l’incidence de l’hypothyroïdie périphérique traitée en France, 2014–2019</w:t>
+                <w:t xml:space="preserve">Congenital and acquired hypothyroidism: temporal and spatial trends in France from 2014 to 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Chamot</w:t>
+                <w:t xml:space="preserve">Sylvain Chamot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Al-Salameh</w:t>
+                <w:t xml:space="preserve">Abdallah Al-Salameh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Balcaen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">V. Bonneterre</w:t>
+                <w:t xml:space="preserve">Thibaut Balcaen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bonneterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales d'Endocrinologie = Annals of Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ando.2024.08.047⟩</w:t>
+              <w:t xml:space="preserve">Annals of Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 98, pp.18-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.annepidem.2024.07.091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04720029v1</w:t>
+                <w:t xml:space="preserve">hal-04666639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Congenital and acquired hypothyroidism: temporal and spatial trends in France from 2014 to 2019</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse spatio-temporelle de l'incidence de l'hypothyroïdie périphérique traitée en France, 2014-2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chamot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Al-Salameh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Chamot</w:t>
+                <w:t xml:space="preserve">T. Balcaen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdallah Al-Salameh</w:t>
+                <w:t xml:space="preserve">P. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Balcaen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vincent Bonneterre</w:t>
+                <w:t xml:space="preserve">V. Bonneterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Epidemiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 98, pp.18-24. </w:t>
+              <w:t xml:space="preserve">Journal of Epidemiology and Population Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 72, pp.202358. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.annepidem.2024.07.091⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jeph.2024.202358⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04666639v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04509982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse spatio-temporelle de l'incidence de l'hypothyroïdie périphérique traitée en France, 2014-2019</w:t>
+                <w:t xml:space="preserve">Perturbateurs endocriniens et environnement : quelles données utiliser ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Chamot</w:t>
+                <w:t xml:space="preserve">Sylvain Chamot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwen Marhic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Al-Salameh</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">V. Bonneterre</w:t>
+                <w:t xml:space="preserve">Abdallah Al-Salameh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Epidemiology and Population Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jeph.2024.202358⟩</w:t>
+              <w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 85 (2-3), pp.101943. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.admp.2023.101943⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04509982v1</w:t>
+                <w:t xml:space="preserve">hal-04572908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farming activity and risk of treated thyroid disorders: Insights from the TRACTOR project, a nationwide cohort study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rachel Desailloud</w:t>
+                <w:t xml:space="preserve">Quantifying Titanium Exposure in Lung Tissues: A Novel Laser‐Induced Breakdown Spectroscopy Elemental Imaging‐Based Analytical Framework for Biomedical Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gardette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Sancey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Leprince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gaté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Cosnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Small Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/smsc.202300307⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envres.2024.118458⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04466005v1</w:t>
+                <w:t xml:space="preserve">hal-04510056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing Diagnostic Capabilities for Occupational Lung Diseases Using LIBS Imaging on Biopsy Tissue</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Steven Ronsmans</w:t>
+                <w:t xml:space="preserve">Farming activity and risk of treated thyroid disorders: Insights from the TRACTOR project, a nationwide cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Chamot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallah Al-Salameh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cancé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Desailloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.118458. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envres.2024.118458⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.analchem.4c00237⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04552785v1</w:t>
+                <w:t xml:space="preserve">hal-04466005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying Titanium Exposure in Lung Tissues: A Novel Laser‐Induced Breakdown Spectroscopy Elemental Imaging‐Based Analytical Framework for Biomedical Applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Enhancing Diagnostic Capabilities for Occupational Lung Diseases Using LIBS Imaging on Biopsy Tissue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor H.C. Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gardette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Busser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sancey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Frederic Cosnier</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Ronsmans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small Science</w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/smsc.202300307⟩</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.analchem.4c00237⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04510056v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04552785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perturbateurs endocriniens et environnement : quelles données utiliser ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Santé au travail et Système national des données de santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chamot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Manaouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Fantoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Frimat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdallah Al-Salameh</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 85 (2-3), pp.101943. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.admp.2023.101943⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 85 (2-3), pp.102271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.admp.2024.102271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04572908v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04586306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Santé au travail et Système national des données de santé</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Abdallah Al-Salameh</w:t>
+                <w:t xml:space="preserve">Agricultural activities and risk of Alzheimer’s disease: the TRACTOR project, a nationwide retrospective cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Gondard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Gandon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Moreaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Sauvée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.admp.2024.102271⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 39 (3), pp.271-287. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10654-023-01079-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04586306v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04390645v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agricultural activities and risk of Alzheimer’s disease: the TRACTOR project, a nationwide retrospective cohort study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Risque de dysthyroïdies dans le milieu agricole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Chamot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Sauvée</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallah Al-Salameh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Desailloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Epidemiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10654-023-01079-0⟩</w:t>
+              <w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 85 (2-3), pp.102015. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.admp.2024.102015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04390645v2</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04586280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risque de dysthyroïdies dans le milieu agricole</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Farming activities and risk of inflammatory bowel disease: a French nationwide population-based cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chamot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathurin Fumery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bonneterre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.admp.2024.102015⟩</w:t>
+              <w:t xml:space="preserve">Journal of Crohn's and Colitis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 18 (9), pp.1415-1429. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ecco-jcc/jjae050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04586280v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04546147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farming activities and risk of inflammatory bowel disease: a French nationwide population-based cohort study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Environmental Pollution and the Risk of Congenital Hypothyroidism: Insights from a French Nationwide Retrospective Ecological Cohort Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Chamot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mathurin Fumery</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallah Al-Salameh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonneterre</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cancé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crohn's and Colitis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 18 (9), pp.1415-1429. </w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17, pp.100560. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/ecco-jcc/jjae050⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.hazadv.2024.100560⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04546147v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04822523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental Pollution and the Risk of Congenital Hypothyroidism: Insights from a French Nationwide Retrospective Ecological Cohort Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse spatio-temporelle de l’incidence de l’hypothyroïdie périphérique traitée en France, 2014–2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chamot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Al-Salameh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Chamot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Petit</w:t>
+                <w:t xml:space="preserve">T. Balcaen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdallah Al-Salameh</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christophe Cancé</w:t>
+                <w:t xml:space="preserve">P. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bonneterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 17, pp.100560. </w:t>
+              <w:t xml:space="preserve">Annales d'Endocrinologie = Annals of Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 85 (5), pp.359. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.hazadv.2024.100560⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ando.2024.08.047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04822523v1</w:t>
+                <w:t xml:space="preserve">hal-04720029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Workaholism and flow at work in French neurosurgery residents at risk of burnout: A latent profile analysis.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Système national des données de santé (SNDS) : perspectives en santé au travail et environnementale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chamot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géraldine Rouxel</w:t>
+                <w:t xml:space="preserve">C. Manaouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Michinov</w:t>
+                <w:t xml:space="preserve">S. Fantoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Baumgarten</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Gay</w:t>
+                <w:t xml:space="preserve">P. Frimat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Al-Salameh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Stress Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1037/str0000276⟩</w:t>
+              <w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 84 (6), pp.101875. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.admp.2023.101875⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03977292v1</w:t>
+                <w:t xml:space="preserve">hal-04202809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does prenatal exposure to multiple airborne and tap-water pollutants increase neonatal thyroid-stimulating hormone concentrations? Data from the Picardy region, France</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abdallah Al-Salameh</w:t>
+                <w:t xml:space="preserve">Usage des big-data médico-administratives pour une vigilance des déterminants professionnels des pathologies : illustration avec le régime agricole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bonneterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Petit</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.167089⟩</w:t>
+              <w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 84 (6), pp.101902. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.admp.2023.101902⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04213094v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04327768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usage des big-data médico-administratives pour une vigilance des déterminants professionnels des pathologies : illustration avec le régime agricole</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Agricultural activities and risk of treatment for depressive disorders among the entire French agricultural workforce: the TRACTOR project, a nationwide retrospective cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Gandon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dubuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vuillerme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonneterre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 84 (6), pp.101902. </w:t>
+              <w:t xml:space="preserve">The Lancet Regional Health - Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 31, pp.100674. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.admp.2023.101902⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.lanepe.2023.100674⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04327768v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04141531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Système national des données de santé (SNDS) : perspectives en santé au travail et environnementale</w:t>
+                <w:t xml:space="preserve">Does prenatal exposure to multiple airborne and tap-water pollutants increase neonatal thyroid-stimulating hormone concentrations? Data from the Picardy region, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Chamot</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">P. Frimat</w:t>
+                <w:t xml:space="preserve">Sylvain Chamot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Al-Salameh</w:t>
+                <w:t xml:space="preserve">Abdallah Al-Salameh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bonneterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cancé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.admp.2023.101875⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 905, pp.167089. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.167089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04202809v1</w:t>
+                <w:t xml:space="preserve">hal-04213094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agricultural activities and risk of treatment for depressive disorders among the entire French agricultural workforce: the TRACTOR project, a nationwide retrospective cohort study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gérald Gandon</w:t>
+                <w:t xml:space="preserve">Workaholism and flow at work in French neurosurgery residents at risk of burnout: A latent profile analysis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Rouxel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Michinov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Baumgarten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bonneterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Dubuc</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Emmanuel Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet Regional Health - Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 31, pp.100674. </w:t>
+              <w:t xml:space="preserve">International Journal of Stress Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.lanepe.2023.100674⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1037/str0000276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04141531v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03977292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Underreporting of occupational blood and body fluid exposure in French university hospitals in 2017</w:t>
+                <w:t xml:space="preserve">Reuse of medical face masks in domestic and community settings without sacrificing safety: Ecological and economical lessons from the Covid-19 pandemic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Battail</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Alcaraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Fort</w:t>
+                <w:t xml:space="preserve">Laurence Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Agnès Denis</w:t>
+                <w:t xml:space="preserve">Jérémie Pourchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Fassier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Bonneterre</w:t>
+                <w:t xml:space="preserve">Dominique Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Chazelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WORK: A Journal of Prevention, Assessment &amp; Rehabilitation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/WOR-210007⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 288, pp.132364. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2021.132364⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03851673v1</w:t>
+                <w:t xml:space="preserve">hal-03844375v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association between reported work in cold environments and stroke occurrence in the CONSTANCES cohort: a prospective study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of a multimodal strategy for prevention of nosocomial influenza: a retrospective study at Grenoble Alpes University Hospital from 2014 to 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grace Sembajwe</w:t>
+                <w:t xml:space="preserve">Meghann Gallouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Tripodi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Bonneterre</w:t>
+                <w:t xml:space="preserve">Hugo Terrisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annette Leclerc</w:t>
+                <w:t xml:space="preserve">Sylvie Larrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Marfaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Di Cioccio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2021-054198⟩</w:t>
+              <w:t xml:space="preserve">Antimicrobial Resistance and Infection Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (1), pp.31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13756-021-01046-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03738094v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04762178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reuse of medical face masks in domestic and community settings without sacrificing safety: Ecological and economical lessons from the Covid-19 pandemic</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurence Le Coq</w:t>
+                <w:t xml:space="preserve">Agricultural activities and risk of central nervous system tumors among French farm managers: Results from the &amp;lt;scp&amp;gt;TRACTOR&amp;lt;/scp&amp;gt; project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Gandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Pourchez</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stéphan Chabardès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bonneterre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2021.132364⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ijc.34197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03844375v2</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03727393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of a multimodal strategy for prevention of nosocomial influenza: a retrospective study at Grenoble Alpes University Hospital from 2014 to 2019</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatio-temporal clustering of amyotrophic lateral sclerosis in France: A population-based study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Boumediene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meghann Gallouche</w:t>
+                <w:t xml:space="preserve">Jaime Luna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bonneterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Terrisse</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christelle Di Cioccio</w:t>
+                <w:t xml:space="preserve">William Camu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antimicrobial Resistance and Infection Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13756-021-01046-y⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10654-022-00904-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04762178v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03832282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agricultural activities and risk of central nervous system tumors among French farm managers: Results from the &amp;lt;scp&amp;gt;TRACTOR&amp;lt;/scp&amp;gt; project</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gérald Gandon</w:t>
+                <w:t xml:space="preserve">Association between reported work in cold environments and stroke occurrence in the CONSTANCES cohort: a prospective study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Fadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grace Sembajwe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Tripodi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bonneterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphan Chabardès</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Annette Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (7), pp.e054198. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ijc.34197⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2021-054198⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03727393v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03738094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-temporal clustering of amyotrophic lateral sclerosis in France: A population-based study</w:t>
+                <w:t xml:space="preserve">Underreporting of occupational blood and body fluid exposure in French university hospitals in 2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farid Boumediene</w:t>
+                <w:t xml:space="preserve">Thibault Battail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Marin</w:t>
+                <w:t xml:space="preserve">Emmanuel Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jaime Luna</w:t>
+                <w:t xml:space="preserve">Marie-Agnès Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Fassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonneterre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">William Camu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Epidemiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">WORK: A Journal of Prevention, Assessment &amp; Rehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.1-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10654-022-00904-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3233/WOR-210007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03832282v1</w:t>
+                <w:t xml:space="preserve">hal-03851673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Factors associated with back complaints among French medical students</w:t>
               </w:r>
@@ -3778,51 +3778,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Bosson-Rieutort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Maugard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Gondard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Ozenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3867,1198 +3867,1198 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03364393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des arômes qu'il vaut mieux ne pas trop inhaler</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Difficultés diagnostiques de la bérylliose pulmonaire chronique en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ghanem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Naccache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bonneterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. L’huillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Guillaud Segard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vigil'Anses</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue des Maladies Respiratoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 37, pp.364 - 368. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rmr.2020.03.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02536520v1</w:t>
+                <w:t xml:space="preserve">hal-03490460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Difficultés diagnostiques de la bérylliose pulmonaire chronique en France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B. Guillaud Segard</w:t>
+                <w:t xml:space="preserve">Personal and Psychosocial factors of Burnout: A Survey within the French Neurosurgical Community</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Baumgarten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Michinov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Rouxel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bonneterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Maladies Respiratoires</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rmr.2020.03.003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03490460v1</w:t>
+                <w:t xml:space="preserve">hal-02799360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retour au travail dans le cadre de l’épidémie COVID-19</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recommandations de la Société française de médecine du travail (SFMT) : avis relatif à l’affectation, dans le contexte de l’épidémie SARS-CoV-2 (Covid-19), des professionnels exerçant en milieu de soins et travailleurs assimilés, présentant des maladies inflammatoires/dysimmunitaires traitées par biomédicaments et thérapies ciblées 6 avril 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V Bonneterre</w:t>
+                <w:t xml:space="preserve">Sophie Fantoni Quinton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bonneterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Esquirol</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Dominique Dewitte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 81 (4), pp.327-332. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.admp.2020.05.006⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 81 (3), pp.190-194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.admp.2020.04.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02964163v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03249868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de l'infection par le SARS-CoV2 chez la femme enceinte et ses conséquences en santé au travail</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J.D. Dewitte</w:t>
+                <w:t xml:space="preserve">IMAGERIE LIBS : AUX PORTES DE LA CLINIQUE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Motto-Ros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Leprince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Duponchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Sancey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bonneterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.admp.2020.09.001⟩</w:t>
+              <w:t xml:space="preserve">Photoniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 103, pp.34-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/photon/202010334⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03040856v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02941470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arguments pour une possible transmission par voie aérienne du SARS-CoV-2 dans la crise COVID-19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Gehanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Bonneterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Andujar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Pairon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 81, pp.306 - 315. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.admp.2020.04.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03491281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Personal and Psychosocial factors of Burnout: A Survey within the French Neurosurgical Community</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Gay</w:t>
+                <w:t xml:space="preserve">Impact de l'infection par le SARS-CoV2 chez la femme enceinte et ses conséquences en santé au travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Casta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Sentilhes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Brochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bonneterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.D. Dewitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 81 (6), pp.761-769. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.admp.2020.09.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02799360v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03040856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recommandations de la Société française de médecine du travail (SFMT) : avis relatif à l’affectation, dans le contexte de l’épidémie SARS-CoV-2 (Covid-19), des professionnels exerçant en milieu de soins et travailleurs assimilés, présentant des maladies inflammatoires/dysimmunitaires traitées par biomédicaments et thérapies ciblées 6 avril 2020</w:t>
+                <w:t xml:space="preserve">Retour au travail dans le cadre de l’épidémie COVID-19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Fantoni Quinton</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">V. Bonneterre</w:t>
+                <w:t xml:space="preserve">Sophie Fantoni-Quinton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Dominique Dewitte</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">V Bonneterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Esquirol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Verdun-Esquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 81 (3), pp.190-194. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.admp.2020.04.008⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 81 (4), pp.327-332. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.admp.2020.05.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03249868v1</w:t>
+                <w:t xml:space="preserve">hal-02964163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IMAGERIE LIBS : AUX PORTES DE LA CLINIQUE</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Silice cristalline : un risque professionnel toujours d'actualité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonneterre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photoniques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Vigil'Anses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.11-12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/photon/202010334⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-02941470v1</w:t>
+                <w:t xml:space="preserve">hal-02536388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silice cristalline : un risque professionnel toujours d'actualité ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How should data on airborne transmission of SARS-CoV-2 change occupational health guidelines?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Gehanno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonneterre</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Andujar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-C Pairon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vigil'Anses</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Occupational and Environmental Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 77 (10), pp.736-736. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/oemed-2020-106707⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02536388v1</w:t>
+                <w:t xml:space="preserve">hal-02929977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How should data on airborne transmission of SARS-CoV-2 change occupational health guidelines?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Des arômes qu'il vaut mieux ne pas trop inhaler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonneterre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Occupational and Environmental Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Vigil'Anses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.7-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/oemed-2020-106707⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02929977v1</w:t>
+                <w:t xml:space="preserve">hal-02536520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Medico-administrative data combined with agricultural practices data to retrospectively estimate pesticide use by agricultural workers</w:t>
               </w:r>
@@ -5070,51 +5070,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Maugard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cancé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Spinosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5172,4751 +5172,4751 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02484762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occupational exposure factors for mental and behavioral disorders at work: The FOREC thesaurus</w:t>
+                <w:t xml:space="preserve">Prevalence of occupational exposure to asbestos and crystalline silica according to phenotypes of lung cancer from the CaProMat study: A case-only study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Chamoux</w:t>
+                <w:t xml:space="preserve">Mohamad El Zoghbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Lambert</w:t>
+                <w:t xml:space="preserve">Pascale Salameh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Vilmant</w:t>
+                <w:t xml:space="preserve">Isabelle Stücker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Lanhers</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Raymond Agius</w:t>
+                <w:t xml:space="preserve">Jean C Pairon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0198719⟩⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Industrial Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 61 (1), pp.85-99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ajim.22765⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03028372v1</w:t>
+                <w:t xml:space="preserve">hal-02011154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarcoidosis, inorganic dust exposure and content of bronchoalveolar lavage fluid: the MINASARC pilot study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sarcoidosis inorganic dust exposure and content of bronchoalveolar lavage fluid: the minasarc pilot study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Catinon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Cavalin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickaël Catinon</w:t>
+                <w:t xml:space="preserve">Cécile Chemarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Chemarin</w:t>
+                <w:t xml:space="preserve">Stéphane Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pecquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sarcoidosis, vasculitis, and diffuse lung diseases : official journal of WASOG / World Association of Sarcoidosis and Other Granulomatous Disorders</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 35 (4), pp.327-332. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2018, 35 (4), pp.327-332</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02184087v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02621495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cancer colorectal et expositions professionnelles : données du Réseau national de vigilance et de prévention des pathologies professionnelles (RNV3P) 2001–2016</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cancer naso-sinusien et expositions professionnelles : données du Réseau national de vigilance et de prévention des pathologies professionnelles (RNV3P) 2001–2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Herin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Bensefa-Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénédicte Clin</w:t>
+                <w:t xml:space="preserve">Isabelle Baldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Baldi</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Juliette Bloch</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Bonneterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 79 (3), pp.434-435. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.admp.2018.03.509⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 79 (3), pp.431. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.admp.2018.03.503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02062826v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02062816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence of occupational exposure to asbestos and crystalline silica according to phenotypes of lung cancer from the CaProMat study: A case-only study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Big-data et surveillance en santé-travail : application aux travailleurs agricoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Maugard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Bosson-Rieutort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Ozenfant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bonneterre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Industrial Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ajim.22765⟩</w:t>
+              <w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 79 (3), pp.406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.admp.2018.03.441⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02011154v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02062804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Big-data and occupational health surveillance: Screening of occupational determinants of health among French agricultural workers, through data mining of medico-administrative databases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Maugard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bosson Rieutort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Ozenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Bonneterre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 66, pp.S262-S263. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.respe.2018.05.074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01996538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hémopathies lymphoïdes et expositions professionnelles : données du RNV3P 2001–2016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Gain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Andujar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Pairon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Baldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonneterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 79 (3), pp.433. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.admp.2018.03.506⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02062823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarcoïdoses et fibroses pulmonaires idiopathiques : les analyses minéralogiques par imagerie LIBS et MEB orientent le diagnostic étiologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Busser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Catinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pelascini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Coll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 79 (3), pp.420. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.admp.2018.03.475⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02062820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Big-data et surveillance en santé-travail : application aux travailleurs agricoles</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cancers urothéliaux et expositions professionnelles : données 2001–2016 du RNV3P (Réseau national de vigilance et de prévention des pathologies professionnelles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonneterre</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michela Ursi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Nisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 79 (3), pp.406. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.admp.2018.03.441⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 79 (3), pp.435. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.admp.2018.03.510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02062804v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02062824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cancer naso-sinusien et expositions professionnelles : données du Réseau national de vigilance et de prévention des pathologies professionnelles (RNV3P) 2001–2016</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Occupational exposure factors for mental and behavioral disorders at work: The FOREC thesaurus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Chamoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Herin</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Juliette Bloch</w:t>
+                <w:t xml:space="preserve">Audrey Vilmant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Lanhers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Agius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.admp.2018.03.503⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (6), pp.e0198719. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0198719⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02062816v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02011078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarcoidosis inorganic dust exposure and content of bronchoalveolar lavage fluid: the minasarc pilot study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Pecquet</w:t>
+                <w:t xml:space="preserve">Facteurs associés aux plaintes rachidiennes des étudiants hospitaliers en médecine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Pelissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Lemaitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Vercherin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dutheil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sarcoidosis, vasculitis, and diffuse lung diseases : official journal of WASOG / World Association of Sarcoidosis and Other Granulomatous Disorders</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 79 (3), pp.354-355. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.admp.2018.03.311⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02621495v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02062806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occupational exposure factors for mental and behavioral disorders at work: The FOREC thesaurus</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Raymond Agius</w:t>
+                <w:t xml:space="preserve">Cancer bronchopulmonaire et expositions professionnelles : données du Réseau national de vigilance et de prévention des pathologies professionnelles (RNV3P) 2001–2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Baldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Bensefa-Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Bloch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bonneterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0198719⟩</w:t>
+              <w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 79 (3), pp.431-432. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.admp.2018.03.504⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02011078v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02062822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facteurs associés aux plaintes rachidiennes des étudiants hospitaliers en médecine</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne Maitre</w:t>
+                <w:t xml:space="preserve">Cancers et expositions professionnelles : données du Réseau national de vigilance et de prévention des pathologies professionnelles (RNV3P) 2001–2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Baldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Bensefa-Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Bloch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bonneterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 79 (3), pp.354-355. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, 79 (3), pp.398. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.admp.2018.03.422⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.admp.2018.03.311⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02062806v1</w:t>
+                <w:t xml:space="preserve">hal-02062817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cancers urothéliaux et expositions professionnelles : données 2001–2016 du RNV3P (Réseau national de vigilance et de prévention des pathologies professionnelles)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Méthodologie d’analyse des expositions professionnelles liées aux cancers : données du Réseau national de vigilance et de prévention des pathologies professionnelles (rnv3p) 2001 à 2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Nisse</w:t>
+                <w:t xml:space="preserve">Natalie Vongmany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadège Lepage</w:t>
+                <w:t xml:space="preserve">Lynda Larabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Brunel</w:t>
+                <w:t xml:space="preserve">Isabelle Vanrullen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Bloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 79 (3), pp.435. </w:t>
+              <w:t xml:space="preserve">, 2018, 79 (3), pp.434. </w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.admp.2018.03.510⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.admp.2018.03.508⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02062824v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02062827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cancer bronchopulmonaire et expositions professionnelles : données du Réseau national de vigilance et de prévention des pathologies professionnelles (RNV3P) 2001–2016</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Paris</w:t>
+                <w:t xml:space="preserve">Cancer colorectal et expositions professionnelles : données du Réseau national de vigilance et de prévention des pathologies professionnelles (RNV3P) 2001–2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Clin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Baldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Bensefa-Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Bloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonneterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 79 (3), pp.431-432. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.admp.2018.03.504⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 79 (3), pp.434-435. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.admp.2018.03.509⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02062822v1</w:t>
+                <w:t xml:space="preserve">hal-02062826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cancers et expositions professionnelles : données du Réseau national de vigilance et de prévention des pathologies professionnelles (RNV3P) 2001–2016</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vincent Bonneterre</w:t>
+                <w:t xml:space="preserve">Sarcoidosis, inorganic dust exposure and content of bronchoalveolar lavage fluid: the MINASARC pilot study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Cavalin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Catinon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Chemarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élisabeth Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Pecquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sarcoidosis, vasculitis, and diffuse lung diseases : official journal of WASOG / World Association of Sarcoidosis and Other Granulomatous Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 35 (4), pp.327-332. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.36141/svdld.v35i4.7058⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.admp.2018.03.422⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02062817v1</w:t>
+                <w:t xml:space="preserve">hal-02184087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodologie d’analyse des expositions professionnelles liées aux cancers : données du Réseau national de vigilance et de prévention des pathologies professionnelles (rnv3p) 2001 à 2016</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lynda Larabi</w:t>
+                <w:t xml:space="preserve">Occupational exposure factors for mental and behavioral disorders at work: The FOREC thesaurus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Chamoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Vanrullen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Juliette Bloch</w:t>
+                <w:t xml:space="preserve">Céline Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Vilmant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Lanhers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Agius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 79 (3), pp.434. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (6), pp.e0198719. </w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.admp.2018.03.508⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0198719⟩⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02062827v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03028372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surveillance biologique de l’exposition professionnelle au styrène : déterminants de l’exposition et recommandations de prévention</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effectiveness of the European chromium( vi ) directive for cement implementation on occupational allergic contact dermatitis occurrence: assessment in France and the U.K.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Bensefa-Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Richard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Maitre</w:t>
+                <w:t xml:space="preserve">S. Stocks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Hervé</w:t>
+                <w:t xml:space="preserve">R. Mcnamee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Marques</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">V. Bonneterre</w:t>
+                <w:t xml:space="preserve">Serge Faye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pontin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.admp.2017.01.001⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 177, pp.873 - 876. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bjd.15261⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01904709v1</w:t>
+                <w:t xml:space="preserve">hal-01744250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effectiveness of the European chromium( vi ) directive for cement implementation on occupational allergic contact dermatitis occurrence: assessment in France and the U.K.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Surveillance biologique de l’exposition professionnelle au styrène : déterminants de l’exposition et recommandations de prévention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Mcnamee</w:t>
+                <w:t xml:space="preserve">J. Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Faye</w:t>
+                <w:t xml:space="preserve">C. Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Pontin</w:t>
+                <w:t xml:space="preserve">M. Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bonneterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Dermatology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 177, pp.873 - 876. </w:t>
+              <w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 78 (3), pp.262 - 271. </w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/bjd.15261⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.admp.2017.01.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01744250v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01904709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenotypes of lung cancer and statistical interactions between tobacco smoking and occupational exposure to asbestos and crystalline silica from a large case-only study: The CaProMat study</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christophe Paris</w:t>
+                <w:t xml:space="preserve">Characterization of foreign materials in paraffin-embedded pathological specimens using in situ multi-elemental imaging with laser spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Busser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Claude Pairon</w:t>
+                <w:t xml:space="preserve">Samuel Moncayo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Trichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bonneterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lung Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lungcan.2017.08.007⟩</w:t>
+              <w:t xml:space="preserve">Modern Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 31 (3), pp.378 - 384. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/modpathol.2017.152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02011188v1</w:t>
+                <w:t xml:space="preserve">hal-01927018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constructing a Database of Similar Exposure Groups: The Application of the Exporisq-HAP Database from 1995 to 2015</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique J. Bicout</w:t>
+                <w:t xml:space="preserve">Phenotypes of lung cancer and statistical interactions between tobacco smoking and occupational exposure to asbestos and crystalline silica from a large case-only study: The CaProMat study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad El Zoghbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Salameh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Stücker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Persoons</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Damien Barbeau</w:t>
+                <w:t xml:space="preserve">Jean Claude Pairon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Work Exposures and Health</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Lung Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 112, pp.140-155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lungcan.2017.08.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/annweh/wxx017⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01903054v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02011188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of foreign materials in paraffin-embedded pathological specimens using in situ multi-elemental imaging with laser spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoit Busser</w:t>
+                <w:t xml:space="preserve">Constructing a Database of Similar Exposure Groups: The Application of the Exporisq-HAP Database from 1995 to 2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Moncayo</w:t>
+                <w:t xml:space="preserve">Dominique J. Bicout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Trichard</w:t>
+                <w:t xml:space="preserve">Renaud Persoons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonneterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Pinel</w:t>
+                <w:t xml:space="preserve">Damien Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modern Pathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 31 (3), pp.378 - 384. </w:t>
+              <w:t xml:space="preserve">Annals of Work Exposures and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 61 (4), pp.440 - 456. </w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/modpathol.2017.152⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/annweh/wxx017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01927018v1</w:t>
+                <w:t xml:space="preserve">hal-01903054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parkinson's disease and solvents: Is there a causal link?</w:t>
+                <w:t xml:space="preserve">Silicoses graves liées à l'usage de pierres reconstituées.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Reis</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">P.S. Spencer</w:t>
+                <w:t xml:space="preserve">M. Le Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bonneterre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Neurologique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Références en santé au travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 147 (5)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02011240v1</w:t>
+                <w:t xml:space="preserve">hal-02011247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silicoses graves liées à l'usage de pierres reconstituées.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Le Barbier</w:t>
+                <w:t xml:space="preserve">Urinary elimination kinetics of 3-hydroxybenzo(a)pyrene and 1-hydroxypyrene of workers in a prebake aluminum electrode production plant: Evaluation of diuresis correction methods for routine biological monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Lutier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonneterre</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique J. Bicout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Références en santé au travail</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 147, pp.469-479. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envres.2016.02.035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02011247v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01904513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation de l’état de santé, des risques professionnels toxiques et de l’exposition aux métaux d’une population de prothésistes dentaires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Geographic Dimensions of a Health Network Dedicated to Occupational and Work Related Diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Moins</w:t>
+                <w:t xml:space="preserve">Vincent Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Persoons</w:t>
+                <w:t xml:space="preserve">Mélina Le Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Barbeau</w:t>
+                <w:t xml:space="preserve">Annabelle Gilg Soit Ilg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Balducci</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Maitre</w:t>
+                <w:t xml:space="preserve">Cédric Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 77 (6), pp.961 - 972. </w:t>
+              <w:t xml:space="preserve">International Journal of Health Geographics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 15, pp.34. </w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.admp.2016.05.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12942-016-0063-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01904723v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01471477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geographic Dimensions of a Health Network Dedicated to Occupational and Work Related Diseases</w:t>
+                <w:t xml:space="preserve">Évaluation de l’état de santé, des risques professionnels toxiques et de l’exposition aux métaux d’une population de prothésistes dentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Delaunay</w:t>
+                <w:t xml:space="preserve">L. Moins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Godard</w:t>
+                <w:t xml:space="preserve">R. Persoons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélina Le Barbier</w:t>
+                <w:t xml:space="preserve">D. Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annabelle Gilg Soit Ilg</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cédric Aubert</w:t>
+                <w:t xml:space="preserve">F. Balducci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Health Geographics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12942-016-0063-7⟩</w:t>
+              <w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 77 (6), pp.961 - 972. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.admp.2016.05.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01471477v1</w:t>
+                <w:t xml:space="preserve">hal-01904723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urinary elimination kinetics of 3-hydroxybenzo(a)pyrene and 1-hydroxypyrene of workers in a prebake aluminum electrode production plant: Evaluation of diuresis correction methods for routine biological monitoring</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie Marques</w:t>
+                <w:t xml:space="preserve">The Minasarc study: A case-control study measuring mineral exposome in sarcoidosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Cavalin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Catinon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Chemarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envres.2016.02.035⟩</w:t>
+              <w:t xml:space="preserve">European Respiratory Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 48 (suppl 60), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1183/13993003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01904513v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03434906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Minasarc study: A case-control study measuring mineral exposome in sarcoidosis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Parkinson's disease and solvents: Is there a causal link?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Reis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Benbrick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bonneterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Vincent</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P.S. Spencer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Respiratory Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 48 (suppl 60), </w:t>
+              <w:t xml:space="preserve">Revue Neurologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 172 (12), pp.761-765. </w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1183/13993003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neurol.2016.09.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03434906v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02011240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-back Pain Disorders as Occupational Diseases in the Czech Republic and 22 European Countries: Comparison of National Systems, Related Diagnoses and Evaluation Criteria</w:t>
+                <w:t xml:space="preserve">Trends in incidence of occupational asthma, contact dermatitis, noise-induced hearing loss, carpal tunnel syndrome and upper limb musculoskeletal disorders in European countries from 2000 to 2012</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Laštovková</w:t>
+                <w:t xml:space="preserve">J Stocks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Nakládalová</w:t>
+                <w:t xml:space="preserve">R Mcnamee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z Fenclová</w:t>
+                <w:t xml:space="preserve">H van Der Molen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Urban</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P Gad'Ourek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Central European journal of public health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21101/cejph.a4185⟩</w:t>
+              <w:t xml:space="preserve">Occupational and Environmental Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 72 (4), pp.294-303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/oemed-2014-102534⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02016796v1</w:t>
+                <w:t xml:space="preserve">hal-02016779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trends in incidence of occupational asthma, contact dermatitis, noise-induced hearing loss, carpal tunnel syndrome and upper limb musculoskeletal disorders in European countries from 2000 to 2012</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’enquête ELIPSSilice : passation en population générale d’un questionnaire élaboré pour mesurer l’exposome minéral (projet SILICOSIS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Cavalin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Andre Rosental</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Stocks</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mathieu Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bonneterre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Occupational and Environmental Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/oemed-2014-102534⟩</w:t>
+              <w:t xml:space="preserve">Revue des Maladies Respiratoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 32 (S), pp.A155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rmr.2014.10.121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02016779v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02186408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of GIS in visualization of work-related health problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hennie van Der Westhuizen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Agius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélina Le Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Occupational Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 65 (8), pp.682-692. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/occmed/kqv152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-01230484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’enquête ELIPSSilice : passation en population générale d’un questionnaire élaboré pour mesurer l’exposome minéral (projet SILICOSIS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Cavalin</w:t>
+                <w:t xml:space="preserve">Asthma caused by potassium aluminium tetrafluoride: a case series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Laštovková</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavlina Klusáčková</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul-Andre Rosental</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Vincent</w:t>
+                <w:t xml:space="preserve">Zdenka Fenclová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bonneterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Olivier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Bonneterre</w:t>
+                <w:t xml:space="preserve">Daniela Pelclova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Maladies Respiratoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 32 (S), pp.A155. </w:t>
+              <w:t xml:space="preserve">Industrial Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 53 (6), pp.562-568. </w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rmr.2014.10.121⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2486/indhealth.2014-0094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02186408v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02016782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asthma caused by potassium aluminium tetrafluoride: a case series</w:t>
+                <w:t xml:space="preserve">Prévention des risques psychosociaux : l’impact de la démarche Orsosa.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Laštovková</w:t>
+                <w:t xml:space="preserve">C Vianey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pavlina Klusáčková</w:t>
+                <w:t xml:space="preserve">A Garali Askri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zdenka Fenclová</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Bonneterre</w:t>
+                <w:t xml:space="preserve">J Pavillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Bonneterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniela Pelclova</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">R de Gaudemaris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial Health</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Gestions hospitalières : la revue du management hospitalier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 547, pp.348-352</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02016782v1</w:t>
+                <w:t xml:space="preserve">hal-02016793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prévention des risques psychosociaux : l’impact de la démarche Orsosa.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R de Gaudemaris</w:t>
+                <w:t xml:space="preserve">Occupational exposure to polycyclic aromatic hydrocarbons: relations between atmospheric mixtures, urinary metabolites and sampling times</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Barbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Lutier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bonneterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Persoons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gestions hospitalières : la revue du management hospitalier</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Archives of Occupational and Environmental Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 88 (8), pp.1119 - 1129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00420-015-1042-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02016793v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01903083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occupational exposure to polycyclic aromatic hydrocarbons: relations between atmospheric mixtures, urinary metabolites and sampling times</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie Marques</w:t>
+                <w:t xml:space="preserve">Low-back Pain Disorders as Occupational Diseases in the Czech Republic and 22 European Countries: Comparison of National Systems, Related Diagnoses and Evaluation Criteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Laštovková</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Nakládalová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z Fenclová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Urban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Gad'Ourek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Archives of Occupational and Environmental Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 88 (8), pp.1119 - 1129. </w:t>
+              <w:t xml:space="preserve">Central European journal of public health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 23 (3), pp.244-251. </w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00420-015-1042-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.21101/cejph.a4185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01903083v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02016796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection, expertise ety prise en compte de suspicions de nouvelles pathologies professionnelles.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Searching for a link between the L-BMAA neurotoxin and amyotrophic lateral sclerosis: a study protocol of the French BMAALS programme.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y Esquirol</w:t>
+                <w:t xml:space="preserve">Aurélie Delzor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Nisse</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Paris</w:t>
+                <w:t xml:space="preserve">Philippe Couratier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R Garnier</w:t>
+                <w:t xml:space="preserve">Farid Boumédiène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Nicol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Druet-Cabanac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Références en santé au travail</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4 (8), pp.e005528. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2014-005528⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02016885v1</w:t>
+                <w:t xml:space="preserve">hal-01073863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Searching for a link between the L-BMAA neurotoxin and amyotrophic lateral sclerosis: a study protocol of the French BMAALS programme.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Farid Boumédiène</w:t>
+                <w:t xml:space="preserve">Détection, expertise ety prise en compte de suspicions de nouvelles pathologies professionnelles.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Bonneterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Nicol</w:t>
+                <w:t xml:space="preserve">Y Esquirol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Druet-Cabanac</w:t>
+                <w:t xml:space="preserve">C Nisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Références en santé au travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 139, pp.57-66</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01073863v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02016885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occupational asthma and occupational rhinitis: the united airways disease model revisited.</w:t>
               </w:r>
@@ -9928,64 +9928,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Ameille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Andujar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Bensefa-Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonneterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10030,290 +10030,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00844815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of an instrument for measuring psychosocial and organisational work constraints detrimental to health among hospital workers: The NWI-EO questionnaire.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Occupational exposome: A network-based approach for characterizing Occupational Health Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Faisandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonneterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Balducci</w:t>
+                <w:t xml:space="preserve">Régis de Gaudemaris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Caroly</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dominique Bicout</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Nursing Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijnurstu.2010.09.006⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biomedical Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 44 (4), pp.545-552. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbi.2011.02.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00715616v1</w:t>
+                <w:t xml:space="preserve">hal-02975772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occupational exposome: A network-based approach for characterizing Occupational Health Problems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Validation of an instrument for measuring psychosocial and organisational work constraints detrimental to health among hospital workers: The NWI-EO questionnaire.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bonneterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Ehlinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Balducci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurie Faisandier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Bonneterre</w:t>
+                <w:t xml:space="preserve">Sandrine Caroly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régis de Gaudemaris</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anne Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomedical Informatics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Nursing Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 48 (5), pp.557-567. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijnurstu.2010.09.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jbi.2011.02.010⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02975772v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00715616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation des contraintes psychologiques et organisationnelles (CPO) chez les soignants : cohorte ORSOSA et applications</w:t>
               </w:r>
@@ -10325,64 +10325,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonneterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Caroly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Ehlinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Sobaszek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10433,64 +10433,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Programmed health surveillance and detection of emerging diseases in occupational health: contribution of the French national occupational disease surveillance and prevention network (RNV3P)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Bonneterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Faisandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bicout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10579,51 +10579,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic detection of new occupational health problems (OHP) from data of the National Occupational Disease Surveillance Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Bonneterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Larabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10745,51 +10745,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonneterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Sauvée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alzheimer n’est pas une fatalité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, HarperCollins France, pp.209-227, 2024, 979-10-339-1305-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11086,51 +11086,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05563264v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Chiboub" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Gandon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Wasmer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonneterre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gauchet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2026.02.003" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874259v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Petit" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vuillerme" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41531-024-00864-2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035976v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/mij/5570491" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162335v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Picard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Augusto" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias B&#233;jean" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bertrand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Joseph Bicout" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2025.1236" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04720029v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chamot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Al-Salameh" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Balcaen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Petit" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bonneterre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2024.08.047" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04666639v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chamot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Al-Salameh" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Balcaen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annepidem.2024.07.091" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04509982v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeph.2024.202358" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04466005v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Canc&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Desailloud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2024.118458" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552785v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor H.C. Ferreira" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gardette" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Busser" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Sancey" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Ronsmans" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.4c00237" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510056v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Leprince" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gat&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Cosnier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smsc.202300307" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572908v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Leroy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen Marhic" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pons" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2023.101943" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04586306v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Manaouil" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fantoni" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Frimat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2024.102271" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390645v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Gondard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Moreaud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Sauv&#233;e" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10654-023-01079-0" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04586280v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cance" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2024.102015" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04546147v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Leroyer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathurin Fumery" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ecco-jcc/jjae050" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04822523v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hazadv.2024.100560" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977292v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Rouxel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Michinov" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Baumgarten" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gay" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/str0000276" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04213094v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.167089" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327768v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2023.101902" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04202809v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Manaouil" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fantoni" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Frimat" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2023.101875" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141531v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dubuc" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lanepe.2023.100674" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851673v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Battail" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fort" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Denis" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fassier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/WOR-210007" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738094v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fadel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Sembajwe" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Tripodi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Leclerc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2021-054198" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844375v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Alcaraz" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Coq" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Pourchez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thomas" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chazelet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2021.132364" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762178v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meghann Gallouche" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Terrisse" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Larrat" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Marfaing" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Di Cioccio" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13756-021-01046-y" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727393v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Chabard&#232;s" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.34197" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03832282v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Boumediene" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Marin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Luna" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Camu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10654-022-00904-2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184550v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Pelissier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Lemaitre" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Marotte" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Charbotel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2020.105110" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03364393v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bosson-Rieutort" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Maugard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Ozenfant" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annweh/wxab083" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536520v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490460v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ghanem" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Naccache" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. L&#8217;huillier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guillaud Segard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2020.03.003" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964163v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fantoni-Quinton" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Bonneterre" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Esquirol" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gonzalez" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Verdun-Esquer" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2020.05.006" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040856v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Casta" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Sentilhes" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brochard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Dewitte" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2020.09.001" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491281v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Gehanno" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Andujar" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Pairon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Paris" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2020.04.018" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02799360v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Baumgarten" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03249868v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fantoni Quinton" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Dewitte" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2020.04.008" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941470v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Motto-Ros" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Duponchel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202010334" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536388v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929977v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gehanno" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Andujar" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C Pairon" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Paris" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2020-106707" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484762v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Achard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Spinosi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41370-019-0166-x" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028372v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chamoux" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lambert" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Vilmant" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lanhers" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Agius" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0198719&#10217;" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02184087v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cavalin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Catinon" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chemarin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Roux" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pecquet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36141/svdld.v35i4.7058" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062826v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Clin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baldi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Bensefa-Colas" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bloch" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2018.03.509" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011154v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad El Zoghbi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Salameh" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle St&#252;cker" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean C Pairon" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajim.22765" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996538v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maugard" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bosson Rieutort" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ozenfant" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2018.05.074" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062823v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Gain" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Pairon" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2018.03.506" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062820v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pelascini" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Coll" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2018.03.475" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062804v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fran&#231;ois" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2018.03.441" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062816v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Herin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2018.03.503" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621495v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rio" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011078v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Lambert" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0198719" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062806v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Lemaitre" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Vercherin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dutheil" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Maitre" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2018.03.311" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062824v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Ursi" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Nisse" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Lepage" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Brunel" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2018.03.510" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062822v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2018.03.504" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062817v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2018.03.422" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062827v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Vongmany" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Larabi" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vanrullen" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2018.03.508" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904709v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Richard" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Herv&#233;" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marques" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2017.01.001" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744250v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stocks" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mcnamee" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Faye" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pontin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjd.15261" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011188v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Pairon" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lungcan.2017.08.007" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8S7JCVB7-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903054v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique J. Bicout" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Persoons" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Barbeau" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annweh/wxx017" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927018v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Moncayo" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Trichard" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Pinel" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/modpathol.2017.152" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011240v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Reis" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Benbrick" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.S. Spencer" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2016.09.012" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011247v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Barbier" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904723v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Moins" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Persoons" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barbeau" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Balducci" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2016.05.005" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471477v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Delaunay" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Godard" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Le Barbier" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Gilg Soit Ilg" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Aubert" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12942-016-0063-7" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904513v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lutier" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Marques" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2016.02.035" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03434906v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vincent" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016796v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A La&#353;tovkov&#225;" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Nakl&#225;dalov&#225;" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Fenclov&#225;" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Urban" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Gad'Ourek" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21101/cejph.a4185" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016779v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Stocks" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Mcnamee" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H van Der Molen" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2014-102534" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01230484v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hennie van Der Westhuizen" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/occmed/kqv152" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02186408v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Andre Rosental" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Olivier" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2014.10.121" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016782v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea La&#353;tovkov&#225;" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlina Klus&#225;&#269;kov&#225;" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zdenka Fenclov&#225;" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Pelclova" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2486/indhealth.2014-0094" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016793v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Vianey" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Garali Askri" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pavillet" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R de Gaudemaris" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903083v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00420-015-1042-1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016885v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Esquirol" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Nisse" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Garnier" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01073863v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Delzor" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Couratier" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Boum&#233;di&#232;ne" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Nicol" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Druet-Cabanac" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2014-005528" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00844815v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ameille" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Hamelin" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2012-101048" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00715616v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ehlinger" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Balducci" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Caroly" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jolivet" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnurstu.2010.09.006" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0VH4W5V7-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02975772v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Faisandier" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis de Gaudemaris" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bicout" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2011.02.010" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01303002v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Jolivet" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Sobaszek" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2010.03.079" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02975771v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bicout" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bernardet" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Piollat" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oem.2008.044610" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9A888EBE169D29878663080747CEC4C22DA9FB4E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653716v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Larabi" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Tubert-Bitter" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Bicout D de Gaudemaris" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801097v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00508967v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05563264v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Chiboub" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Gandon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Wasmer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonneterre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gauchet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2026.02.003" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874259v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Petit" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vuillerme" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41531-024-00864-2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035976v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/mij/5570491" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162335v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Picard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Augusto" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias B&#233;jean" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bertrand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Joseph Bicout" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2025.1236" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04666639v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chamot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Al-Salameh" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Balcaen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annepidem.2024.07.091" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04509982v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chamot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Al-Salameh" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Balcaen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Petit" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bonneterre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeph.2024.202358" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572908v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Leroy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen Marhic" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pons" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2023.101943" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510056v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gardette" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Sancey" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Leprince" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gat&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Cosnier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smsc.202300307" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04466005v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Canc&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Desailloud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2024.118458" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552785v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor H.C. Ferreira" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Busser" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Ronsmans" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.4c00237" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04586306v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Manaouil" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fantoni" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Frimat" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2024.102271" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390645v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Gondard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Moreaud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Sauv&#233;e" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10654-023-01079-0" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04586280v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cance" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2024.102015" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04546147v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Leroyer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathurin Fumery" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ecco-jcc/jjae050" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04822523v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hazadv.2024.100560" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04720029v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2024.08.047" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04202809v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Manaouil" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fantoni" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Frimat" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2023.101875" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327768v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2023.101902" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141531v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dubuc" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lanepe.2023.100674" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04213094v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.167089" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977292v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Rouxel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Michinov" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Baumgarten" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gay" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/str0000276" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844375v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Alcaraz" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Coq" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Pourchez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thomas" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chazelet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2021.132364" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762178v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meghann Gallouche" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Terrisse" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Larrat" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Marfaing" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Di Cioccio" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13756-021-01046-y" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727393v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Chabard&#232;s" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.34197" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03832282v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Boumediene" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Marin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Luna" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Camu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10654-022-00904-2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738094v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fadel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Sembajwe" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Tripodi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Leclerc" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2021-054198" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851673v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Battail" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fort" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Denis" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fassier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/WOR-210007" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184550v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Pelissier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Lemaitre" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Marotte" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Charbotel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2020.105110" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03364393v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bosson-Rieutort" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Maugard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Ozenfant" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annweh/wxab083" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490460v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ghanem" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Naccache" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. L&#8217;huillier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guillaud Segard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2020.03.003" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02799360v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Baumgarten" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03249868v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fantoni Quinton" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Dewitte" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2020.04.008" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941470v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Motto-Ros" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Duponchel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202010334" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491281v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Gehanno" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Andujar" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Pairon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Paris" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2020.04.018" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040856v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Casta" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Sentilhes" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brochard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Dewitte" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2020.09.001" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964163v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fantoni-Quinton" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Bonneterre" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Esquirol" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gonzalez" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Verdun-Esquer" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2020.05.006" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536388v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929977v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gehanno" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Andujar" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C Pairon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Paris" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2020-106707" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536520v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484762v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Achard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Spinosi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41370-019-0166-x" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011154v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad El Zoghbi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Salameh" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle St&#252;cker" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean C Pairon" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajim.22765" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621495v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Catinon" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cavalin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chemarin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rio" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pecquet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062816v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Herin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Bensefa-Colas" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baldi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bloch" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2018.03.503" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062804v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fran&#231;ois" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2018.03.441" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996538v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maugard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bosson Rieutort" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ozenfant" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2018.05.074" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062823v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Gain" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Pairon" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2018.03.506" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062820v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pelascini" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Coll" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2018.03.475" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062824v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Ursi" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Nisse" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Lepage" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Brunel" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2018.03.510" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011078v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chamoux" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Lambert" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Vilmant" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lanhers" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Agius" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0198719" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062806v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Lemaitre" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Vercherin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dutheil" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Maitre" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2018.03.311" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062822v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2018.03.504" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062817v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2018.03.422" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062827v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Vongmany" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Larabi" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vanrullen" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2018.03.508" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062826v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Clin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2018.03.509" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02184087v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Roux" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36141/svdld.v35i4.7058" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028372v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lambert" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0198719&#10217;" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744250v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stocks" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mcnamee" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Faye" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pontin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjd.15261" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904709v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Richard" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Herv&#233;" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marques" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2017.01.001" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927018v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Moncayo" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Trichard" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Pinel" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/modpathol.2017.152" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011188v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Pairon" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lungcan.2017.08.007" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8S7JCVB7-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903054v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique J. Bicout" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Persoons" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Barbeau" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annweh/wxx017" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011247v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Barbier" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904513v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lutier" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Marques" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2016.02.035" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471477v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Delaunay" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Godard" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Le Barbier" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Gilg Soit Ilg" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Aubert" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12942-016-0063-7" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904723v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Moins" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Persoons" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barbeau" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Balducci" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2016.05.005" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03434906v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vincent" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011240v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Reis" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Benbrick" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.S. Spencer" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2016.09.012" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016779v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Stocks" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Mcnamee" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H van Der Molen" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Urban" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2014-102534" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02186408v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Andre Rosental" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Olivier" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2014.10.121" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01230484v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hennie van Der Westhuizen" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/occmed/kqv152" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016782v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea La&#353;tovkov&#225;" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlina Klus&#225;&#269;kov&#225;" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zdenka Fenclov&#225;" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Pelclova" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2486/indhealth.2014-0094" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016793v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Vianey" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Garali Askri" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pavillet" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R de Gaudemaris" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903083v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00420-015-1042-1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016796v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A La&#353;tovkov&#225;" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Nakl&#225;dalov&#225;" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Fenclov&#225;" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Gad'Ourek" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21101/cejph.a4185" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01073863v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Delzor" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Couratier" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Boum&#233;di&#232;ne" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Nicol" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Druet-Cabanac" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2014-005528" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016885v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Esquirol" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Nisse" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Garnier" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00844815v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ameille" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Hamelin" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2012-101048" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02975772v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Faisandier" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis de Gaudemaris" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bicout" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2011.02.010" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00715616v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ehlinger" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Balducci" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Caroly" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jolivet" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnurstu.2010.09.006" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0VH4W5V7-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01303002v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Jolivet" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Sobaszek" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2010.03.079" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02975771v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bicout" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bernardet" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Piollat" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oem.2008.044610" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9A888EBE169D29878663080747CEC4C22DA9FB4E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653716v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Larabi" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Tubert-Bitter" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Bicout D de Gaudemaris" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801097v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00508967v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>