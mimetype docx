--- v0 (2026-03-19)
+++ v1 (2026-04-13)
@@ -406,248 +406,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04293890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">État de la diversité méthodologique des recherches en pédagogie universitaire francophone : Pour une pédagogie universitaire expérimentale ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La formation enseignante au prisme des politiques éducatives locales : Le cas d’un projet de recherche-formation-terrain dans l’académie d’Aix-Marseille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Redondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Artaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Bernad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonniol</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Steve Bissonnette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/spir.069.0011⟩</w:t>
+              <w:t xml:space="preserve">Revue française de pédagogie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 215, pp.123-140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rfp.11888⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03539807v1</w:t>
+                <w:t xml:space="preserve">hal-03886683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La formation enseignante au prisme des politiques éducatives locales : Le cas d’un projet de recherche-formation-terrain dans l’académie d’Aix-Marseille</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">État de la diversité méthodologique des recherches en pédagogie universitaire francophone : Pour une pédagogie universitaire expérimentale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bonniol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Redondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Bernad</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Bonniol</w:t>
+                <w:t xml:space="preserve">Steve Bissonnette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de pédagogie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 215, pp.123-140. </w:t>
+              <w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/rfp.11888⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/spir.069.0011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03886683v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03539807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parcours et compétences</w:t>
               </w:r>
@@ -1559,77 +1559,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collaborative research as an institution that incorporates research systems Case study of a mathematical problem-solving project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Artaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Redondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Bernad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonniol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1670,338 +1670,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03188904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un dispositif de « recherche-formation-terrain » comme dispositif institutionnel visant la professionnalisation des enseignants</w:t>
+                <w:t xml:space="preserve">Comment exploiter le test spécifique en résolution de problèmes mathématiques : quels leviers ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Redondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Artaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Bernad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonniol</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michèle Artaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VIIIe Colloque international en éducation du CRIFPE : Enjeux actuels et futurs de la formation et de la profession enseignante</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Séminaire du programme national de formation des cadres de l’Éducation nationale « Professionnalisation des acteurs » Les évaluations nationales de sixième au service de la réussite des élèves</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03213599v1</w:t>
+                <w:t xml:space="preserve">hal-03485522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accompagner et former des enseignants sur le terrain de leurs pratiques : L'exemple d'un dispositif de &amp;quot;recherche-formation-terrain&amp;quot; visant le développement professionnel des enseignants dans le cadre de leur formation continue</w:t>
+                <w:t xml:space="preserve">Rapport(s) au(s) savoir(s) et professionnalisation des enseignants au coeur d'un dispositif de &amp;quot;recherche-formation-terrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Redondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Artaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Bernad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonniol</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michèle Artaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IIe Congrès international de l'éducation sur la formation et la profession enseignante</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Brasilia, Brésil</w:t>
+              <w:t xml:space="preserve">IVe Colloque international IDÉKI Didactiques et métiers de l'humain : Intelligence collective, Rapport(s) au(x) Savoir(s) et Professionnalisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Pont-à-Mousson, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03463995v1</w:t>
+                <w:t xml:space="preserve">hal-03463998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une recherche visant un travail collaboratif et finalisée par une amélioration des apprentissages des élèves en situation de résolution de problèmes mathématiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karine Bernad</w:t>
+                <w:t xml:space="preserve">Enseigner les méthodes quantitatives à des étudiants de licence de sciences de l’éducation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bonniol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Redondo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Bonniol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TACD 2021 : IIe Congrès international de la théorie de l’action conjointe en didactique « Pour une reconstruction de la forme scolaire d’éducation »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Nancy, France</w:t>
+              <w:t xml:space="preserve">Journées d’étude « Compter, mesurer, calculer… raisonner ? Enseigner le quanti en sciences sociales dans le supérieur : Pratiques et défis »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03275278v1</w:t>
+                <w:t xml:space="preserve">hal-03252862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du primaire au secondaire en éducation prioritaire</w:t>
               </w:r>
@@ -2013,64 +2000,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Redondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonniol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Bernad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Artaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Inter-Congrès AREF 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2089,325 +2076,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03247168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment exploiter le test spécifique en résolution de problèmes mathématiques : quels leviers ?</w:t>
+                <w:t xml:space="preserve">Accompagner et former des enseignants sur le terrain de leurs pratiques : L'exemple d'un dispositif de &amp;quot;recherche-formation-terrain&amp;quot; visant le développement professionnel des enseignants dans le cadre de leur formation continue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Redondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bonniol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Bernad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Artaud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Bonniol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du programme national de formation des cadres de l’Éducation nationale « Professionnalisation des acteurs » Les évaluations nationales de sixième au service de la réussite des élèves</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">IIe Congrès international de l'éducation sur la formation et la profession enseignante</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Brasilia, Brésil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03485522v1</w:t>
+                <w:t xml:space="preserve">hal-03463995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport(s) au(s) savoir(s) et professionnalisation des enseignants au coeur d'un dispositif de &amp;quot;recherche-formation-terrain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une recherche visant un travail collaboratif et finalisée par une amélioration des apprentissages des élèves en situation de résolution de problèmes mathématiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Bernad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Redondo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karine Bernad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonniol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IVe Colloque international IDÉKI Didactiques et métiers de l'humain : Intelligence collective, Rapport(s) au(x) Savoir(s) et Professionnalisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Pont-à-Mousson, France</w:t>
+              <w:t xml:space="preserve">TACD 2021 : IIe Congrès international de la théorie de l’action conjointe en didactique « Pour une reconstruction de la forme scolaire d’éducation »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03463998v1</w:t>
+                <w:t xml:space="preserve">hal-03275278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enseigner les méthodes quantitatives à des étudiants de licence de sciences de l’éducation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un dispositif de « recherche-formation-terrain » comme dispositif institutionnel visant la professionnalisation des enseignants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Redondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonniol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cécile Redondo</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Bernad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Artaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’étude « Compter, mesurer, calculer… raisonner ? Enseigner le quanti en sciences sociales dans le supérieur : Pratiques et défis »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Nantes, France</w:t>
+              <w:t xml:space="preserve">VIIIe Colloque international en éducation du CRIFPE : Enjeux actuels et futurs de la formation et de la profession enseignante</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03252862v1</w:t>
+                <w:t xml:space="preserve">hal-03213599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dispositifs articulant recherche, formation et terrain comme nouvelles modalités de formation continue des enseignants</w:t>
               </w:r>
@@ -2419,64 +2419,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Redondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonniol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Artaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Bernad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VIIe Colloque international en éducation du CRIFPE "Enjeux actuels et futurs sur la formation et la profession enseignante"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2020, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3261,243 +3261,243 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restitution d'un projet SFERE-Pce/DAFIP vague 3 (2019-2021) Une recherche collaborative autour de la résolution de problèmes mathématiques (RPM) : Enseignants, chercheurs et élèves en réseau</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une recherche collaborative finalisée par une amélioration des apprentissages des élèves en situation de résolution de problèmes en mathématiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Bernad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Artaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Redondo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karine Bernad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonniol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique de SFERE-Provence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Marseille, France</w:t>
+              <w:t xml:space="preserve">21e École d’été de didactique des mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Île de Ré (Charente Maritime), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03356616v1</w:t>
+                <w:t xml:space="preserve">hal-03443203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une recherche collaborative finalisée par une amélioration des apprentissages des élèves en situation de résolution de problèmes en mathématiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Restitution d'un projet SFERE-Pce/DAFIP vague 3 (2019-2021) Une recherche collaborative autour de la résolution de problèmes mathématiques (RPM) : Enseignants, chercheurs et élèves en réseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Redondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Artaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Bernad</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cécile Redondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonniol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21e École d’été de didactique des mathématiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Île de Ré (Charente Maritime), France</w:t>
+              <w:t xml:space="preserve">Journée scientifique de SFERE-Provence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03443203v1</w:t>
+                <w:t xml:space="preserve">hal-03356616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3865,64 +3865,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport(s) au(x) savoirs et professionnalisation des enseignants au cœur d’un dispositif de « recherche-formation-terrain »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Redondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Artaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Bernad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonniol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4804,51 +4804,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417963v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Redondo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sembel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonniol" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.060.0067" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140326v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293890v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03539807v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Bissonnette" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.069.0011" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886683v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Artaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bernad" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.11888" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03126080v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02004934v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeline Ganne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01628601v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Marret" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pinazo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bonniol" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01628534v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Cantecor" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Savelli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Piccerelle" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas L&#233;vy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jcdsa.2013.33026" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01628351v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Eymard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Peyron-Bonjan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Perez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/sdm.13.115-124" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01628552v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hartmann" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628643v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bartolin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bouvenot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Sanchez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Delboy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278406v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074348v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03188904v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/9788366675841-018" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03213599v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463995v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03275278v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03247168v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485522v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03463998v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03252862v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02557657v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02458659v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02458662v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628658v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Prouvost-Keller" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Prestel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628649v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Bourene" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vinardi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01628578v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Quilio" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628646v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Delbano" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01628572v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Arnaud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634295v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03356616v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03443203v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02004982v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chambaretaud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chanel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Andre Gerard-Varet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ladocumentationfrancaise.fr/rapports-publics/994000434/index.shtml" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628655v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Baptiste" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jane Dupas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174709v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03471916v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01628382v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberte Marti-Mestres" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed A. Mostefa Side Larbi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1039/9781849734639-00265" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781849734639-00265" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5CFDDF23C7EA18EDF1B8034CF31BC52DD1A72D58/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628656v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Pes" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01628563v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02128485v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghigo Eric" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chabriere" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Drancourt" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628652v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bourgeois" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Levy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01628540v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417963v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Redondo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sembel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonniol" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.060.0067" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140326v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293890v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886683v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Artaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bernad" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.11888" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03539807v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Bissonnette" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.069.0011" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03126080v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02004934v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeline Ganne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01628601v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Marret" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pinazo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bonniol" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01628534v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Cantecor" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Savelli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Piccerelle" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas L&#233;vy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jcdsa.2013.33026" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01628351v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Eymard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Peyron-Bonjan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Perez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/sdm.13.115-124" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01628552v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hartmann" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628643v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bartolin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bouvenot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Sanchez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Delboy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278406v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074348v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03188904v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/9788366675841-018" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485522v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03463998v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03252862v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03247168v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463995v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03275278v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03213599v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02557657v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02458659v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02458662v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628658v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Prouvost-Keller" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Prestel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628649v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Bourene" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vinardi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01628578v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Quilio" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628646v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Delbano" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01628572v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Arnaud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634295v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03443203v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03356616v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02004982v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chambaretaud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chanel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Andre Gerard-Varet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ladocumentationfrancaise.fr/rapports-publics/994000434/index.shtml" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628655v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Baptiste" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jane Dupas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174709v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03471916v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01628382v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberte Marti-Mestres" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed A. Mostefa Side Larbi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1039/9781849734639-00265" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781849734639-00265" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5CFDDF23C7EA18EDF1B8034CF31BC52DD1A72D58/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628656v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Pes" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01628563v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02128485v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghigo Eric" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chabriere" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Drancourt" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628652v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bourgeois" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Levy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01628540v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>