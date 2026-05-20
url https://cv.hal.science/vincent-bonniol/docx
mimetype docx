--- v1 (2026-04-13)
+++ v2 (2026-05-20)
@@ -1968,51 +1968,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03252862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du primaire au secondaire en éducation prioritaire</w:t>
+                <w:t xml:space="preserve">Un dispositif de « recherche-formation-terrain » comme dispositif institutionnel visant la professionnalisation des enseignants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Redondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonniol</w:t>
@@ -2030,73 +2030,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Bernad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Artaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Inter-Congrès AREF 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Nancy, France</w:t>
+              <w:t xml:space="preserve">VIIIe Colloque international en éducation du CRIFPE : Enjeux actuels et futurs de la formation et de la profession enseignante</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03247168v1</w:t>
+                <w:t xml:space="preserve">hal-03213599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accompagner et former des enseignants sur le terrain de leurs pratiques : L'exemple d'un dispositif de &amp;quot;recherche-formation-terrain&amp;quot; visant le développement professionnel des enseignants dans le cadre de leur formation continue</w:t>
               </w:r>
@@ -2279,51 +2279,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03275278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un dispositif de « recherche-formation-terrain » comme dispositif institutionnel visant la professionnalisation des enseignants</w:t>
+                <w:t xml:space="preserve">Du primaire au secondaire en éducation prioritaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Redondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonniol</w:t>
@@ -2341,73 +2341,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Bernad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Artaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VIIIe Colloque international en éducation du CRIFPE : Enjeux actuels et futurs de la formation et de la profession enseignante</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Colloque Inter-Congrès AREF 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03213599v1</w:t>
+                <w:t xml:space="preserve">hal-03247168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dispositifs articulant recherche, formation et terrain comme nouvelles modalités de formation continue des enseignants</w:t>
               </w:r>
@@ -4804,51 +4804,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417963v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Redondo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sembel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonniol" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.060.0067" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140326v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293890v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886683v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Artaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bernad" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.11888" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03539807v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Bissonnette" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.069.0011" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03126080v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02004934v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeline Ganne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01628601v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Marret" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pinazo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bonniol" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01628534v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Cantecor" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Savelli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Piccerelle" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas L&#233;vy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jcdsa.2013.33026" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01628351v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Eymard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Peyron-Bonjan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Perez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/sdm.13.115-124" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01628552v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hartmann" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628643v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bartolin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bouvenot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Sanchez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Delboy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278406v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074348v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03188904v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/9788366675841-018" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485522v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03463998v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03252862v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03247168v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463995v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03275278v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03213599v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02557657v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02458659v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02458662v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628658v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Prouvost-Keller" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Prestel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628649v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Bourene" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vinardi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01628578v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Quilio" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628646v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Delbano" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01628572v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Arnaud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634295v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03443203v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03356616v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02004982v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chambaretaud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chanel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Andre Gerard-Varet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ladocumentationfrancaise.fr/rapports-publics/994000434/index.shtml" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628655v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Baptiste" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jane Dupas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174709v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03471916v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01628382v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberte Marti-Mestres" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed A. Mostefa Side Larbi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1039/9781849734639-00265" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781849734639-00265" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5CFDDF23C7EA18EDF1B8034CF31BC52DD1A72D58/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628656v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Pes" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01628563v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02128485v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghigo Eric" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chabriere" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Drancourt" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628652v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bourgeois" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Levy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01628540v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417963v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Redondo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sembel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonniol" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.060.0067" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140326v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293890v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886683v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Artaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bernad" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.11888" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03539807v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Bissonnette" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.069.0011" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03126080v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02004934v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeline Ganne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01628601v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Marret" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pinazo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bonniol" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01628534v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Cantecor" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Savelli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Piccerelle" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas L&#233;vy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jcdsa.2013.33026" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01628351v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Eymard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Peyron-Bonjan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Perez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/sdm.13.115-124" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01628552v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hartmann" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628643v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bartolin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bouvenot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Sanchez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Delboy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278406v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074348v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03188904v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/9788366675841-018" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485522v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03463998v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03252862v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03213599v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463995v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03275278v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03247168v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02557657v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02458659v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02458662v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628658v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Prouvost-Keller" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Prestel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628649v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Bourene" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vinardi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01628578v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Quilio" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628646v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Delbano" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01628572v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Arnaud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634295v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03443203v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03356616v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02004982v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chambaretaud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chanel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Andre Gerard-Varet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ladocumentationfrancaise.fr/rapports-publics/994000434/index.shtml" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628655v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Baptiste" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jane Dupas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174709v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03471916v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01628382v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberte Marti-Mestres" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed A. Mostefa Side Larbi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1039/9781849734639-00265" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781849734639-00265" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5CFDDF23C7EA18EDF1B8034CF31BC52DD1A72D58/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628656v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Pes" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01628563v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02128485v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghigo Eric" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chabriere" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Drancourt" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628652v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bourgeois" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Levy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01628540v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>