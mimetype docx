--- v0 (2026-03-21)
+++ v1 (2026-04-16)
@@ -100,974 +100,974 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A COMPARISON OF SEQUENTIAL EXTRACTION METHODS USED FOR BIOAVAILABILITY ASSESSMENT OF POTENTIAL TOXIC ELEMENT</w:t>
+                <w:t xml:space="preserve">Beyond taxonomy: A framework for biological trait analysis to assess the functional structure of benthic foraminiferal communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Martínez-Colón</w:t>
+                <w:t xml:space="preserve">Tamar Guy-Haim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Ross</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vincent M.P. Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Foraminiferal Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.61551/gsjfr.55.3.276⟩</w:t>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 213, pp.117699. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2025.117699⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05190172v1</w:t>
+                <w:t xml:space="preserve">hal-05152768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrasting natural and anthropic historical changes in two estuarine systems on the Brazilian coast: Benthic foraminiferal-based Paleo-Ecological Quality Status</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A COMPARISON OF SEQUENTIAL EXTRACTION METHODS USED FOR BIOAVAILABILITY ASSESSMENT OF POTENTIAL TOXIC ELEMENT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Martínez-Colón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Ross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Owens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Júlia Sambugaro</w:t>
+                <w:t xml:space="preserve">Gwendoline Duong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabela Santos Kropiwiec</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Renê Magalhães</w:t>
+                <w:t xml:space="preserve">Olugbenga Fajemila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Environmental Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2025.107306⟩</w:t>
+              <w:t xml:space="preserve">Journal of Foraminiferal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 55 (3), pp.276-295. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.61551/gsjfr.55.3.276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05152798v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05190172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative measurement of benthic foraminifera sediment reworking using a three-dimensional sensor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contrasting natural and anthropic historical changes in two estuarine systems on the Brazilian coast: Benthic foraminiferal-based Paleo-Ecological Quality Status</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Júlia Sambugaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabela Santos Kropiwiec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Gustavo Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Doutrelant</w:t>
+                <w:t xml:space="preserve">Joel Augusto S. Sarmiento</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alicia Romero-Ramirez</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Renê Magalhães</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Micropalaeontology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/jm-44-401-2025⟩</w:t>
+              <w:t xml:space="preserve">Marine Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 210, pp.107306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2025.107306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05391626v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05152798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using benthic foraminifera as bioindicators of environmental change in coastal lagoons</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantitative measurement of benthic foraminifera sediment reworking using a three-dimensional sensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Doutrelant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Romero-Ramirez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Ciutat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Belart</w:t>
+                <w:t xml:space="preserve">Vincent Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcos Souza Lima Figueiredo</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olivier Maire</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Environmental Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2025.107280⟩</w:t>
+              <w:t xml:space="preserve">Journal of Micropalaeontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 44 (2), pp.401-413. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/jm-44-401-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05152785v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05391626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond taxonomy: A framework for biological trait analysis to assess the functional structure of benthic foraminiferal communities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using benthic foraminifera as bioindicators of environmental change in coastal lagoons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Belart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Souza Lima Figueiredo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lazaro Laut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tamar Guy-Haim</w:t>
+                <w:t xml:space="preserve">Luiz Fontana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent M.P. Bouchet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Paula Tostes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 213, pp.117699. </w:t>
+              <w:t xml:space="preserve">Marine Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 210, pp.107280. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2025.117699⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2025.107280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05152768v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05152785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paleo-ecological quality status induced by natural and anthropogenic impacts in the last 2000 years: a multidisciplinary approach in the outer region of Sepetiba Bay (SE Brazil)</w:t>
+                <w:t xml:space="preserve">Foraminifera and geomicrobiology as indicators of the environmental recovery in a mangrove affected by oil spills in the Guanabara Bay (Brazil)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Murilo Barros Saibro</w:t>
+                <w:t xml:space="preserve">Luiz Francisco Fontana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Belart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Virgínia Alves Martins</w:t>
+                <w:t xml:space="preserve">Carla Bonetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rubens Figueira</w:t>
+                <w:t xml:space="preserve">Décio Semensatto Junior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Egberto Pereira</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Heitor Evangelista</w:t>
+                <w:t xml:space="preserve">Fabrizio Frontalini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Soils and Sediments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11368-024-03925-4⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 957, pp.177650. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.177650⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04813767v1</w:t>
+                <w:t xml:space="preserve">hal-04813772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foraminifera and geomicrobiology as indicators of the environmental recovery in a mangrove affected by oil spills in the Guanabara Bay (Brazil)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Paleo-ecological quality status induced by natural and anthropogenic impacts in the last 2000 years: a multidisciplinary approach in the outer region of Sepetiba Bay (SE Brazil)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murilo Barros Saibro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luiz Francisco Fontana</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Belart</w:t>
+                <w:t xml:space="preserve">Maria Virgínia Alves Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carla Bonetti</w:t>
+                <w:t xml:space="preserve">Rubens Figueira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Décio Semensatto Junior</w:t>
+                <w:t xml:space="preserve">Egberto Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrizio Frontalini</w:t>
+                <w:t xml:space="preserve">Heitor Evangelista</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 957, pp.177650. </w:t>
+              <w:t xml:space="preserve">Journal of Soils and Sediments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24 (11), pp.3722-3749. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.177650⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11368-024-03925-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04813772v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04813767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of benthic foraminiferal indices to infer the ecological quality status in the Sepetiba Bay (SE Brazil)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Virgínia Alves Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Hohenegger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent M.P. Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrício Leandro Damasceno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1125,295 +1125,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04813758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The invasive Asian benthic foraminifera Trochammina hadai Uchio, 1962: identification of a new local in Normandy (France) and a discussion on its putative introduction pathways</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Benthic Foraminifera as Proxies of Paleoenvironmental Changes in the Sant’Elia-Foxi Canyon (Gulf of Cagliari, Italy, Western Tyrrhenian Sea)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Cristallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Buosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Francescangeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Armynot Du Châtelet</w:t>
+                <w:t xml:space="preserve">Antonio Schirone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Invasions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 18 (1), pp.23-38. </w:t>
+              <w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (1), pp.30. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3391/ai.2023.18.1.103512⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/jmse12010030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04248088v1</w:t>
+                <w:t xml:space="preserve">hal-04364640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benthic Foraminifera as Proxies of Paleoenvironmental Changes in the Sant’Elia-Foxi Canyon (Gulf of Cagliari, Italy, Western Tyrrhenian Sea)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The invasive Asian benthic foraminifera Trochammina hadai Uchio, 1962: identification of a new local in Normandy (France) and a discussion on its putative introduction pathways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carla Cristallo</w:t>
+                <w:t xml:space="preserve">Jean-Charles Pavard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carla Buosi</w:t>
+                <w:t xml:space="preserve">Maria Holzmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabio Francescangeli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Bouchet</w:t>
+                <w:t xml:space="preserve">Mary Mcgann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Schirone</w:t>
+                <w:t xml:space="preserve">Eric Armynot Du Châtelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 12 (1), pp.30. </w:t>
+              <w:t xml:space="preserve">Aquatic Invasions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 18 (1), pp.23-38. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/jmse12010030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3391/ai.2023.18.1.103512⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04364640v1</w:t>
+                <w:t xml:space="preserve">hal-04248088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domestic Sewage Outfall Severely Altered Environmental Conditions, Foraminiferal Communities, and Ecological Quality Statuses in Front of the Nearshore Beach of Cigarras (SE Brazil)</w:t>
               </w:r>
@@ -1451,51 +1451,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Hohenegger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Antônio Pregnolato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 15 (3), pp.405. </w:t>
@@ -1559,77 +1559,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anat Ash-Mor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahuva Almogi-Labin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Seuront</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamar Guy-Haim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sedimentology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 70 (2), pp.598-601. </w:t>
@@ -1693,51 +1693,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent M. P. Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Zeppilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Frontalini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 15 (16), 2864 (5p.). </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1823,51 +1823,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akira Tsujimoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Richirt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Frontalini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Pollution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 324, </w:t>
@@ -2009,51 +2009,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preferential presence in harbours confirms the non-indigenous species status of Ammonia confertitesta (Foraminifera) in the English Channel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Pavard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent M P Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2061,51 +2061,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Richirt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apolyne Courleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Armynot Du Châtelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Invasions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 18 (3), pp.351 - 369. </w:t>
@@ -2156,90 +2156,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inferring the ecological quality status based on living benthic foraminiferal indices in transitional areas of the Guanabara bay (SE Brazil)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Márcia Nunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Virgínia Alves Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Frontalini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent M.P. Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Francescangeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Pollution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 320, pp.121003. </w:t>
@@ -2463,51 +2463,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Deldicq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Bauville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendoline Duong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 20 (23), pp.4875-4891. </w:t>
@@ -2545,51 +2545,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The great shift: The non-indigenous species Ammonia confertitesta (Foraminifera, Rhizaria) outcompetes indigenous Ammonia species in the Gironde estuary (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Pavard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Richirt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2679,51 +2679,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foraminifera and plastic pollution: Knowledge gaps and research opportunities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent M.P. Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Seuront</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2731,51 +2731,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akira Tsujimoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Richirt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Frontalini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Pollution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 324, pp.121365. </w:t>
@@ -2964,90 +2964,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unraveling Anthropocene Paleoenvironmental Conditions Combining Sediment and Foraminiferal Data: Proof-of-Concept in the Sepetiba Bay (SE, Brazil)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Layla Cristine Da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Virgínia Alves Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rubens Figueira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Frontalini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Egberto Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 10, </w:t>
@@ -3111,51 +3111,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Delaeter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Spilmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent M.P. Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Seuront</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3241,64 +3241,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Gofas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Raoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Pavard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BioInvasions Records</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 11 (2), pp.473-481. </w:t>
@@ -3362,51 +3362,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wellen F. L. Castelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Virginia Alves Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Martínez-Colón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Layla C. da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3464,1917 +3464,1917 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03664869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast and Reliable Identification of Ammonia Phylotypes T1, T2 and T6 Using a Stereomicroscope: Implication for Large-Scale Ecological Surveys and Monitoring Programs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Richirt</w:t>
+                <w:t xml:space="preserve">Effects of temperature on the behaviour and metabolism of an intertidal foraminifera and consequences for benthic ecosystem functioning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Deldicq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dewi Langlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Delaeter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Courcot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Bouchet</w:t>
+                <w:t xml:space="preserve">Gregory Beaugrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Seuront</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/w13243563⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-83311-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03876472v1</w:t>
+                <w:t xml:space="preserve">hal-03151782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indicative value of benthic foraminifera for biomonitoring: Assignment to ecological groups of sensitivity to total organic carbon of species from European intertidal areas and transitional waters</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fabio Francescangeli</w:t>
+                <w:t xml:space="preserve">Fast and Reliable Identification of Ammonia Phylotypes T1, T2 and T6 Using a Stereomicroscope: Implication for Large-Scale Ecological Surveys and Monitoring Programs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Pavard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Richirt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Courcot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Guy Sauriau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Geslin</w:t>
+                <w:t xml:space="preserve">Pascal Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Seuront</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2021.112071⟩</w:t>
+              <w:t xml:space="preserve">Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Special Issue Ecological Quality Status Assessment of Aquatic Ecosystems: New Methods and Perspectives for the Future, 13 (24), pp.3563. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/w13243563⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03149996v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03876472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benthic Foraminiferal Indices and Environmental Quality Assessment of Transitional Waters: A Review of Current Challenges and Future Research Perspectives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Indicative value of benthic foraminifera for biomonitoring: Assignment to ecological groups of sensitivity to total organic carbon of species from European intertidal areas and transitional waters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent M.P. Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Frontalini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Francescangeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Guy Sauriau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phoebe O’brien</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Emmanuelle Geslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/w13141898⟩</w:t>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 164, pp.112071. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2021.112071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04364677v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03149996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biogeographic distribution of three phylotypes (T1, T2 and T6) of Ammonia (foraminifera, Rhizaria) around Great Britain: new insights from combined molecular and morphological recognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Richirt</w:t>
+                <w:t xml:space="preserve">Benthic Foraminiferal Indices and Environmental Quality Assessment of Transitional Waters: A Review of Current Challenges and Future Research Perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phoebe O’brien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Schweizer</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Irina Polovodova Asteman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Micropalaeontology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/jm-40-61-2021⟩</w:t>
+              <w:t xml:space="preserve">Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (14), pp.1898. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/w13141898⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03663674v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04364677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution Patterns of Benthic Foraminifera in Fish Farming Areas (Corsica, France): Implications for the Implementation of Biotic Indices in Biomonitoring Studies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biogeographic distribution of three phylotypes (T1, T2 and T6) of Ammonia (foraminifera, Rhizaria) around Great Britain: new insights from combined molecular and morphological recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Richirt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Schweizer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Mouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Quinchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Dubois</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Melvin Béatrix</w:t>
+                <w:t xml:space="preserve">Salha A. Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/w13202821⟩</w:t>
+              <w:t xml:space="preserve">Journal of Micropalaeontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 40, pp.61-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/jm-40-61-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03600742v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03663674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relative abundances of benthic foraminifera in response to total organic carbon in sediments: Data from European intertidal areas and transitional waters</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Geslin</w:t>
+                <w:t xml:space="preserve">Distribution Patterns of Benthic Foraminifera in Fish Farming Areas (Corsica, France): Implications for the Implementation of Biotic Indices in Biomonitoring Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Barras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Pavard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Donnay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melvin Béatrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2021.106920⟩</w:t>
+              <w:t xml:space="preserve">Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (20), pp.2821. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/w13202821⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03154324v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03600742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the ecological quality status of the highly polluted Bagnoli area (Tyrrhenian Sea, Italy) using foraminiferal eDNA metabarcoding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cavaliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Barrenechea Angeles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Montresor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Brocani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 790, pp.147871. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.147871⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04364681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inter-specific and inter-individual trait variability matter in surface sediment reworking rates of intertidal benthic foraminifera</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Relative abundances of benthic foraminifera in response to total organic carbon in sediments: Data from European intertidal areas and transitional waters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent M.P. Bouchet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Frontalini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Francescangeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Guy Sauriau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Geslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 35, pp.106920. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2021.106920⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00227-021-03908-w⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04364679v1</w:t>
+                <w:t xml:space="preserve">hal-03154324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of temperature on the behaviour and metabolism of an intertidal foraminifera and consequences for benthic ecosystem functioning</w:t>
+                <w:t xml:space="preserve">Inter-specific and inter-individual trait variability matter in surface sediment reworking rates of intertidal benthic foraminifera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Deldicq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Seuront</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent M.P. Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (1), </w:t>
+              <w:t xml:space="preserve">Marine Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 168 (7), pp.101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-83311-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00227-021-03908-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03151782v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04364679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction of the palaeo-ecological quality status in an impacted estuary using benthic foraminifera: The Santos Estuary (São Paulo state, SE Brazil)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Strength May Lie in Numbers: Intertidal Foraminifera Non-Negligible Contribution to Surface Sediment Reworking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Seuront</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Environmental Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2020.105121⟩</w:t>
+              <w:t xml:space="preserve">Open Journal of Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (3), pp.131-140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4236/ojms.2020.103010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04364695v1</w:t>
+                <w:t xml:space="preserve">hal-03004748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motion behavior and metabolic response to microplastic leachates in the benthic foraminifera Haynesina germanica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dewi Langlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent M.P. Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Delaeter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Seuront</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 529, pp.151395. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jembe.2020.151395⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02604538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opportunities and challenges in incorporating benthic foraminifera in marine and coastal environmental biomonitoring of soft sediments: from science to regulation and practice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Yamashita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Semensatto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Sousa</w:t>
+                <w:t xml:space="preserve">A. Santarosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Iwai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sedimentary Environments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 5 (2), pp.257-265. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s43217-020-00011-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04395989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foraminiferal Ecology and Role in Nitrogen Benthic Cycle in the Hypoxic Southeastern Bering Sea</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hisami Suga</w:t>
+                <w:t xml:space="preserve">Reconstruction of the palaeo-ecological quality status in an impacted estuary using benthic foraminifera: The Santos Estuary (São Paulo state, SE Brazil)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Márcio S. dos S. de Jesus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Frontalini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent M.P. Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cintia Yamashita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliê Sartoretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2020.582818⟩</w:t>
+              <w:t xml:space="preserve">Marine Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 162, pp.105121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2020.105121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02987628v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04364695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benthic foraminifera to assess ecological quality statuses: The case of salmon fish farming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent M.P. Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Deldicq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Baux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Indicators</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 117, pp.106607. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ecolind.2020.106607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03004844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strength May Lie in Numbers: Intertidal Foraminifera Non-Negligible Contribution to Surface Sediment Reworking</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Foraminiferal Ecology and Role in Nitrogen Benthic Cycle in the Hypoxic Southeastern Bering Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dewi Langlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent M P Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Riso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohei Matsui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hisami Suga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Journal of Marine Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (3), pp.131-140. </w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7, </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4236/ojms.2020.103010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2020.582818⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03004748v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02987628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">History of the introduction of a species resembling the benthic foraminifera Nonionella stella in the Oslofjord (Norway): morphological, molecular and paleo-ecological evidences</w:t>
               </w:r>
@@ -5386,64 +5386,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Deldicq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Alve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Schweizer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Polovodova Asteman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Hess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5654,51 +5654,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romana Melis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Celio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent M.P. Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriella Varagona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5788,51 +5788,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Alve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Hess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent M.P. Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Dolven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5886,378 +5886,378 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04364715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benthic foraminifera in transitional environments in the English Channel and the southern North Sea: A proxy for regional-scale environmental and paleo-environmental characterisations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Benthic foraminifera to assess Ecological Quality Statuses in Italian transitional waters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent M.P. Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Armynot Du Châtelet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">F. Frontalini</w:t>
+                <w:t xml:space="preserve">Eric Goberville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Frontalini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Environmental Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2018.02.021⟩</w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 84, pp.130-139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2017.07.055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04301620v1</w:t>
+                <w:t xml:space="preserve">hal-03836174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can benthic foraminifera serve as proxies for changes in benthic macrofaunal community structure? Implications for the definition of reference conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent M.P. Bouchet</w:t>
+                <w:t xml:space="preserve">Benthic foraminifera in transitional environments in the English Channel and the southern North Sea: A proxy for regional-scale environmental and paleo-environmental characterisations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Armynot Du Châtelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Francescangeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.M.P. Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Telford</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Alve</w:t>
+                <w:t xml:space="preserve">F. Frontalini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Environmental Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 137, pp.24-36. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2018.02.023⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 137, pp.37-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2018.02.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04364736v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04301620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benthic foraminifera to assess Ecological Quality Statuses in Italian transitional waters</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Can benthic foraminifera serve as proxies for changes in benthic macrofaunal community structure? Implications for the definition of reference conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent M.P. Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Telford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brage Rygg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Goberville</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabrizio Frontalini</w:t>
+                <w:t xml:space="preserve">Eivind Oug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Alve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 84, pp.130-139. </w:t>
+              <w:t xml:space="preserve">Marine Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 137, pp.24-36. </w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2017.07.055⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2018.02.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03836174v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04364736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regional and latitudinal patterns of soft-bottom macrobenthic invertebrates along French coasts: Results from the RESOMAR database</w:t>
               </w:r>
@@ -6377,51 +6377,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does elevation matter? Living foraminiferal distribution in a hyper tidal salt marsh (Canche Estuary, Northern France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Francescangeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent M. P. Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6507,51 +6507,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">THE DEVIL LIES IN DETAILS: NEW INSIGHTS INTO THE BEHAVIOURAL ECOLOGY OF INTERTIDAL FORAMINIFERA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Seuront</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bouchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Foraminiferal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 45 (4), pp.390-401. </w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6585,90 +6585,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erratum to ‘Benthic foraminifera provide a promising tool for ecological quality assessment of marine waters’ [Ecol. Indic. 23 (2012) 66–75]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent M.P. Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Alve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brage Rygg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Telford</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Indicators</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 26, pp.183. </w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6728,51 +6728,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Schönfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Alve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Geslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frans Jorissen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6848,90 +6848,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benthic foraminifera provide a promising tool for ecological quality assessment of marine waters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent M.P. Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Alve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brage Rygg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Telford</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Indicators</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 23, pp.66-75. </w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6977,64 +6977,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the mode of macrofauna-mediated bioturbation on the vertical distribution of living benthic foraminifera : first insight from axial tomodensitometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent M.P. Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Guy Sauriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Debenay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7111,64 +7111,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of oyster culture practices and environmental conditions on the ecological status of intertidal mudflats in the Pertuis Charentais (SW France): A multi-index approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent M.P. Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Guy Sauriau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 56 (11), pp.1898 - 1912. </w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7196,261 +7196,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01855367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of short-term environmental disturbances on living benthic foraminifera during the Pacific oyster summer mortality in the Marennes-Oléron Bay (France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">First report of &amp;lt;I&amp;gt;Quinqueloculina carinatastriata&amp;lt;/I&amp;gt; (Wiesner, 1923) (Foraminifera) along the French Atlantic coast (Marennes-Oléron Bay and Ile de Ré)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent M.P. Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Debenay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Guy Sauriau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Soletchnik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Environmental Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2007.02.007⟩</w:t>
+              <w:t xml:space="preserve">Journal of Foraminiferal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 37 (3), pp.204-212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2113/gsjfr.37.3.204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00501912v1</w:t>
+                <w:t xml:space="preserve">hal-01855242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First report of &amp;lt;I&amp;gt;Quinqueloculina carinatastriata&amp;lt;/I&amp;gt; (Wiesner, 1923) (Foraminifera) along the French Atlantic coast (Marennes-Oléron Bay and Ile de Ré)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Effects of short-term environmental disturbances on living benthic foraminifera during the Pacific oyster summer mortality in the Marennes-Oléron Bay (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent M.P. Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Debenay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Guy Sauriau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Radford-Knoery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Soletchnik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Foraminiferal Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 37 (3), pp.204-212. </w:t>
+              <w:t xml:space="preserve">Marine Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 64 (3), pp.358. </w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2113/gsjfr.37.3.204⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2007.02.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01855242v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00501912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7468,90 +7468,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing Coastal Management: Leveraging Benthic Foraminifera for Sediment Quality Monitoring in Boulogne-sur-Mer Harbor, France - A 11 years Longitudinal Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Armynot Du Châtelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trentesaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent M.P. Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Francescangeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tribovillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7593,90 +7593,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal changes in intertidal benthic foraminifera: a seasonal survey from the English Channel (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Francescangeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent M.P. Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonne Milker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Frontalini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7744,51 +7744,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavard Jean-Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richirt Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent M.P. Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holzmann Maria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7837,277 +7837,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04537923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multiproxy approach to characterize natural and humanperturbed coastal areas: insights from biomarkers and benthic foraminifera</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Benthic foraminifera and historical pictures as tools to monitor the recent landscape evolution of estuarine areas: a case study from the Canche Estuary (eastern English Channel, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Francescangeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melesio Quijada</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabio Francescangeli</w:t>
+                <w:t xml:space="preserve">Mélanie Portela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Armynot Du Chatelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Billon Gabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabrizio Frontalini</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thorbjorn Joest Andersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RST 2018</w:t>
+              <w:t xml:space="preserve">rst 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01904780v1</w:t>
+                <w:t xml:space="preserve">hal-01904790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benthic foraminifera and historical pictures as tools to monitor the recent landscape evolution of estuarine areas: a case study from the Canche Estuary (eastern English Channel, France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">A multiproxy approach to characterize natural and humanperturbed coastal areas: insights from biomarkers and benthic foraminifera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melesio Quijada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Francescangeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Armynot Du Chatelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Billon Gabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thorbjorn Joest Andersen</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Frontalini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">rst 2018</w:t>
+              <w:t xml:space="preserve">RST 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01904790v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01904780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8151,77 +8151,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frans Jorissen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie P.A. Fouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Armynot Du Châtelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Barras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent M.P. Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Zenodo, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -8336,51 +8336,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Auby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN); Ifremer; EPOC. 2021, 17 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -8434,51 +8434,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique et réponse fonctionnelle des foraminifères et de la macrofaune benthique en zone ostreicole dans les pertuis charentais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent M.P. Bouchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Planète et Univers [physics]. Université d'Angers, 2007. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -8537,51 +8537,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity in Benthic Foraminifera: From pattern to function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent M.P. Bouchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biodiversity and Ecology. Université de Lille, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8768,51 +8768,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190172v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mart&#237;nez-Col&#243;n" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ross" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Owens" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Duong" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olugbenga Fajemila" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61551/gsjfr.55.3.276" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05152798v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#250;lia Sambugaro" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabela Santos Kropiwiec" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Gustavo Pereira" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Augusto S. Sarmiento" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#234; Magalh&#227;es" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2025.107306" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391626v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Doutrelant" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Romero-Ramirez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ciutat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouchet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maire" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/jm-44-401-2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05152785v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Belart" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Souza Lima Figueiredo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lazaro Laut" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Fontana" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Tostes" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2025.107280" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05152768v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamar Guy-Haim" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent M.P. Bouchet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2025.117699" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813767v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murilo Barros Saibro" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Virg&#237;nia Alves Martins" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rubens Figueira" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egberto Pereira" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heitor Evangelista" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-024-03925-4" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813772v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Francisco Fontana" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Bonetti" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;cio Semensatto Junior" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Frontalini" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.177650" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813758v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Hohenegger" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabr&#237;cio Leandro Damasceno" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Guilherme Costa Santos" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2024.143435" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04248088v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Pavard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Holzmann" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Mcgann" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Armynot Du Ch&#226;telet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3391/ai.2023.18.1.103512" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364640v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Cristallo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Buosi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Francescangeli" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Schirone" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse12010030" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364653v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Saraiva Filippos" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W&#226;nia Duleba" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Ant&#244;nio Pregnolato" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w15030405" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364659v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anat Ash-Mor" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahuva Almogi-Labin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Seuront" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.13065" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204151v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent M. P. Bouchet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Zeppilli" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w15162864" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884043v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent M P Bouchet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Tsujimoto" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Richirt" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2023.121365" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061694v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Deldicq" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mermillod-Blondin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2023.0193" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884005v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolyne Courleux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3391/ai.2023.18.3.106635" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364656v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rcia Nunes" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2023.121003" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03959836v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mass&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Viard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzie Humbert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvire Antajan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Auby" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d15020161" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330951v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dewi Langlet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Bauville" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-20-4875-2023" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364649v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Blanchet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie P.A. Fouet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2023.108378" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061703v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03876467v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo I Zardi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Uguen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Delaeter" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.157187" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364668v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layla Cristine Da Silva" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2022.852439" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860626v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Spilmont" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.154091" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03947346v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dauvin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Gofas" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Raoux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3391/bir.2022.11.2.20" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03664869v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wellen F. L. Castelo" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Virginia Alves Martins" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layla C. da Silva" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celma Menezes" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2022.103741" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03876472v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Courcot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bouchet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13243563" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03149996v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Guy Sauriau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Geslin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2021.112071" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364677v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phoebe O&#8217;brien" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Polovodova Asteman" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13141898" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03663674v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Schweizer" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Mouret" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Quinchard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salha A. Saad" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/jm-40-61-2021" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600742v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dubois" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barras" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Donnay" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melvin B&#233;atrix" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13202821" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154324v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.106920" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364681v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cavaliere" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Barrenechea Angeles" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Montresor" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bucci" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brocani" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.147871" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364679v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-021-03908-w" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151782v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Beaugrand" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-83311-z" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364695v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rcio S. dos S. de Jesus" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cintia Yamashita" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juli&#234; Sartoretto" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2020.105121" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02604538v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2020.151395" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395989v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sousa" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Yamashita" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Semensatto" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Santarosa" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Iwai" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43217-020-00011-w" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987628v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Riso" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohei Matsui" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisami Suga" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.582818" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004844v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Baux" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pezy" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2020.106607" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004748v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ojms.2020.103010" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927375v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Alve" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Hess" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3391/ai.2019.14.2.03" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364707v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Ciacci" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Grimmelpont" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Corsi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Bergami" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Curzi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-56037-2" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364712v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romana Melis" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Celio" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Varagona" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Bazzaro" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12681/mms.16154" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364715v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Dolven" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brage Rygg" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2018.08.037" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301620v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Armynot Du Ch&#226;telet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Francescangeli" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.M.P. Bouchet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Frontalini" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2018.02.021" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364736v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Telford" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eivind Oug" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2018.02.023" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836174v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Goberville" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2017.07.055" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01510350v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis K. Gallon" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lavesque" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Grall" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Labrune" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gr&#233;mare" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2017.03.011" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572021v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trentesaux" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Armynot Du Chatelet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2017.06.023" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364765v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gsjfr.45.4.390" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364751v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2012.10.002" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976556v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Sch&#246;nfeld" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans Jorissen" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Korsun" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2012.06.001" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1DB6FTNV-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364755v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2012.03.011" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z65J5ZB3-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00365237v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Debenay" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Schmidt" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2008.12.012" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855367v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2008.07.010" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00501912v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Radford-Knoery" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Soletchnik" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2007.02.007" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855242v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gsjfr.37.3.204" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592049v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trentesaux" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tribovillard" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04541405v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Milker" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Richard" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537923v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavard Jean-Charles" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richirt Julien" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holzmann Maria" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mcgann Mary" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904780v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melesio Quijada" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billon Gabriel" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904790v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Portela" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorbjorn Joest Andersen" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04871327v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14197874" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04166402v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bernard" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00345844v2" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04365494v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05152768v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamar Guy-Haim" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent M.P. Bouchet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2025.117699" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190172v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mart&#237;nez-Col&#243;n" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ross" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Owens" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Duong" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olugbenga Fajemila" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61551/gsjfr.55.3.276" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05152798v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#250;lia Sambugaro" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabela Santos Kropiwiec" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Gustavo Pereira" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Augusto S. Sarmiento" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#234; Magalh&#227;es" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2025.107306" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391626v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Doutrelant" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Romero-Ramirez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ciutat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouchet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maire" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/jm-44-401-2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05152785v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Belart" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Souza Lima Figueiredo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lazaro Laut" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Fontana" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Tostes" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2025.107280" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813772v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Francisco Fontana" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Bonetti" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;cio Semensatto Junior" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Frontalini" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.177650" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813767v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murilo Barros Saibro" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Virg&#237;nia Alves Martins" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rubens Figueira" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egberto Pereira" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heitor Evangelista" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-024-03925-4" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813758v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Hohenegger" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabr&#237;cio Leandro Damasceno" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Guilherme Costa Santos" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2024.143435" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364640v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Cristallo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Buosi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Francescangeli" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Schirone" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse12010030" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04248088v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Pavard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Holzmann" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Mcgann" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Armynot Du Ch&#226;telet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3391/ai.2023.18.1.103512" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364653v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Saraiva Filippos" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W&#226;nia Duleba" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Ant&#244;nio Pregnolato" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w15030405" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364659v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anat Ash-Mor" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahuva Almogi-Labin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Seuront" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.13065" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204151v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent M. P. Bouchet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Zeppilli" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w15162864" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884043v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent M P Bouchet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Tsujimoto" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Richirt" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2023.121365" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061694v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Deldicq" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mermillod-Blondin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2023.0193" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884005v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolyne Courleux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3391/ai.2023.18.3.106635" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364656v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rcia Nunes" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2023.121003" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03959836v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mass&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Viard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzie Humbert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvire Antajan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Auby" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d15020161" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330951v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dewi Langlet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Bauville" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-20-4875-2023" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364649v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Blanchet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie P.A. Fouet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2023.108378" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061703v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03876467v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo I Zardi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Uguen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Delaeter" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.157187" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364668v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layla Cristine Da Silva" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2022.852439" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860626v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Spilmont" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.154091" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03947346v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dauvin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Gofas" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Raoux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3391/bir.2022.11.2.20" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03664869v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wellen F. L. Castelo" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Virginia Alves Martins" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layla C. da Silva" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celma Menezes" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2022.103741" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151782v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Beaugrand" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-83311-z" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03876472v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Courcot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bouchet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13243563" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03149996v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Guy Sauriau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Geslin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2021.112071" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364677v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phoebe O&#8217;brien" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Polovodova Asteman" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13141898" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03663674v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Schweizer" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Mouret" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Quinchard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salha A. Saad" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/jm-40-61-2021" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600742v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dubois" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barras" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Donnay" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melvin B&#233;atrix" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13202821" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364681v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cavaliere" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Barrenechea Angeles" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Montresor" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bucci" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brocani" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.147871" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154324v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.106920" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364679v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-021-03908-w" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004748v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ojms.2020.103010" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02604538v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2020.151395" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395989v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sousa" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Yamashita" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Semensatto" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Santarosa" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Iwai" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43217-020-00011-w" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364695v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rcio S. dos S. de Jesus" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cintia Yamashita" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juli&#234; Sartoretto" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2020.105121" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004844v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Baux" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pezy" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2020.106607" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987628v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Riso" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohei Matsui" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisami Suga" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.582818" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927375v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Alve" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Hess" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3391/ai.2019.14.2.03" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364707v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Ciacci" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Grimmelpont" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Corsi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Bergami" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Curzi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-56037-2" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364712v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romana Melis" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Celio" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Varagona" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Bazzaro" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12681/mms.16154" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364715v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Dolven" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brage Rygg" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2018.08.037" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836174v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Goberville" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2017.07.055" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301620v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Armynot Du Ch&#226;telet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Francescangeli" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.M.P. Bouchet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Frontalini" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2018.02.021" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364736v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Telford" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eivind Oug" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2018.02.023" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01510350v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis K. Gallon" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lavesque" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Grall" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Labrune" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gr&#233;mare" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2017.03.011" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572021v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trentesaux" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Armynot Du Chatelet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2017.06.023" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364765v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gsjfr.45.4.390" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364751v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2012.10.002" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976556v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Sch&#246;nfeld" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans Jorissen" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Korsun" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2012.06.001" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1DB6FTNV-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364755v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2012.03.011" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z65J5ZB3-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00365237v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Debenay" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Schmidt" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2008.12.012" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855367v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2008.07.010" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855242v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gsjfr.37.3.204" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00501912v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Radford-Knoery" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Soletchnik" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2007.02.007" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592049v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trentesaux" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tribovillard" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04541405v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Milker" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Richard" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537923v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavard Jean-Charles" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richirt Julien" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holzmann Maria" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mcgann Mary" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904790v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Portela" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billon Gabriel" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorbjorn Joest Andersen" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904780v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melesio Quijada" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04871327v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14197874" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04166402v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bernard" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00345844v2" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04365494v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>