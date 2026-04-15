--- v0 (2026-03-22)
+++ v1 (2026-04-15)
@@ -308,477 +308,477 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01378579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Gatherings in Wireless Sensor Networks Using Distributed Computation of Connected Dominating Sets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Scheduling in the Presence of Processor Networks: Complexity and Approximation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Giroudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude König</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Palaysi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">László Gönczy</w:t>
+                <w:t xml:space="preserve">Joanne Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors &amp; Transducers.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RAIRO - Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 46, pp.1-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/ro/2012005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00678819v1</w:t>
+                <w:t xml:space="preserve">lirmm-00697219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scheduling in the Presence of Processor Networks: Complexity and Approximation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rodolphe Giroudeau</w:t>
+                <w:t xml:space="preserve">Efficient Gatherings in Wireless Sensor Networks Using Distributed Computation of Connected Dominating Sets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Boudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude König</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Boudet</w:t>
+                <w:t xml:space="preserve">Jérôme Palaysi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joanne Cohen</w:t>
+                <w:t xml:space="preserve">Jérôme Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">László Gönczy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RAIRO - Operations Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Sensors &amp; Transducers.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 14 (2), pp.297-307</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00697219v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00678819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data replication optimisation in grid delivery network</w:t>
+                <w:t xml:space="preserve">Minimization of Download Time Variance in a Distributed VOD System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Elisabeth Baert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jean-Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Grid and Utility Computing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Scalable Computing : Practice and Experience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 10 (1), pp.75-86</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00303672v1</w:t>
+                <w:t xml:space="preserve">lirmm-00338810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimization of Download Time Variance in a Distributed VOD System</w:t>
+                <w:t xml:space="preserve">Data replication optimisation in grid delivery network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Elisabeth Baert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jean-Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scalable Computing : Practice and Experience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Grid and Utility Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 1 (4), pp.287-295. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJGUC.2009.027918⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00338810v1</w:t>
+                <w:t xml:space="preserve">lirmm-00303672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partitioning a square into rectangles: NP-completeness and approximation algorithms</w:t>
               </w:r>
@@ -866,243 +866,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00807407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A proposal for a heterogeneous cluster ScaLAPACK (dense linear solvers)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alignment and distribution is not (always) NP-hard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boudet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Petitet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rastello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Computers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 50 (10), pp.1052-1070</w:t>
+              <w:t xml:space="preserve">Journal of Parallel and Distributed Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 61, pp.501-519</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00808287v1</w:t>
+                <w:t xml:space="preserve">hal-00808289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alignment and distribution is not (always) NP-hard</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A proposal for a heterogeneous cluster ScaLAPACK (dense linear solvers)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Petitet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rastello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Parallel and Distributed Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 61, pp.501-519</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Computers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 50 (10), pp.1052-1070</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00808289v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00808287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matrix multiplication on heterogeneous platforms</w:t>
               </w:r>
@@ -1335,1574 +1335,1604 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02729433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (27)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (28)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distance-2 Collision-Free Broadcast Scheduling in Wireless Networks</w:t>
+                <w:t xml:space="preserve">Expérimentation du test PIKA dans les universités françaises en 2025 : un premier retour d'expérience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Pollet</w:t>
+                <w:t xml:space="preserve">Sébastien Hoarau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sondre Bolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Rosalie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FedCSIS: Federated Conference on Computer Science and Information Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Didapro 11 – DidaSTIC 11ème colloque francophone de didactique de l’informatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Grenoble Alpes, Mar 2026, Grenoble, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01660842v1</w:t>
+                <w:t xml:space="preserve">hal-05566043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Complexity of Wafer-to-Wafer Integration</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marin Bougeret</w:t>
+                <w:t xml:space="preserve">Distance-2 Collision-Free Broadcast Scheduling in Wireless Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Pollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Rodolphe Giroudeau</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude König</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIAC: International Conference on Algorithms and Complexity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-18173-8_15⟩</w:t>
+              <w:t xml:space="preserve">FedCSIS: Federated Conference on Computer Science and Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Prague, Czech Republic. pp.469-472, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15439/2017F140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01250989v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01660842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined Time Synchronization and Efficient Data Gathering for Wireless Sensor Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Mathieu</w:t>
+                <w:t xml:space="preserve">On the Complexity of Wafer-to-Wafer Integration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillerme Duvillié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marin Bougeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Palaysi</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trivikram Dokka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Giroudeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SENSORCOMM: Sensor Technologies and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CIAC: International Conference on Algorithms and Complexity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Paris, France. pp.208-220, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-18173-8_15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00832181v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01250989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximation algorithms for the wafer to wafer integration problem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rodolphe Giroudeau</w:t>
+                <w:t xml:space="preserve">Combined Time Synchronization and Efficient Data Gathering for Wireless Sensor Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Frits Spieksma</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Palaysi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WAOA 2012 - 10th Workshop on Approximation and Online Algorithms</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SENSORCOMM: Sensor Technologies and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Barcelone, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00805063v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00832181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed Search of Various Backbones in Wireless Sensor Networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Approximation algorithms for the wafer to wafer integration problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Giroudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Palaysi</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marin Bougeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trivikram Dokka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frits Spieksma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SENSORCOMM: Sensor Technologies and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WAOA 2012 - 10th Workshop on Approximation and Online Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Ljubljana, Slovenia. pp.286-297, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-38016-7_23⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00618231v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00805063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ADNL: Accurate Distributed Node Localization Algorithm in Wireless Sensor Networks</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Distributed Search of Various Backbones in Wireless Sensor Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laszlo Gonczy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Palaysi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Wireless 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Italy. pp.8</w:t>
+              <w:t xml:space="preserve">SENSORCOMM: Sensor Technologies and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Nice, France. pp.239-242</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00490959v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00618231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ADNL-Angle: Accurate Distributed Node Localization for Wireless Sensor Networks with Angle of Arrival Information</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">ADNL: Accurate Distributed Node Localization Algorithm in Wireless Sensor Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Champ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ADHOC-NOW 2010 - 9th International Conference on Ad Hoc Networks and Wireless</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Wireless 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Italy. pp.8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00490961v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00490959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guaranteed Download Time in a Distributed Video on Demand System</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Elisabeth Baert</w:t>
+                <w:t xml:space="preserve">ADNL-Angle: Accurate Distributed Node Localization for Wireless Sensor Networks with Angle of Arrival Information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Champ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boudet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Jean-Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CISIS: Complex, Intelligent and Software Intensive Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CISIS.2009.96⟩</w:t>
+              <w:t xml:space="preserve">ADHOC-NOW 2010 - 9th International Conference on Ad Hoc Networks and Wireless</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Edmonton, Canada. pp.177-190, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-14785-2_14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00347956v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00490961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Localized Broadcast Incremental Power Protocol and Lifetime in Wireless Ad Hoc and Sensor Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Champ</w:t>
+                <w:t xml:space="preserve">Guaranteed Download Time in a Distributed Video on Demand System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Elisabeth Baert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne-Elisabeth Baert</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Jean-Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WMNC 2009 - 2nd Joint Conference on Wireless and Mobile Networking Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-03841-9_26⟩</w:t>
+              <w:t xml:space="preserve">CISIS: Complex, Intelligent and Software Intensive Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Fukuoka, Japan. pp.421-426, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CISIS.2009.96⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01694523v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00347956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance Analysis of Data Replication in Grid Delivery Networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamic Localized Broadcast Incremental Power Protocol and Lifetime in Wireless Ad Hoc and Sensor Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Champ</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Boudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Elisabeth Baert</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Jean-Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CISIS: Complex, Intelligent and Software Intensive Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WMNC 2009 - 2nd Joint Conference on Wireless and Mobile Networking Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Gdansk, Poland. pp.286-296, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-03841-9_26⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00199915v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01694523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of Download Times in a Distributed VOD System</w:t>
+                <w:t xml:space="preserve">Performance Analysis of Data Replication in Grid Delivery Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Elisabeth Baert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jean-Marie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICPP'08: The International Conference on Parallel Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CISIS: Complex, Intelligent and Software Intensive Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Barcelona, Spain. pp.369-374</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00280469v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00199915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fondements théoriques pour la conception d'algorithmes efficaces de gestion de ressources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Beaumont</w:t>
+                <w:t xml:space="preserve">Optimization of Download Times in a Distributed VOD System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Elisabeth Baert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yves Robert</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Jean-Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Informatique répartie: architecture, parallélisme et systèmes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICPP'08: The International Conference on Parallel Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Portland, Oregon, United States. pp.173-180, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICPP-W.2008.27⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00807012v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00280469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-Step Algorithm for Mixed Data and Task Parallel Scheduling Without Data Replication</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fondements théoriques pour la conception d'algorithmes efficaces de gestion de ressources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Suter</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Dutot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPDPS'03: 17th International Parallel and Distributed Processing Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2003, Nice, France</w:t>
+              <w:t xml:space="preserve">Informatique répartie: architecture, parallélisme et systèmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Unknown</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00269808v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00807012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The iso-level scheduling heuristic for heterogeneous processors</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">One-Step Algorithm for Mixed Data and Task Parallel Scheduling Without Data Replication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yves Robert</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Desprez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Suter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PDP'2002, 10th Euromicro Workshop on Parallel, Distributed and Network-based Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Unknown</w:t>
+              <w:t xml:space="preserve">IPDPS'03: 17th International Parallel and Distributed Processing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2003, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00807412v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00269808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A realistic model and an efficient heuristic for scheduling with heterogeneous processors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2931,648 +2961,626 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HCW'2002, the 11th Heterogeneous Computing Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Unknown</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00807411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de pipelines hétérogènes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Desprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ramet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Roman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRID'2002</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00346586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogeneous Matrix-Matrix Multiplication, or Partitioning a Square into Rectangles: NP-Completeness and Approximation Algorithms</w:t>
+                <w:t xml:space="preserve">The iso-level scheduling heuristic for heterogeneous processors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boudet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Rastello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroMicro Workshop on Parallel and Distributed Computing (EuroMicro\'2001)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">PDP'2002, 10th Euromicro Workshop on Parallel, Distributed and Network-based Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Unknown</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00789461v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00807412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scheduling heuristics for heterogeneous processors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Heterogeneous Matrix-Matrix Multiplication, or Partitioning a Square into Rectangles: NP-Completeness and Approximation Algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Rastello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2001 International Conference on Parallel and Distributed Processing Techniques and Applications (PDPTA'2001)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EuroMicro Workshop on Parallel and Distributed Computing (EuroMicro\'2001)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Unknown, pp.298―305, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EMPDP.2001.905056⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00808290v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00789461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogeneity Considered Harmful to Algorithm Designers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Scheduling heuristics for heterogeneous processors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boudet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Rastello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cluster'2000</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, Unknown, pp.403―404</w:t>
+              <w:t xml:space="preserve">2001 International Conference on Parallel and Distributed Processing Techniques and Applications (PDPTA'2001)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Unknown, pp.2109-2115</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00789464v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00808290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Load balancing strategies for dense linear algebra kernels on heterogeneous two-dimensional grids</w:t>
+                <w:t xml:space="preserve">Dense Linear Algebra Kernels on Heterogeneous Platforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rastello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Parallel and Distributed Processing Symposium (IPDPS'2000)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Parallel Matrix Algorithms and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, Unknown</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00856649v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00789463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matrix-matrix multiplication on heterogeneous platforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3604,627 +3612,744 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2000 International Conference on Parallel Processing (ICPP'2000)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, Toronto, Canada. pp.289-298, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICPP.2000.876144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00856648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dense Linear Algebra Kernels on Heterogeneous Platforms</w:t>
+                <w:t xml:space="preserve">Load balancing strategies for dense linear algebra kernels on heterogeneous two-dimensional grids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boudet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rastello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parallel Matrix Algorithms and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14th International Parallel and Distributed Processing Symposium (IPDPS'2000)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, Cancun, Mexico. pp.783-792, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IPDPS.2000.846065⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00789463v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00856649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PVM implementation of heterogeneous ScaLAPACK dense linear solvers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Heterogeneity Considered Harmful to Algorithm Designers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rastello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recent Advances in Parallel Virtual Machine and Message Passing Interface</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cluster'2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, Unknown, pp.403―404</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00856660v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00789464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data allocation strategies for dense linear algebra kernels on heterogeneous two-dimensional grid</w:t>
+                <w:t xml:space="preserve">Algorithmic issues for (distributed) heterogeneous computing platforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boudet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Petitet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rastello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Parallel and Distributed Computing and Systems (PDCS'99)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, Unknown, pp.561-569</w:t>
+              <w:t xml:space="preserve">Cluster Computing Technologies, Environments, and Applications (CC-TEA'99)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, Unknown, pp.709-712</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00856661v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00856663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algorithmic issues for (distributed) heterogeneous computing platforms</w:t>
+                <w:t xml:space="preserve">Data allocation strategies for dense linear algebra kernels on heterogeneous two-dimensional grid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Petitet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rastello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cluster Computing Technologies, Environments, and Applications (CC-TEA'99)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, Unknown, pp.709-712</w:t>
+              <w:t xml:space="preserve">International Conference on Parallel and Distributed Computing and Systems (PDCS'99)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, Unknown, pp.561-569</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00856663v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00856661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A proposal for a heterogeneous cluster ScaLAPACK (dense linear solvers)</w:t>
+                <w:t xml:space="preserve">PVM implementation of heterogeneous ScaLAPACK dense linear solvers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rastello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Parallel and Distributed Processing Techniques and Applications (PDPTA'99)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Recent Advances in Parallel Virtual Machine and Message Passing Interface</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, Unknown, pp.333-340, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/3-540-48158-3_41⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00856662v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00856660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A proposal for a heterogeneous cluster ScaLAPACK (dense linear solvers)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Boudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Rastello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Parallel and Distributed Processing Techniques and Applications (PDPTA'99)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, Unknown, pp.1285-1291</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00856662v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alignment and distribution is NOT (always) NP-hard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4243,70 +4368,70 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICPADS'98, Taiwan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 1998, Taiwan, China. pp.648-657, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICPADS.1998.741148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00856851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4316,91 +4441,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Static Data Allocation and Load Balancing Techniques for Heterogeneous Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rastello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4419,51 +4544,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Yuen, C. K. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Review of Scalable Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4, World Scientific Publishing, pp.1-37, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00789468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4473,51 +4598,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the complexity of Wafer-to-Wafer Integration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillerme Duvillié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4569,608 +4694,608 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Giroudeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] LIRMM. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01110027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining Energy-Saving and Reliability in Wireless Sensor Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laszlo Gonczy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Palaysi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">RR-10034, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00549866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combinatorial Designs and Availability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Jean-Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Jean-Marie</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Xavier Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Elisabeth Baert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-7119, LIRMM; INRIA. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00441624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complexity Results for Scheduling Problem with non Trivial Topology of Processors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] 06050, LIRMM. 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00106286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Heterogeneous Task Scheduling to Heterogeneous Mixed Data and Task Parallel Scheduling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Suter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Desprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-4995, LIP RR-2003-52, INRIA, LIP. 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00071583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">One-Step Algorithm for Mixed Data and Task Parallel Scheduling Without Data Replication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Desprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Suter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-4591, LIP RR-2002-34, INRIA, LIP. 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00071994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterogeneity Considered Harmful to Algorithm Designers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rastello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5182,73 +5307,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] 2000-24, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00856642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterogeneous Matrix-Matrix Multiplication or Partitioning a Square into Rectangles: NP-Completeness and Approximation Algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5287,65 +5412,65 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] 2000-10, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00856643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId103"/>
+      <w:footerReference w:type="default" r:id="rId108"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5413,51 +5538,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9292240D"/>
+    <w:nsid w:val="A7DF812B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5644,51 +5769,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-boudet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/242496334" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01378579v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Bougeret" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boudet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trivikram Dokka" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillerme Duvilli&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Giroudeau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disopt.2016.07.001" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00678819v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Durand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Palaysi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mathieu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#225;szl&#243; G&#246;nczy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00697219v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude K&#246;nig" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Cohen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro/2012005" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00303672v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Elisabeth Baert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jean-Marie" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJGUC.2009.027918" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00338810v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Roche" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00807407v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beaumont" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rastello" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Robert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00808287v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Petitet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00808289v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00808288v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/71.963416" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02730257v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02729433v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01660842v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Pollet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15439/2017F140" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01250989v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18173-8_15" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00832181v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805063v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frits Spieksma" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38016-7_23" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00618231v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laszlo Gonczy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00490959v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Champ" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00490961v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14785-2_14" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00347956v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISIS.2009.96" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01694523v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03841-9_26" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00199915v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00280469v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPP-W.2008.27" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00807012v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Dutot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Legrand" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269808v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Desprez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Suter" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00807412v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00807411v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00346586v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ramet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roman" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789461v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMPDP.2001.905056" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00808290v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789464v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856649v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2000.846065" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856648v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPP.2000.876144" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789463v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856660v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-48158-3_41" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-4HX81R7H-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856661v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856663v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856662v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856851v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPADS.1998.741148" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789468v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01110027v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00549866v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00441624v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106286v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Cohen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071583v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Casanova" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071994v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856642v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856643v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-boudet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/242496334" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01378579v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Bougeret" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boudet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trivikram Dokka" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillerme Duvilli&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Giroudeau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disopt.2016.07.001" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00697219v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude K&#246;nig" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Cohen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro/2012005" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00678819v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Durand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Palaysi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mathieu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#225;szl&#243; G&#246;nczy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00338810v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Elisabeth Baert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Roche" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jean-Marie" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00303672v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJGUC.2009.027918" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00807407v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beaumont" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rastello" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Robert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00808289v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00808287v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Petitet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00808288v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/71.963416" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02730257v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02729433v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05566043v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hoarau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sondre Bolland" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Meyer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rosalie" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01660842v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Pollet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15439/2017F140" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01250989v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18173-8_15" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00832181v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805063v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frits Spieksma" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38016-7_23" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00618231v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laszlo Gonczy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00490959v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Champ" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00490961v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14785-2_14" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00347956v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISIS.2009.96" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01694523v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03841-9_26" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00199915v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00280469v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPP-W.2008.27" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00807012v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Dutot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Legrand" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269808v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Desprez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Suter" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00807411v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00346586v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ramet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roman" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00807412v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789461v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMPDP.2001.905056" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00808290v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789463v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856648v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPP.2000.876144" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856649v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2000.846065" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789464v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856663v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856661v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856660v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-48158-3_41" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-4HX81R7H-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856662v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856851v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPADS.1998.741148" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789468v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01110027v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00549866v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00441624v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106286v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Cohen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071583v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Casanova" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071994v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856642v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856643v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>