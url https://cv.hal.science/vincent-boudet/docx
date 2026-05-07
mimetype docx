--- v1 (2026-04-15)
+++ v2 (2026-05-07)
@@ -866,243 +866,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00807407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alignment and distribution is not (always) NP-hard</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A proposal for a heterogeneous cluster ScaLAPACK (dense linear solvers)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Petitet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rastello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Parallel and Distributed Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 61, pp.501-519</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Computers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 50 (10), pp.1052-1070</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00808289v1</w:t>
+                <w:t xml:space="preserve">hal-00808287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A proposal for a heterogeneous cluster ScaLAPACK (dense linear solvers)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alignment and distribution is not (always) NP-hard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boudet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Petitet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rastello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Computers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 50 (10), pp.1052-1070</w:t>
+              <w:t xml:space="preserve">Journal of Parallel and Distributed Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 61, pp.501-519</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00808287v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00808289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matrix multiplication on heterogeneous platforms</w:t>
               </w:r>
@@ -1448,51 +1448,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Didapro 11 – DidaSTIC 11ème colloque francophone de didactique de l’informatique</w:t>
+              <w:t xml:space="preserve">Didapro 11 – DidaSTIC 11e Colloque francophone de didactique de l’informatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Grenoble Alpes, Mar 2026, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05566043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -3423,172 +3423,168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00808290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dense Linear Algebra Kernels on Heterogeneous Platforms</w:t>
+                <w:t xml:space="preserve">Matrix-matrix multiplication on heterogeneous platforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boudet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rastello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parallel Matrix Algorithms and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2000 International Conference on Parallel Processing (ICPP'2000)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, Toronto, Canada. pp.289-298, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICPP.2000.876144⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00789463v1</w:t>
+                <w:t xml:space="preserve">hal-00856648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matrix-matrix multiplication on heterogeneous platforms</w:t>
+                <w:t xml:space="preserve">Load balancing strategies for dense linear algebra kernels on heterogeneous two-dimensional grids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boudet</w:t>
@@ -3606,199 +3602,203 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rastello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2000 International Conference on Parallel Processing (ICPP'2000)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14th International Parallel and Distributed Processing Symposium (IPDPS'2000)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, Cancun, Mexico. pp.783-792, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IPDPS.2000.846065⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICPP.2000.876144⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00856648v1</w:t>
+                <w:t xml:space="preserve">hal-00856649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Load balancing strategies for dense linear algebra kernels on heterogeneous two-dimensional grids</w:t>
+                <w:t xml:space="preserve">Dense Linear Algebra Kernels on Heterogeneous Platforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rastello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Parallel and Distributed Processing Symposium (IPDPS'2000)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Parallel Matrix Algorithms and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, Unknown</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IPDPS.2000.846065⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00856649v1</w:t>
+                <w:t xml:space="preserve">hal-00789463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterogeneity Considered Harmful to Algorithm Designers</w:t>
               </w:r>
@@ -3899,346 +3899,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00789464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algorithmic issues for (distributed) heterogeneous computing platforms</w:t>
+                <w:t xml:space="preserve">PVM implementation of heterogeneous ScaLAPACK dense linear solvers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rastello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cluster Computing Technologies, Environments, and Applications (CC-TEA'99)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Recent Advances in Parallel Virtual Machine and Message Passing Interface</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, Unknown, pp.333-340, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/3-540-48158-3_41⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00856663v1</w:t>
+                <w:t xml:space="preserve">hal-00856660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data allocation strategies for dense linear algebra kernels on heterogeneous two-dimensional grid</w:t>
+                <w:t xml:space="preserve">Algorithmic issues for (distributed) heterogeneous computing platforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boudet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Petitet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rastello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Parallel and Distributed Computing and Systems (PDCS'99)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, Unknown, pp.561-569</w:t>
+              <w:t xml:space="preserve">Cluster Computing Technologies, Environments, and Applications (CC-TEA'99)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, Unknown, pp.709-712</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00856661v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00856663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PVM implementation of heterogeneous ScaLAPACK dense linear solvers</w:t>
+                <w:t xml:space="preserve">Data allocation strategies for dense linear algebra kernels on heterogeneous two-dimensional grid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Petitet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rastello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recent Advances in Parallel Virtual Machine and Message Passing Interface</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Parallel and Distributed Computing and Systems (PDCS'99)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, Unknown, pp.561-569</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00856660v1</w:t>
+                <w:t xml:space="preserve">hal-00856661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A proposal for a heterogeneous cluster ScaLAPACK (dense linear solvers)</w:t>
               </w:r>
@@ -5538,51 +5538,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A7DF812B"/>
+    <w:nsid w:val="F90DBBD1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5769,51 +5769,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-boudet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/242496334" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01378579v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Bougeret" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boudet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trivikram Dokka" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillerme Duvilli&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Giroudeau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disopt.2016.07.001" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00697219v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude K&#246;nig" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Cohen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro/2012005" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00678819v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Durand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Palaysi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mathieu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#225;szl&#243; G&#246;nczy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00338810v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Elisabeth Baert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Roche" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jean-Marie" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00303672v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJGUC.2009.027918" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00807407v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beaumont" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rastello" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Robert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00808289v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00808287v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Petitet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00808288v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/71.963416" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02730257v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02729433v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05566043v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hoarau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sondre Bolland" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Meyer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rosalie" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01660842v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Pollet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15439/2017F140" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01250989v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18173-8_15" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00832181v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805063v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frits Spieksma" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38016-7_23" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00618231v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laszlo Gonczy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00490959v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Champ" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00490961v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14785-2_14" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00347956v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISIS.2009.96" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01694523v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03841-9_26" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00199915v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00280469v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPP-W.2008.27" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00807012v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Dutot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Legrand" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269808v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Desprez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Suter" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00807411v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00346586v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ramet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roman" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00807412v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789461v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMPDP.2001.905056" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00808290v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789463v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856648v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPP.2000.876144" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856649v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2000.846065" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789464v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856663v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856661v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856660v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-48158-3_41" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-4HX81R7H-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856662v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856851v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPADS.1998.741148" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789468v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01110027v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00549866v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00441624v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106286v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Cohen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071583v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Casanova" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071994v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856642v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856643v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-boudet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/242496334" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01378579v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Bougeret" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boudet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trivikram Dokka" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillerme Duvilli&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Giroudeau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disopt.2016.07.001" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00697219v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude K&#246;nig" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Cohen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro/2012005" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00678819v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Durand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Palaysi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mathieu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#225;szl&#243; G&#246;nczy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00338810v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Elisabeth Baert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Roche" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jean-Marie" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00303672v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJGUC.2009.027918" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00807407v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beaumont" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rastello" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Robert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00808287v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Petitet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00808289v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00808288v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/71.963416" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02730257v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02729433v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05566043v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hoarau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sondre Bolland" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Meyer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rosalie" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01660842v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Pollet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15439/2017F140" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01250989v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18173-8_15" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00832181v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805063v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frits Spieksma" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38016-7_23" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00618231v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laszlo Gonczy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00490959v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Champ" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00490961v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14785-2_14" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00347956v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISIS.2009.96" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01694523v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03841-9_26" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00199915v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00280469v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPP-W.2008.27" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00807012v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Dutot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Legrand" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269808v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Desprez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Suter" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00807411v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00346586v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ramet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roman" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00807412v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789461v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMPDP.2001.905056" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00808290v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856648v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPP.2000.876144" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856649v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2000.846065" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789463v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789464v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856660v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-48158-3_41" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-4HX81R7H-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856663v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856661v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856662v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856851v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPADS.1998.741148" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789468v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01110027v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00549866v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00441624v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106286v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Cohen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071583v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Casanova" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071994v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856642v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856643v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>