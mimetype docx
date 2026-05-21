--- v2 (2026-04-30)
+++ v3 (2026-05-21)
@@ -1061,278 +1061,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04536820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Empirical rovibrational energy levels for methane</w:t>
+                <w:t xml:space="preserve">Data availability and requirements relevant for the Ariel space mission and other exoplanet atmosphere applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kyriaki Kefala</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Boudon</w:t>
+                <w:t xml:space="preserve">Katy L Chubb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergei Yurchenko</w:t>
+                <w:t xml:space="preserve">Séverine Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Tennyson</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Clara Sousa-Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergei N Yurchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole F Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2024.108897⟩</w:t>
+              <w:t xml:space="preserve">RAS Techniques and Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3 (1), pp.636-690. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/rasti/rzae039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05183713v1</w:t>
+                <w:t xml:space="preserve">insu-04537914v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data availability and requirements relevant for the Ariel space mission and other exoplanet atmosphere applications</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Empirical rovibrational energy levels for methane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clara Sousa-Silva</w:t>
+                <w:t xml:space="preserve">Kyriaki Kefala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergei N Yurchenko</w:t>
+                <w:t xml:space="preserve">Sergei Yurchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole F Allard</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jonathan Tennyson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RAS Techniques and Instruments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 3 (1), pp.636-690. </w:t>
+              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 316, pp.108897. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/rasti/rzae039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2024.108897⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04537914v3</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05183713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Casda24: Latest Updates to the Dijon Calculated Spectroscopic Databases</w:t>
               </w:r>
@@ -1887,131 +1887,131 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04171295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High resolution infrared spectra of neopentane: Rovibrational analysis of bands at 8.3–6.4 μm</w:t>
+                <w:t xml:space="preserve">Extension of Judd-Ofelt theory: Application on Eu 3+ , Nd 3+ and Er 3+</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adam Pastorek</w:t>
+                <w:t xml:space="preserve">Gohar Hovhannesyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Bernath</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Boudon</w:t>
+                <w:t xml:space="preserve">Maxence Lepers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 311, pp.108788. </w:t>
+              <w:t xml:space="preserve">Journal of Luminescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 266, pp.120234. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2023.108788⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jlumin.2023.120234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04288461v1</w:t>
+                <w:t xml:space="preserve">hal-04241327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self and N2 collisional broadening of far-infrared methane lines at low-temperature with application to Titan</w:t>
               </w:r>
@@ -2125,131 +2125,131 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04143516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extension of Judd-Ofelt theory: Application on Eu 3+ , Nd 3+ and Er 3+</w:t>
+                <w:t xml:space="preserve">High resolution infrared spectra of neopentane: Rovibrational analysis of bands at 8.3–6.4 μm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gohar Hovhannesyan</w:t>
+                <w:t xml:space="preserve">Adam Pastorek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Bernath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boudon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxence Lepers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Luminescence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 266, pp.120234. </w:t>
+              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 311, pp.108788. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jlumin.2023.120234⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2023.108788⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04241327v1</w:t>
+                <w:t xml:space="preserve">hal-04288461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-resolution far-infrared spectroscopy and analysis of the ν3 and ν6 bands of chloromethane</w:t>
               </w:r>
@@ -3481,77 +3481,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transition intensities of trivalent lanthanide ions in solids: Extending the Judd-Ofelt theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gohar Hovhannesyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Lepers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Luminescence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.118456. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3947,529 +3947,529 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03076876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Decade with VAMDC: Results and Ambitions</w:t>
+                <w:t xml:space="preserve">Analysis and modeling of combination bands of sulfur hexafluoride 32 SF 6 based on global fits. Update of the SHeCaSDa database</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Albert</w:t>
+                <w:t xml:space="preserve">H. Ke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Boudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bobby K Antony</w:t>
+                <w:t xml:space="preserve">V. Madhur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yaye Awa Ba</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Bollard</w:t>
+                <w:t xml:space="preserve">M. Faye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atoms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/atoms8040076⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 368, pp.111251. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jms.2020.111251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03030550v1</w:t>
+                <w:t xml:space="preserve">hal-03030684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calculated spectroscopic databases for the VAMDC portal: New molecules and improvements</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">V. Boudon</w:t>
+                <w:t xml:space="preserve">A Decade with VAMDC: Results and Ambitions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bobby K Antony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Rotger</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yaye Awa Ba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuri L Babikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bollard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2020.107096⟩</w:t>
+              <w:t xml:space="preserve">Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (4), pp.76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/atoms8040076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04165695v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03030550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Twentieth Colloquium on High Resolution Molecular Spectroscopy</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Paolo de Natale</w:t>
+                <w:t xml:space="preserve">Calculated spectroscopic databases for the VAMDC portal: New molecules and improvements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thérèse Huet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Merkt</w:t>
+                <w:t xml:space="preserve">M. Rotger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00268976.2020.1759289⟩</w:t>
+              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 251, pp.107096. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2020.107096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03030568v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04165695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis and modeling of combination bands of sulfur hexafluoride 32 SF 6 based on global fits. Update of the SHeCaSDa database</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Twentieth Colloquium on High Resolution Molecular Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Willitsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Boudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Ke</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cyril Richard</w:t>
+                <w:t xml:space="preserve">Paolo de Natale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Madhur</w:t>
+                <w:t xml:space="preserve">Thérèse Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Faye</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frédéric Merkt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Spectroscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 368, pp.111251. </w:t>
+              <w:t xml:space="preserve">Molecular Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 118 (11), pp.1125 - 1126. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jms.2020.111251⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00268976.2020.1759289⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03030684v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03030568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FRIPON: a worldwide network to track incoming meteoroids</w:t>
               </w:r>
@@ -4687,295 +4687,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03027596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conformational landscape of the SF6 dimer as revealed by various free jet conditions</w:t>
+                <w:t xml:space="preserve">High enthalpy source dedicated to quantitative infrared emission spectroscopy of gas flows at elevated temperatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Gaveau</w:t>
+                <w:t xml:space="preserve">Robert Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Mons</w:t>
+                <w:t xml:space="preserve">Jonathan Thiévin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Bruel</w:t>
+                <w:t xml:space="preserve">Abdessamad Benidar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Potapov</w:t>
+                <w:t xml:space="preserve">Sophie Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Turner</w:t>
+                <w:t xml:space="preserve">B. Amyay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIP Conference Proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, pp.030004. </w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 90 (9), pp.093103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5119529⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.5097696⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02390696v1</w:t>
+                <w:t xml:space="preserve">hal-02309943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High enthalpy source dedicated to quantitative infrared emission spectroscopy of gas flows at elevated temperatures</w:t>
+                <w:t xml:space="preserve">Conformational landscape of the SF6 dimer as revealed by various free jet conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Georges</w:t>
+                <w:t xml:space="preserve">M. Gaveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Thiévin</w:t>
+                <w:t xml:space="preserve">M. Mons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdessamad Benidar</w:t>
+                <w:t xml:space="preserve">Laurent Bruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Carles</w:t>
+                <w:t xml:space="preserve">A. Potapov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Amyay</w:t>
+                <w:t xml:space="preserve">A. Turner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 90 (9), pp.093103. </w:t>
+              <w:t xml:space="preserve">AIP Conference Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.030004. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5097696⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.5119529⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02309943v1</w:t>
+                <w:t xml:space="preserve">hal-02390696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifying methane vibrational and rotational temperature with Raman scattering</w:t>
               </w:r>
@@ -5134,51 +5134,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Grouiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Cours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rotger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Manceron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5223,804 +5223,804 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02356342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New investigation of the ν 3 C-H stretching region of 12CH4 through the analysis of high temperature infrared emission spectra</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Amyay</w:t>
+                <w:t xml:space="preserve">Pure rotation spectrum of CF 4 in the v 3 = 1 state using THz synchrotron radiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Gardez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Robert Georges</w:t>
+                <w:t xml:space="preserve">M. Carlos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Biennier</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">O. Pirali</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 148 (13), pp.134306. </w:t>
+              <w:t xml:space="preserve">Journal of Molecular Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 348, pp.43-46. </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5023331⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jms.2017.07.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01774214v1</w:t>
+                <w:t xml:space="preserve">hal-02356375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First high resolution analysis of the ν 3 band of the 36 SF 6 isotopologue</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Manceron</w:t>
+                <w:t xml:space="preserve">New investigation of the ν 3 C-H stretching region of 12CH4 through the analysis of high temperature infrared emission spectra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Amyay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Roy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Boudon</w:t>
+                <w:t xml:space="preserve">A. Gardez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Loëte</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ludovic Biennier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Vander Auwera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Spectroscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 346, pp.23-26. </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 148 (13), pp.134306. </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jms.2018.01.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.5023331⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04568566v1</w:t>
+                <w:t xml:space="preserve">hal-01774214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The VAMDC Portal as a Major Enabler of Atomic and Molecular Data Citation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">First high resolution analysis of the ν 3 band of the 36 SF 6 isotopologue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Faye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Manceron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Boudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Moreau</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michel Loëte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Galaxies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/galaxies6040105⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 346, pp.23-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jms.2018.01.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02356345v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04568566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction to the special issue on molecular spectroscopy, atmospheric composition and climate change</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The VAMDC Portal as a Major Enabler of Atomic and Molecular Data Citation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo-Maria Zwolf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaye-Awa Ba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Spectroscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 348, pp.1. </w:t>
+              <w:t xml:space="preserve">Galaxies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6 (4), pp.105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jms.2018.04.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/galaxies6040105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02356352v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02356345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erratum: &amp;quot;New investigation of the nu(3) C-H stretching region of (CH4)-C-12 through the analysis of high temperature infrared emission spectra&amp;quot; (vol 148, 134306, 2018)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Badr Amyay</w:t>
+                <w:t xml:space="preserve">Introduction to the special issue on molecular spectroscopy, atmospheric composition and climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Boudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trevor Sears</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Gardez</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre-François Coheur</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Molecular Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 348, pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jms.2018.04.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5034108⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01806935v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02356352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pure rotation spectrum of CF 4 in the v 3 = 1 state using THz synchrotron radiation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. Boudon</w:t>
+                <w:t xml:space="preserve">Erratum: &amp;quot;New investigation of the nu(3) C-H stretching region of (CH4)-C-12 through the analysis of high temperature infrared emission spectra&amp;quot; (vol 148, 134306, 2018)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badr Amyay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Carlos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cyril Richard</w:t>
+                <w:t xml:space="preserve">Aline Gardez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Biennier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Pirali</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean Vander Auwera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Spectroscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 348, pp.43-46. </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 148 (16), pp.169902. </w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jms.2017.07.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.5034108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02356375v1</w:t>
+                <w:t xml:space="preserve">hal-01806935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Line intensity measurements and analysis in the ν 3 band of ruthenium tetroxide</w:t>
               </w:r>
@@ -6136,51 +6136,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First analysis of the ν 3 + ν 5 combination band of SF 6 observed at Doppler-limited resolution and effective model for the ν 3 + ν 5 - ν 5 hot band</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Faye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Manceron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6485,51 +6485,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The high overtone and combination levels of SF6 revisited at Doppler-limited resolution: A global effective rovibrational model for highly excited vibrational states</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Faye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6609,472 +6609,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01510430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-resolution spectroscopy and global analysis of CF&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; rovibrational bands to model its atmospheric absorption</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of isolated 1-aza-adamantan-4-one (C&amp;lt;sub&amp;gt;9&amp;lt;/sub&amp;gt;H&amp;lt;sub&amp;gt;13&amp;lt;/sub&amp;gt;NO) from microwave, millimeter-wave and infrared spectroscopy supported by electronic structure calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Gruson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Richard</w:t>
+                <w:t xml:space="preserve">Olivier Pirali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Goubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Rotger</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia D’accolti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Fusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2017.06.039⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 338, pp.6 - 14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jms.2017.04.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01580453v1</w:t>
+                <w:t xml:space="preserve">hal-01529163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of isolated 1-aza-adamantan-4-one (C&amp;lt;sub&amp;gt;9&amp;lt;/sub&amp;gt;H&amp;lt;sub&amp;gt;13&amp;lt;/sub&amp;gt;NO) from microwave, millimeter-wave and infrared spectroscopy supported by electronic structure calculations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Manuel Goubet</w:t>
+                <w:t xml:space="preserve">Conformational landscape of the SF6 dimer as revealed by high resolution infrared spectroscopy and complexation with rare gas atoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Asselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexey Potapov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew C. Turner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Claudio Fusco</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jms.2017.04.020⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19, pp.17224-17232 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C7CP02529G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01529163v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01571674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conformational landscape of the SF6 dimer as revealed by high resolution infrared spectroscopy and complexation with rare gas atoms</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexey Potapov</w:t>
+                <w:t xml:space="preserve">High-resolution spectroscopy and global analysis of CF&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; rovibrational bands to model its atmospheric absorption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Carlos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew C. Turner</w:t>
+                <w:t xml:space="preserve">O. Gruson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bruel</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rotger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 19, pp.17224-17232 </w:t>
+              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 201, pp.75-93. </w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C7CP02529G⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2017.06.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01571674v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01580453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-resolution Infrared Spectroscopy and analysis of the ν&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; /ν&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; bending dyad of Ruthenium Tetroxide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Reymond-Laruinaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Faye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7173,51 +7173,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Hmida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Grouiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rotger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Manceron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7453,64 +7453,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Hmida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Grouiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rotger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Faye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Manceron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7701,295 +7701,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01535662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global analysis of the high temperature infrared emission spectrum of (12)CH4 in the dyad (ν2/ν4) region</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Line positions in the v6=1 band of methyl iodide: Validation of the C3v TDS package based on the tensorial formalism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Louviot</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean Vander Auwera</w:t>
+                <w:t xml:space="preserve">I. Haykal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Doizi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Boudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. El Hilali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Manceron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4939521⟩</w:t>
+              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 173, pp.13-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2015.12.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01259513v1</w:t>
+                <w:t xml:space="preserve">cea-02382519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Line positions in the v6=1 band of methyl iodide: Validation of the C3v TDS package based on the tensorial formalism</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">V. Boudon</w:t>
+                <w:t xml:space="preserve">Global analysis of the high temperature infrared emission spectrum of (12)CH4 in the dyad (ν2/ν4) region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badr Amyay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. El Hilali</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Manceron</w:t>
+                <w:t xml:space="preserve">Maud Louviot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pirali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vander Auwera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 173, pp.13-19. </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 144 (2), pp.024312. </w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2015.12.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4939521⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02382519v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01259513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The virtual atomic and molecular data centre (VAMDC) consortium</w:t>
               </w:r>
@@ -8148,51 +8148,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Suas-David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8498,51 +8498,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rotationally resolved IR spectroscopy of hexamethylenetetramine (HMT) C&amp;lt;sub&amp;gt;6&amp;lt;/sub&amp;gt;N&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt;H&amp;lt;sub&amp;gt;12&amp;lt;/sub&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pirali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8743,264 +8743,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00833466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction to the special issue on Methane Spectroscopy</w:t>
+                <w:t xml:space="preserve">High-resolution spectroscopy and analysis of the ν&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; + ν&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; combination band of SF&amp;lt;sub&amp;gt;6&amp;lt;/sub&amp;gt; in a supersonic jet expansion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Asselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Athena Coustenis</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pascale Soulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Goubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse R. Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jms.2013.07.005⟩</w:t>
+              <w:t xml:space="preserve">Molecular Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 111 (14-15), pp.2154-2162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00268976.2013.793888⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02535114v1</w:t>
+                <w:t xml:space="preserve">hal-00840575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-resolution spectroscopy and analysis of the ν&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; + ν&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; combination band of SF&amp;lt;sub&amp;gt;6&amp;lt;/sub&amp;gt; in a supersonic jet expansion</w:t>
+                <w:t xml:space="preserve">Introduction to the special issue on Methane Spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Soulard</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Athena Coustenis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Molecular Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 291, pp.1-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jms.2013.07.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00268976.2013.793888⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00840575v1</w:t>
+                <w:t xml:space="preserve">hal-02535114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titan's surface and atmosphere from Cassini/VIMS data with updated methane opacity</w:t>
               </w:r>
@@ -9266,51 +9266,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MeCaSDa and ECaSDa: Methane and ethene calculated spectroscopic databases for the virtual atomic and molecular data centre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaye Awa Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Wenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9718,51 +9718,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim Sanzharov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Rotger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Loëte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9826,51 +9826,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-Resolution Spectroscopy and Structure of Osmium Tetroxide. A Benchmark Study on (OsO4)-Os-192</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Louviot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10128,51 +10128,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim Sanzharov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. van Der Auwera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Pirali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10388,428 +10388,428 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01005708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rotationally resolved infrared spectroscopy of adamantane</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">O. Pirali</w:t>
+                <w:t xml:space="preserve">Comparison of line-by-line and band models of near-IR methane absorption applied to outer planet atmospheres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.A. Sromovsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.M. Fry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Vervloet</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Campargue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Nikitin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3666853⟩</w:t>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 218 (-), pp.1-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2011.12.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00760311v1</w:t>
+                <w:t xml:space="preserve">hal-00713453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of line-by-line and band models of near-IR methane absorption applied to outer planet atmospheres</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P.M. Fry</w:t>
+                <w:t xml:space="preserve">High-resolution spectroscopy and analysis of the nu(1)/nu(3) stretching dyad of osmium tetroxide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Louviot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Manceron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Campargue</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Andrei Nikitin</w:t>
+                <w:t xml:space="preserve">D. Balcon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 218 (-), pp.1-23. </w:t>
+              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 113 (-), pp.119-127. </w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2011.12.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2011.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00713453v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00713385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-resolution spectroscopy and analysis of the nu(1)/nu(3) stretching dyad of osmium tetroxide</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Louviot</w:t>
+                <w:t xml:space="preserve">Rotationally resolved infrared spectroscopy of adamantane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Pirali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Balcon</w:t>
+                <w:t xml:space="preserve">J. Oomens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vervloet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2011.10.004⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 136, pp.024310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3666853⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00713385v1</w:t>
+                <w:t xml:space="preserve">hal-00760311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applications of a New Methane Linelist to the Modeling of Titan's Spectrum in the 1.58 Micron Window</w:t>
               </w:r>
@@ -10935,575 +10935,575 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00623337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 2009 Edition of the GEISA Spectroscopic Database</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N. Jacquinet-Husson</w:t>
+                <w:t xml:space="preserve">High-resolution spectroscopy and analysis of the nu3/2nu4 dyad of CF4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Crépeau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Raymond Armante</w:t>
+                <w:t xml:space="preserve">J. C. Mitchell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Boutammine</w:t>
+                <w:t xml:space="preserve">A. Domanskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Chedin</w:t>
+                <w:t xml:space="preserve">Cristof Maul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 112 (15), pp.2935-2445. </w:t>
+              <w:t xml:space="preserve">Molecular Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 109, pp.2273-2290. </w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/J.JQSRT.2011.06.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00268976.2011.621900⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00623349v1</w:t>
+                <w:t xml:space="preserve">hal-00697117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-resolution spectroscopy and analysis of the nu3/2nu4 dyad of CF4</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Boudon</w:t>
+                <w:t xml:space="preserve">The 2009 Edition of the GEISA Spectroscopic Database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Jacquinet-Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. C. Mitchell</w:t>
+                <w:t xml:space="preserve">L. Crépeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Armante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Domanskaya</w:t>
+                <w:t xml:space="preserve">C. Boutammine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristof Maul</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Robert Georges</w:t>
+                <w:t xml:space="preserve">A. Chedin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 109, pp.2273-2290. </w:t>
+              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 112 (15), pp.2935-2445. </w:t>
             </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00268976.2011.621900⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/J.JQSRT.2011.06.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00697117v1</w:t>
+                <w:t xml:space="preserve">hal-00623349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D2hTDS-ST Software for Stark Spectrum Simulation of X2Y4 Asymmetric-Top Molecules</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maud Rotger</w:t>
+                <w:t xml:space="preserve">On the Volatile Enrichments and Heavy Element Content in HD 189733b</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mousis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ch. Wenger</w:t>
+                <w:t xml:space="preserve">J.I. Lunine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc C. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Zahnle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Loëte</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Boudon</w:t>
+                <w:t xml:space="preserve">Ludovic Biennier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2010.08.023⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 727 (2), pp.77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/727/2/77⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00515829v1</w:t>
+                <w:t xml:space="preserve">hal-00623329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Volatile Enrichments and Heavy Element Content in HD 189733b</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.I. Lunine</w:t>
+                <w:t xml:space="preserve">D2hTDS-ST Software for Stark Spectrum Simulation of X2Y4 Asymmetric-Top Molecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim Sanzharov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Rotger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc C. Petit</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Biennier</w:t>
+                <w:t xml:space="preserve">Ch. Wenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Loëte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 112 (1), pp.41-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2010.08.023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/727/2/77⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00623329v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00515829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Near-infrared radiative transfer modelling with different CH4 spectroscopic databases to retrieve atmospheric methane total amount</w:t>
               </w:r>
@@ -11698,627 +11698,627 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00579837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dipole Moment Surface of the van der Waals Complex CH4–N2</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yulia N. Kalugina</w:t>
+                <w:t xml:space="preserve">C3v Top Data System (C3vTDS) Software for Spectrum Simulation of XY3Z Symmetric-Top Molecules Using the O(3) ⊃ C∞v ⊃ C3v Group Chain.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdollatyf El Hilali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Wenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Victor N. Cherepanov</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Loëte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 82, pp.184302</w:t>
+              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 111, pp.1305-1315</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00515830v1</w:t>
+                <w:t xml:space="preserve">hal-00452040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The high-resolution far-infrared spectrum of methane at the SOLEIL synchrotron</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dipole Moment Surface of the van der Waals Complex CH4–N2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Zvereva-Loëte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yulia N. Kalugina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhail A. Buldakov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor N. Cherepanov</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 82, pp.184302</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00455999v1</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00515830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virtual Atomic and Molecular Data Centre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.L. Dubernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Boudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.L. Dubernet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Boudon</w:t>
+                <w:t xml:space="preserve">J.L. Culhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.L. Culhane</w:t>
+                <w:t xml:space="preserve">M.S. Dimitrijevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId441" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.Z. Fazliev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 111 (15), pp.2265-2278. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2010.05.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2010.05.004⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00502186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Line broadening coefficient calculations for methane perturbed by nitrogen</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The high-resolution far-infrared spectrum of methane at the SOLEIL synchrotron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boudon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pirali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Blaise Brubach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Manceron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 111 (10), pp.1328-1343. </w:t>
+              <w:t xml:space="preserve">, 2010, 111 (9), pp.1117-1129. </w:t>
             </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2010.01.032⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2010.02.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00452656v1</w:t>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00455999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C3v Top Data System (C3vTDS) Software for Spectrum Simulation of XY3Z Symmetric-Top Molecules Using the O(3) ⊃ C∞v ⊃ C3v Group Chain.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Wenger</w:t>
+                <w:t xml:space="preserve">Line broadening coefficient calculations for methane perturbed by nitrogen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Gabard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boudon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Loëte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 111, pp.1305-1315</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 111 (10), pp.1328-1343. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2010.01.032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00452040v1</w:t>
+                <w:t xml:space="preserve">hal-00452656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-resolution spectroscopy and preliminary global analysis of C–H stretching vibrations of C2H4 in the 3000 and 6000 cm−1 regions</w:t>
               </w:r>
@@ -12429,103 +12429,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virtual Atomic and Molecular Data Center</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.L. Dubernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Boudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.L. Dubernet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Boudon</w:t>
+                <w:t xml:space="preserve">J.L. Culhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.L. Culhane</w:t>
+                <w:t xml:space="preserve">M.S. Dimitrijevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId441" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.Z. Fazliev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 111, pp.2151-2159</w:t>
@@ -12760,425 +12760,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00482131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental IR study and ab initio modelling of ethylene adsorption in a MFI - type host zeolite</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Natalia Zvereva-Loëte</w:t>
+                <w:t xml:space="preserve">Methane in Titan's atmosphere: from fundamental spectroscopy to planetology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Ballandras</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Vincent Boudon</w:t>
+                <w:t xml:space="preserve">Jean-Paul Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Gabard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Loëte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athéna Coustenis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00268970903153683⟩</w:t>
+              <w:t xml:space="preserve">Europhysics News</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 40, pp.17-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epn/2009601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00519625v1</w:t>
+                <w:t xml:space="preserve">hal-03724249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical investigation of the potential energy surface of the van der Waals complex CH4-N-2</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental IR study and ab initio modelling of ethylene adsorption in a MFI - type host zeolite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Zvereva-Loëte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Ballandras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Rotger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boudon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3242080⟩</w:t>
+              <w:t xml:space="preserve">Molecular Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 107 (19), pp.2081-2093. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00268970903153683⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00452031v1</w:t>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00519625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methane in Titan's atmosphere: from fundamental spectroscopy to planetology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Theoretical investigation of the potential energy surface of the van der Waals complex CH4-N-2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yulia N. Kalugina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor N. Cherepanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhail A. Buldakov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Zvereva-Loëte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boudon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Europhysics News</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 40, pp.17-20. </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 131 (13), pp.134304-1-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epn/2009601⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.3242080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03724249v1</w:t>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00452031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental IR Study and Ab Initio Modelling of Ethylene Adsorption in a MFI Zeolite-Type Host Zeolite</w:t>
               </w:r>
@@ -13190,51 +13190,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Zvereva-Loëte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ballandras Anthony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Rotger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13469,85 +13469,73 @@
               <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 110, pp.533-572. </w:t>
             </w:r>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/J.JQSRT.2009.02.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01005778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-Resolution Stimulated Raman Spectroscopy and Analysis of the 2ν10 Overtone Symmetric Motion of C2H4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Loroño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13589,358 +13577,358 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 40, pp.1065-1071</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00452048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Breakdown of the Reduction of the Rovibrational Hamiltonian: the Case of S18O2F2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Margulès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Margulès</w:t>
+                <w:t xml:space="preserve">Agnès Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Perrin</w:t>
+                <w:t xml:space="preserve">Jean Demaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Demaison</w:t>
+                <w:t xml:space="preserve">Ilona Merke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId480" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helge Willner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 256, pp.232-237</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00452043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global analysis of the high resolution infrared spectrum of methane 12CH4 in the region from 0 to 4800 cm-1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sieghard Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sieghard Albert</w:t>
+                <w:t xml:space="preserve">Sigurd Bauerecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sigurd Bauerecker</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Linda R. Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 356, pp.131-146. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemphys.2008.10.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemphys.2008.10.019⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00362620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tensorial Development of the Rovibronic Hamiltonian and Dipole Moment Operators for XY3Z Molecules with a Degenerate Electronic State. Preliminary Application to the CH3O Radical</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdollatyf El Hilali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13955,545 +13943,545 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 253, pp.92-98</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00452053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global Analysis of the Infrared Spectrum of 13CH4 : Lines in the Region 0 to 3200 cm-1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans-Martin Niederer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sieghard Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sieghard Albert</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sigurd Bauerecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CHIMIA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 62, pp.273-276. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2533/chimia.2008.273⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00323023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Twentieth Colloquium on High Resolution Molecular Spectroscopy – Dijon, 3 to 7 September 2007 – Foreword</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianfranco Di Lonardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gianfranco Di Lonardo</w:t>
+                <w:t xml:space="preserve">Jean-Marie Flaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marie Flaud</w:t>
+                <w:t xml:space="preserve">Martin Quack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId495" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tim Softley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 106, pp.1125-1126. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/00268970802271404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00452056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The partition sum of methane at high temperature</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jet-cooled FTIR spectroscopy and analysis of the ν5 C--O stretch fundamental of Ni(CO)4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Asselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Soulard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2008.06.006⟩</w:t>
+              <w:t xml:space="preserve">Molecular Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, A Special Issue on High Resolution Molecular Spectroscopy–Dijon 2007, 106 (09-10), pp.1135-1141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00268970701765795⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00277904v2</w:t>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00513161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jet-cooled FTIR spectroscopy and analysis of the ν5 C--O stretch fundamental of Ni(CO)4</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The partition sum of methane at high temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Wenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boudon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascale Soulard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00268970701765795⟩</w:t>
+              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 109, pp.2687-2706. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2008.06.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00513161v1</w:t>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00277904v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">XTDS and SPVIEW: Graphical tools for the analysis and simulation of high-resolution molecular spectra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Wenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14515,1119 +14503,1119 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Rotger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim Sanzharov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Champion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 251, pp.102-113. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jms.2008.01.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jms.2008.01.011⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00362630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Line Positions and Intensities in the ν12 Band of Ethylene Near 1450 cm-1: An Experimental and Theoretical study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Rotger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vander Auwera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 109, pp.952-962</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00452062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local Modes of Silane within the Framework of Stretching Vibrational Ployads</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The 2-μm spectroscopy of Huygens probe landing site on Titan with Very Large Telescope/Nasmyth Adaptive Optics System Near-Infrared Imager and Spectrograph</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Negrão</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hirtzig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Coustenis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Horace T. Crogman</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Boudon</w:t>
+                <w:t xml:space="preserve">E. Gendron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimitrií Sadovskií</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P. Drossart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 112, pp.E02S92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2005JE002651⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00452065v1</w:t>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00162027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 2-μm spectroscopy of Huygens probe landing site on Titan with Very Large Telescope/Nasmyth Adaptive Optics System Near-Infrared Imager and Spectrograph</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Local Modes of Silane within the Framework of Stretching Vibrational Ployads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Gendron</w:t>
+                <w:t xml:space="preserve">Horace T. Crogman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Drossart</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dimitrií Sadovskií</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, D 42, pp.61-72</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00162027v1</w:t>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00452065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-Resolution Stimulated Raman Spectroscopy and Analysis of the ν1 Stretching Band of GeD4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorsan Radhouani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Loete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId515" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raul Z E. Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dionisio Bermejo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 38, pp.559-562</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00452072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erratum to “Titan's surface albedo variations over a Titan season from near-infrared CFHT/FTS spectra”: [Planetary and Space Science 54 (2006) 1225–1246]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Negrao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Coustenis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lellouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Negrao</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">E. Lellouch</w:t>
+                <w:t xml:space="preserve">J.-P. Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId519" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rannou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Planetary and Space Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 55 (14), pp.2221. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pss.2007.02.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pss.2007.02.006⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00359347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stark effect in X2Y4 molecules: Application to ethylene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Raballand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Rotger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Boudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Loete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId524" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Breidung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Structure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 780-81, pp.70-79. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molstruc.2005.04.051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.molstruc.2005.04.051⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00437077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for a Polar Ethane Cloud on Titan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.A. Griffith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.A. Griffith</w:t>
+                <w:t xml:space="preserve">P. Penteado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Penteado</w:t>
+                <w:t xml:space="preserve">Pascal Rannou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId531" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 313, pp.1620-1622. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1126/science.1128245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00097283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Field-free one-dimensional alignment of ethylene molecule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rouzée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Rouzée</w:t>
+                <w:t xml:space="preserve">S. Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Guérin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Boudon</w:t>
+                <w:t xml:space="preserve">B. Lavorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId537" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Faucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 73, pp.33418</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00396965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The bending triad of the quasi-spherical top molecule SO2F2 in the 550 cm(-1) region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Rotger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15649,131 +15637,131 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Loete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Zvereva-Loëte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Margulès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 238, pp.145-157. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jms.2006.04.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jms.2006.04.014⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00437079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The SO2F2 quasi-spherical top: Correspondence between tensorial and Watson's formalisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15805,526 +15793,526 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Loete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Structure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 780-81, pp.124-133. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molstruc.2005.05.056⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.molstruc.2005.05.056⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00437078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Titan's surface albedo variations over a Titan season from near-infrared CFHT/FTS spectra</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Rannou</w:t>
+                <w:t xml:space="preserve">Titan's 3-micron spectral region from ISO high-resolution spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athena Coustenis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Negrão</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Salama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernhard Schulz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Lellouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Planetary and Space Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pss.2006.05.031⟩</w:t>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 180, pp.176-185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2005.08.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId545" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00357924v1</w:t>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00068849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Titan's 3-micron spectral region from ISO high-resolution spectroscopy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Lellouch</w:t>
+                <w:t xml:space="preserve">Titan's surface albedo variations over a Titan season from near-infrared CFHT/FTS spectra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Negrao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Coustenis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lellouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rannou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Planetary and Space Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 54 (12), pp.1225-1246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pss.2006.05.031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2005.08.007⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId548" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00068849v1</w:t>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00357924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-resolution stimulated Raman spectroscopy and analysis of the nu2, nu5 and 2 nu6 bands of 34SF6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Domenech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.L. Domenech</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">A. Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dionisio Bermejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helge Willner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 104, pp.2653-2661. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/00268970600722921⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00437062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The vibrational levels of methane obtained from analyses of high-resolution spectra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -16343,1098 +16331,1098 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Loete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 98, pp.394-404. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2005.06.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2005.06.003⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00437080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectroscopy of XY3Z (C3v) radicals with an odd number of electrons: A tensorial formalism adapted to the SU(2) Ci Civ(S) C3v(S) group chain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. El Hilali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Loete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 239, pp.41-50. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jms.2006.05.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jms.2006.05.016⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00437073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deformation of sulfur hexafluoride and floppiness of trifluoromethyl sulfur pentafluoride</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.T. Crogman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Boudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H.T. Crogman</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Boudon</w:t>
+                <w:t xml:space="preserve">W. G. Harter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId566" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mitchell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 104, pp.2781-2790. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/00268970600862289⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00437074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rotational Raman spectroscopy of ethylene using a femtosecond time-resolved pump-probe technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rouzee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Boudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lavorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Faucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId570" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Raballand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 123 (15), pp.ISI:000232697900017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00399153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Symmetry-adapted tensorial formalism to model rovibrational and rovibronic spectra of molecules pertaining to various point groups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Gabard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Loete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Michelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 228 (2), pp.620-634. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jms.2004.02.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jms.2004.02.022⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01053547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectroscopic tools for remote sensing of greenhouse gases CH4, CF4 and SF6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Gabard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Loëte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Chemistry Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 1, pp.86-91. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10311-002-0009-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10311-002-0009-0⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01053597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rotational-Vibrational relative equilibria and the structure of quantum energy of the tetrahedral molecule P4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Van-Hecke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrií Sadovskií</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId581" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Zhilinskii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boudon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 17 (1), pp.13-35. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s100530170033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s100530170033⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00019346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tensorial development of the rovibronic Hamiltonian and transition moment operators for octahedral molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Loete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Structure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 599 (1-3), pp.125-137. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0022-2860(01)00841-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0022-2860(01)00841-9⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02323200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ab Initio Calculations and High-Resolution Spectroscopy of the Bending Pentad of SiH2D2 in the 10–16 um Region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rotger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Lavorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sommer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId590" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Bürger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 192, pp.294</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00398156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17444,51 +17432,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La lumière pour sonder le monde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -17523,51 +17511,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Rotger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions Ellipses, 2024, 9782340087156</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04486069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17577,212 +17565,212 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectroscopic Data at High Temperature for Exoplanetary Studies: The e-PYTHEAS Project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Coustenis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Campargue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael M. Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dynamic Evolution of Atmospheric, Ecological, and Hydrological Systems in Circum-Mediterranean Regions. MedGU 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.263-267, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-86777-4_49⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05444807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spherical Top Theory and Molecular Spectra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Gabard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17818,124 +17806,124 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Martin Quack, Frederic Merkt. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of High-Resolution Spectroscopy, Fundamentals and Theory, Volume 3: Special Techniques and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, John Wiley &amp; Sons, Ltd, pp.1437-1460, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00448265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Effet de Serre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boudon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">G. PIERRE. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Physique : Du Laboratoire au Quotidien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Universitaires de Dijon, pp.9-36, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00452149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17945,100 +17933,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectroscopie des hexafluorures à nombre impair d'électrons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boudon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Physique Atomique [physics.atom-ph]. Université de Bourgogne, 1995. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00004609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18048,105 +18036,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habilitation à Diriger des Recherches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boudon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Physique Atomique [physics.atom-ph]. Université de Bourgogne, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00006251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId600"/>
+      <w:footerReference w:type="default" r:id="rId599"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -18214,51 +18202,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="55AFD864"/>
+    <w:nsid w:val="F35DDEC6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18445,51 +18433,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-boudon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5015-6538" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069215642" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/boudon_v_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-4504-2010" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358104v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bertin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.E. Gordon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Hargreaves" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tennyson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.N. Yurchenko" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2025.109736" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05004328v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hardy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rousselot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Richard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boudon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Landsheere" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/addf3e" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05365117v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazem Ziadi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael M. Rey" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Voute" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Tison" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Grouiez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules30224389" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035053v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raef Kamel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Raddaoui" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05352348v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ons Ben Fathallah" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Terrier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Manceron" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules30214267" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04536820v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ben Fathallah" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vander Auwera" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tudorie" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2024.108995" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183713v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyriaki Kefala" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Yurchenko" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Tennyson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2024.108897" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04537914v3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy L Chubb" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Robert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Sousa-Silva" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei N Yurchenko" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole F Allard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rasti/rzae039" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04597681v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariia Merkulova" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4851253" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04517326v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Simon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cuisset" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Elmaleh" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Hindle" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Mouret" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CP00653D" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402013v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04167252v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Mazza" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ona Thornquist" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Castellanos" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Butterworth" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0138803" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171295v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Merkulova" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boudon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Manceron" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jms.2023.111738" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288461v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Pastorek" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Bernath" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2023.108788" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04143516v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Richard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vinatier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2023.115692" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241327v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gohar Hovhannesyan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Lepers" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2023.120234" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206637v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Vaseem Khan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2023.108779" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04170412v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Germann" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Hj&#228;lt&#233;n" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol Krzempek" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2022.108252" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541468v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Dridi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbaye Faye" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27030646" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541451v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jms.2021.111549" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568684v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.S. Rothman" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hashemi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Karlovets" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2021.107949" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03774884v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Asselin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jms.2022.111614" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167754v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lo&#235;te" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Willis" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jms.2022.111602" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171300v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Bocquet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Bruckhuisen" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11031229" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406185v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert R Gamache" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Vispoel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Rey" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Nikitin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Tyuterev" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2021.107713" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121040v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.N. Ulenikov" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.V. Gromova" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.S. Bekhtereva" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.I. Raspopova" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Kuznetsov" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2021.107526" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364107v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2021.118456" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337047v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Delahaye" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Armante" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. Scott" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jacquinet-Husson" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ch&#233;din" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jms.2021.111510" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030693v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2020.127729" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076876v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rizopoulos" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kwabia Tchana" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2020.107474" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030550v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Albert" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bobby K Antony" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaye Awa Ba" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri L Babikov" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bollard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atoms8040076" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04165695v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rotger" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2020.107096" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030568v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Willitsch" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo de Natale" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Huet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Merkt" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2020.1759289" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030684v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ke" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Madhur" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Faye" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jms.2020.111251" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097279v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Colas" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Zanda" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bouley" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Jeanne" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Malgoyre" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038649" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027596v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2020.107114" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390696v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gaveau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mons" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Potapov" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Turner" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5119529" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02309943v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Georges" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Thi&#233;vin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamad Benidar" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Carles" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Amyay" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5097696" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030711v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Butterworth" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Amyay" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.V.D. V D Bekerom" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V.D. V D Steeg" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Minea" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2019.07.005" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356342v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadoua Hmida" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Grouiez" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cours" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2019.01.026" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01774214v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gardez" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Biennier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5023331" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568566v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roy" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lo&#235;te" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jms.2018.01.002" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B3FG2X74-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356345v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moreau" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo-Maria Zwolf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaye-Awa Ba" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/galaxies6040105" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356352v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor Sears" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Coheur" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jms.2018.04.005" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-927QCG1J-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01806935v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Gardez" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vander Auwera" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5034108" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356375v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carlos" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pirali" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jms.2017.07.010" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356371v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Reymond-Laruinaz" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Doizi" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2017.09.016" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356359v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roy" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Loete" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jms.2018.01.004" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W5VLR1Z3-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356369v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.Z. Mart&#237;nez" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bermejo" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jms.2017.10.008" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356348v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2018.08.002" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M7B5SDGT-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01510430v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2017.01.006" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01580453v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gruson" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2017.06.039" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529163v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pirali" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Goubet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia D&#8217;accolti" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Fusco" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jms.2017.04.020" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01571674v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Asselin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Potapov" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew C. Turner" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CP02529G" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01509861v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jms.2017.04.010" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632431v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hmida" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jms.2017.07.005" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MTFRM425-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765945v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. E. Gordon" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. S. Rothman" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hill" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Kochanov" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tan" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2017.06.038" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632415v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jms.2016.05.007" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KSRCVH0D-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01535662v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Cr&#233;peau" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jms.2016.06.007" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01259513v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Louviot" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4939521" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02382519v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Haykal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Hilali" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2015.12.016" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432310v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dubernet" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Antony" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ba" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Babikov" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Bartschat" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/49/7/074003" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234231v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Louviot" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Suas-David" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rey" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4921893" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114754v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Checa-Garcia" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Landgraf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galli" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hase" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. A. Velazco" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-8-3617-2015" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984394v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line L&#233;onard" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Carbonni&#232;re" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gabard" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Talbi" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921896v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Carrasco" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dartois" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322660" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833466v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mousis" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Hueso" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Beaulieu" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bouley" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Carry" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-014-9379-0" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535114v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athena Coustenis" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jms.2013.07.005" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1R4GQ280-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840575v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Soulard" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se R. Huet" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2013.793888" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997595v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hirtzig" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. B&#233;zard" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lellouch" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coustenis" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Bergh" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.ICARUS.2013.05.033" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005779v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Babikov" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barbe" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chris Benner" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JQSRT.2013.07.002" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8LT5T9VR-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844245v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wenger" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Surleau" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Rotger" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2013.05.001" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025409v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.R. Brown" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sung" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. C. Benner" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. M. Devi" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2013.06.020" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9617MS6T-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997633v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.ICARUS.2013.07.015" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-578WBZBC-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761309v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Sanzharov" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Zvereva-Lo&#235;te" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3700342" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761626v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Roy" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dionisio Bermejo" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic3015282" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760307v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia N. Kalugina" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor N. Cherepanov" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail A. Buldakov" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.21981" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TP2BP5VN-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742717v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. van Der Auwera" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Brubach" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2012.06.001" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KN13BK6Z-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005708v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine de Bergh" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Courtin" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B&#233;zard" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ath&#233;na Coustenis" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lellouch" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.PSS.2011.05.003" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4104ZQ1N-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760311v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Oomens" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vervloet" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3666853" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713453v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Sromovsky" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Fry" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Campargue" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2011.12.008" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LJ7L8BMS-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713385v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Balcon" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2011.10.004" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CZLBM9VK-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623337v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2011.05.003" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623349v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cr&#233;peau" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boutammine" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chedin" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JQSRT.2011.06.004" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697117v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Mitchell" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Domanskaya" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristof Maul" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2011.621900" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515829v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Wenger" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2010.08.023" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J8GN9C4K-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623329v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.I. Lunine" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc C. Petit" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Zahnle" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/727/2/77" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025469v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Chesnokova" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Gabard" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. G. Gribanov" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Firsov" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2011.08.005" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PT2Z1DSV-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579837v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515830v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455999v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Blaise Brubach" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2010.02.006" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502186v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Dubernet" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Culhane" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Dimitrijevic" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.Z. Fazliev" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2010.05.004" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SQBS8PM3-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452656v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2010.01.032" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452040v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdollatyf El Hilali" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482394v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Loro&#241;o" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Loete" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Bourgeois" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529684v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482427v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Evezard" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482131v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3385317" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519625v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ballandras" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Weber" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268970903153683" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452031v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3242080" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724249v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Champion" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epn/2009601" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452039v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ballandras Anthony" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452202v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chariot" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005778v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. F. Bernath" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JQSRT.2009.02.013" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GWR7BD6G-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452048v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452043v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Margul&#232;s" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Perrin" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Demaison" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona Merke" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helge Willner" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362620v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sieghard Albert" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigurd Bauerecker" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda R. Brown" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2008.10.019" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MF78Z53H-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452053v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323023v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Martin Niederer" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2533/chimia.2008.273" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452056v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianfranco Di Lonardo" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Flaud" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Quack" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Softley" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268970802271404" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277904v2" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2008.06.006" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513161v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268970701765795" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362630v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jms.2008.01.011" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KZMKPVG7-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452062v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452065v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horace T. Crogman" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri&#237; Sadovski&#237;" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162027v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Negr&#227;o" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gendron" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Drossart" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005JE002651" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452072v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorsan Radhouani" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Z E. Martinez" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00359347v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Negrao" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Maillard" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rannou" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2007.02.006" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RKGN9B0J-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437077v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Raballand" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Breidung" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2005.04.051" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CG6L27T4-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097283v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Griffith" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Penteado" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rannou" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brown" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1128245" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396965v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rouz&#233;e" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lavorel" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Faucher" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437079v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jms.2006.04.014" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8QKX2010-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437078v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2005.05.056" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XK8463BQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00357924v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2006.05.031" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K6QK9ZN5-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068849v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Negr&#227;o" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Salama" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Schulz" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2005.08.007" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-527K5GZ6-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437062v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Domenech" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ramos" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268970600722921" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437080v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2005.06.003" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NQRLC32T-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437073v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jms.2006.05.016" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7BX1VQRC-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437074v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.T. Crogman" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. G. Harter" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mitchell" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268970600862289" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399153v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rouzee" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Raballand" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053547v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Michelot" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jms.2004.02.022" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LTNRNF0F-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053597v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre G&#233;rard" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-002-0009-0" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-W2STN72M-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019346v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Van-Hecke" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Zhilinskii" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100530170033" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SSC2VDFR-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323200v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rey" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-2860(01)00841-9" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RL950BM2-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398156v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sommer" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. B&#252;rger" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04486069v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444807v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-86777-4_49" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448265v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452149v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00004609v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00006251v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-boudon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5015-6538" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069215642" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/boudon_v_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-4504-2010" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358104v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bertin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.E. Gordon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Hargreaves" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tennyson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.N. Yurchenko" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2025.109736" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05004328v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hardy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rousselot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Richard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boudon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Landsheere" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/addf3e" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05365117v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazem Ziadi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael M. Rey" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Voute" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Tison" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Grouiez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules30224389" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035053v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raef Kamel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Raddaoui" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05352348v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ons Ben Fathallah" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Terrier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Manceron" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules30214267" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04536820v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ben Fathallah" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vander Auwera" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tudorie" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2024.108995" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04537914v3" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy L Chubb" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Robert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Sousa-Silva" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei N Yurchenko" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole F Allard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rasti/rzae039" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183713v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyriaki Kefala" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Yurchenko" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Tennyson" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2024.108897" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04597681v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariia Merkulova" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4851253" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04517326v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Simon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cuisset" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Elmaleh" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Hindle" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Mouret" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CP00653D" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402013v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04167252v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Mazza" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ona Thornquist" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Castellanos" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Butterworth" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0138803" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171295v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Merkulova" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boudon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Manceron" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jms.2023.111738" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241327v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gohar Hovhannesyan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Lepers" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2023.120234" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04143516v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Richard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vinatier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2023.115692" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288461v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Pastorek" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Bernath" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2023.108788" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206637v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Vaseem Khan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2023.108779" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04170412v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Germann" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Hj&#228;lt&#233;n" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol Krzempek" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2022.108252" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541468v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Dridi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbaye Faye" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27030646" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541451v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jms.2021.111549" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568684v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.S. Rothman" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hashemi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Karlovets" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2021.107949" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03774884v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Asselin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jms.2022.111614" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167754v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lo&#235;te" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Willis" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jms.2022.111602" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171300v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Bocquet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Bruckhuisen" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11031229" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406185v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert R Gamache" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Vispoel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Rey" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Nikitin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Tyuterev" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2021.107713" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121040v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.N. Ulenikov" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.V. Gromova" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.S. Bekhtereva" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.I. Raspopova" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Kuznetsov" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2021.107526" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364107v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2021.118456" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337047v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Delahaye" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Armante" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. Scott" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jacquinet-Husson" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ch&#233;din" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jms.2021.111510" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030693v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2020.127729" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076876v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rizopoulos" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kwabia Tchana" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2020.107474" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030684v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ke" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Madhur" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Faye" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jms.2020.111251" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030550v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Albert" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bobby K Antony" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaye Awa Ba" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri L Babikov" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bollard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atoms8040076" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04165695v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rotger" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2020.107096" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030568v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Willitsch" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo de Natale" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Huet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Merkt" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2020.1759289" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097279v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Colas" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Zanda" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bouley" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Jeanne" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Malgoyre" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038649" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027596v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2020.107114" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02309943v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Georges" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Thi&#233;vin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamad Benidar" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Carles" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Amyay" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5097696" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390696v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gaveau" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mons" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Potapov" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Turner" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5119529" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030711v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Butterworth" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Amyay" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.V.D. V D Bekerom" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V.D. V D Steeg" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Minea" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2019.07.005" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356342v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadoua Hmida" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Grouiez" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cours" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2019.01.026" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356375v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carlos" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pirali" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jms.2017.07.010" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01774214v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gardez" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Biennier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5023331" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568566v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roy" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lo&#235;te" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jms.2018.01.002" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B3FG2X74-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356345v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moreau" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo-Maria Zwolf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaye-Awa Ba" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/galaxies6040105" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356352v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor Sears" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Coheur" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jms.2018.04.005" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-927QCG1J-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01806935v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Gardez" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vander Auwera" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5034108" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356371v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Reymond-Laruinaz" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Doizi" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2017.09.016" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356359v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roy" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Loete" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jms.2018.01.004" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W5VLR1Z3-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356369v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.Z. Mart&#237;nez" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bermejo" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jms.2017.10.008" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356348v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2018.08.002" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M7B5SDGT-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01510430v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2017.01.006" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529163v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pirali" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Goubet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia D&#8217;accolti" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Fusco" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jms.2017.04.020" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01571674v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Asselin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Potapov" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew C. Turner" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CP02529G" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01580453v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gruson" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2017.06.039" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01509861v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jms.2017.04.010" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632431v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hmida" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jms.2017.07.005" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MTFRM425-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765945v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. E. Gordon" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. S. Rothman" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hill" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Kochanov" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tan" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2017.06.038" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632415v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jms.2016.05.007" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KSRCVH0D-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01535662v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Cr&#233;peau" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jms.2016.06.007" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02382519v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Haykal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Hilali" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2015.12.016" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01259513v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Louviot" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4939521" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432310v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dubernet" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Antony" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ba" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Babikov" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Bartschat" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/49/7/074003" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234231v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Louviot" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Suas-David" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rey" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4921893" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114754v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Checa-Garcia" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Landgraf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galli" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hase" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. A. Velazco" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-8-3617-2015" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984394v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line L&#233;onard" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Carbonni&#232;re" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gabard" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Talbi" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921896v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Carrasco" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dartois" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322660" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833466v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mousis" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Hueso" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Beaulieu" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bouley" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Carry" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-014-9379-0" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840575v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Soulard" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se R. Huet" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2013.793888" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535114v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athena Coustenis" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jms.2013.07.005" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1R4GQ280-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997595v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hirtzig" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. B&#233;zard" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lellouch" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coustenis" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Bergh" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.ICARUS.2013.05.033" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005779v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Babikov" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barbe" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chris Benner" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JQSRT.2013.07.002" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8LT5T9VR-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844245v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wenger" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Surleau" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Rotger" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2013.05.001" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025409v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.R. Brown" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sung" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. C. Benner" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. M. Devi" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2013.06.020" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9617MS6T-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997633v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.ICARUS.2013.07.015" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-578WBZBC-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761309v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Sanzharov" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Zvereva-Lo&#235;te" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3700342" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761626v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Roy" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dionisio Bermejo" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic3015282" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760307v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia N. Kalugina" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor N. Cherepanov" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail A. Buldakov" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.21981" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TP2BP5VN-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742717v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. van Der Auwera" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Brubach" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2012.06.001" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KN13BK6Z-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005708v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine de Bergh" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Courtin" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B&#233;zard" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ath&#233;na Coustenis" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lellouch" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.PSS.2011.05.003" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4104ZQ1N-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713453v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Sromovsky" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Fry" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Campargue" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2011.12.008" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LJ7L8BMS-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713385v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Balcon" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2011.10.004" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CZLBM9VK-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760311v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Oomens" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vervloet" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3666853" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623337v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2011.05.003" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697117v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Mitchell" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Domanskaya" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristof Maul" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2011.621900" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623349v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cr&#233;peau" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boutammine" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chedin" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JQSRT.2011.06.004" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623329v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.I. Lunine" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc C. Petit" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Zahnle" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/727/2/77" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515829v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Wenger" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2010.08.023" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J8GN9C4K-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025469v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Chesnokova" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Gabard" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. G. Gribanov" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Firsov" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2011.08.005" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PT2Z1DSV-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579837v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452040v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdollatyf El Hilali" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515830v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502186v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Dubernet" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Culhane" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Dimitrijevic" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.Z. Fazliev" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2010.05.004" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SQBS8PM3-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455999v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Blaise Brubach" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2010.02.006" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452656v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2010.01.032" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482394v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Loro&#241;o" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Loete" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Bourgeois" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529684v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482427v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Evezard" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482131v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3385317" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724249v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Champion" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epn/2009601" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519625v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ballandras" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Weber" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268970903153683" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452031v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3242080" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452039v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ballandras Anthony" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452202v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chariot" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005778v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. F. Bernath" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JQSRT.2009.02.013" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452048v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452043v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Margul&#232;s" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Perrin" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Demaison" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona Merke" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helge Willner" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362620v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sieghard Albert" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigurd Bauerecker" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda R. Brown" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2008.10.019" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MF78Z53H-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452053v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323023v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Martin Niederer" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2533/chimia.2008.273" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452056v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianfranco Di Lonardo" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Flaud" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Quack" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Softley" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268970802271404" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513161v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268970701765795" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277904v2" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2008.06.006" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362630v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jms.2008.01.011" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KZMKPVG7-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452062v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162027v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Negr&#227;o" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gendron" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Drossart" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005JE002651" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452065v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horace T. Crogman" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri&#237; Sadovski&#237;" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452072v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorsan Radhouani" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Z E. Martinez" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00359347v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Negrao" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Maillard" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rannou" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2007.02.006" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RKGN9B0J-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437077v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Raballand" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Breidung" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2005.04.051" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CG6L27T4-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097283v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Griffith" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Penteado" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rannou" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brown" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1128245" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396965v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rouz&#233;e" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lavorel" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Faucher" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437079v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jms.2006.04.014" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8QKX2010-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437078v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2005.05.056" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XK8463BQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068849v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Negr&#227;o" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Salama" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Schulz" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2005.08.007" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-527K5GZ6-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00357924v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2006.05.031" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K6QK9ZN5-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437062v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Domenech" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ramos" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268970600722921" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437080v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2005.06.003" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NQRLC32T-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437073v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jms.2006.05.016" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7BX1VQRC-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437074v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.T. Crogman" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. G. Harter" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mitchell" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268970600862289" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399153v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rouzee" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Raballand" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053547v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Michelot" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jms.2004.02.022" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LTNRNF0F-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053597v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre G&#233;rard" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-002-0009-0" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-W2STN72M-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019346v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Van-Hecke" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Zhilinskii" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100530170033" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SSC2VDFR-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323200v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rey" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-2860(01)00841-9" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RL950BM2-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398156v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sommer" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. B&#252;rger" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04486069v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444807v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-86777-4_49" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448265v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452149v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00004609v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00006251v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>