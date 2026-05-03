--- v0 (2026-03-28)
+++ v1 (2026-05-03)
@@ -467,177 +467,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02177053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'exécution des contrats administratifs. Quelle(s) mutation(s) pour un droit adapté aux enjeux du XXIème siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bouhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Riccardi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Le Moniteur. 2018, 9782281133059</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04385456v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'exécution des contrats administratifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Riccardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vincent Bouhier; David Riccardi. Editions Le Moniteur, 2018, 978-2-281-13305-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02573774v1</w:t>
-              </w:r>
-[...73 lines deleted...]
-                <w:t xml:space="preserve">hal-04385456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrats publics : réception des directives en droit français, Théorie et pratique du droit public, Mélanges en l’honneur d’Olivier Févrot</w:t>
               </w:r>
@@ -1171,169 +1171,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04385422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Introduction générale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bouhier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’intervention des tiers et les contrats administratifs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9782370322760</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04385826v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les contrats en matière culturelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bouhier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Territoriales Editions. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Guide juridique de l'action culturelle locale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 978-2-8186-0253-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04385336v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04385826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La crise sous le regard des organisations européennes : Entre incompétences et impuissances</w:t>
               </w:r>
@@ -2542,50 +2542,132 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04282711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Chronique- Le droit de l'énergie dans l'Union européenne pour l'année 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bouhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Blottin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annuaire de droit de l'Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04385751v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Chronique annuelle «Énergie»</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Blottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2594,73 +2676,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annuaire de droit de l’Union européenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 2022, pp.1059--1100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04282713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronique - Le droit de l'énergie dans l'Union européenne pour l'année 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2676,1328 +2758,1246 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annuaire de droit de l'Union européenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04385759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Vincent Bouhier</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique annuelle «Énergie»</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Blottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bouhier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annuaire de droit de l’Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2021, pp.929--970</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04282714v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique annuelle «Énergie»</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Blottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bouhier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annuaire de droit de l’Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2020, pp.913--949</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04282715v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique le droit de l’énergie dans l’Union européenne pour l’année 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bouhier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annuaire de droit de l'Union européenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020</w:t>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02081319v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les notaires : une compétence reconnue et protégée en droit de l’Union</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bouhier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 126, pp.6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02046562v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique le droit de l’énergie dans l’Union européenne pour l’année 2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bouhier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annuaire de droit de l'Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02081327v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les lanceurs d’alerte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bouhier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal de Droit Européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (243), pp.349</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02046571v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronique annuelle «Énergie»</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Blottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bouhier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annuaire de droit de l’Union européenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 2021, pp.929--970</w:t>
+              <w:t xml:space="preserve">, 2017, 2019, pp.829--868</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04282716v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La délicate mise en œuvre de l’instrument antidumping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bouhier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annuaire de droit de l’Union européenne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 2020, pp.913--949</w:t>
+              <w:t xml:space="preserve">Journal de Droit Européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9 (233)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02081309v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Énergie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Vial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bouhier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annuaire de droit de l'Union européenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018</w:t>
+              <w:t xml:space="preserve">, 2016, 2016, p. 915</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les lanceurs d’alerte</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04983501v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lutte contre le terrorisme et protection effective des données à caractère personnel : une conciliation délicate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bouhier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Droit Européen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 9 (243), pp.349</w:t>
+              <w:t xml:space="preserve">Riseo : risques études et observations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...103 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02081333v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Énergie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Vial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bouhier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annuaire de droit de l'Union européenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017</w:t>
+              <w:t xml:space="preserve">, 2015, 2015, p. 853</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...172 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04983499v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Énergie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bouhier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annuaire de droit de l'Union européenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 2016, p. 915</w:t>
+              <w:t xml:space="preserve">, 2014, 2014, p. 767</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04983498v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'autonomie procédurale : les contours évolutifs d'un principe dans le cadre de la répétition de l'indu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bouhier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 571, pp.481</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02202660v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interprétation conforme en droit de l'Union et réserves d'interprétation du Conseil constitutionnel : regards croisés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bouhier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Constitutions : Revue de droit constitutionnel appliqué</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 02, pp.195</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02226996v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Énergie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bouhier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annuaire de droit de l'Union européenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 2015, p. 853</w:t>
+              <w:t xml:space="preserve">, 2013, 2013, p. 709</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...90 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04983496v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Énergie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bouhier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annuaire de droit de l'Union européenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 2014, p. 767</w:t>
-[...300 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, 2012, 2012, pp.853-859</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04983495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -4203,165 +4203,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02081297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Communication de la Commission. Un Livre vert sur la défense commerciale fondé sur l’ambiguïté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bouhier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit des affaires internationales - International business law journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02081286v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Commentaire de l’arrêt de la Cour de justice des Communautés européennes du 17 avril 2007, AGM.-COS.MET Srl contre Tarmo Lehtinen, C-470/03</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bouhier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02081290v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02081286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’exception à la généralisation des contrats à durée indéterminée dans la fonction publique</w:t>
               </w:r>
@@ -4654,51 +4654,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385390v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouhier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385404v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Houtcieff" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385568v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925904v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Bui-Xuan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177053v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573774v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Riccardi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385456v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385585v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rolin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Foulquier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385371v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385254v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385816v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385352v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385277v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385422v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385336v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385826v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385537v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385501v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Heinich" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385525v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611759v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385476v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081302v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611758v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611757v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385721v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Blottin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385221v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03948579v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385591v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282710v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385742v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03330733v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282711v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282713v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385759v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385751v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282714v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282715v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081319v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046571v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046562v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081327v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282716v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081309v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983501v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vial" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983499v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081333v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983498v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02202660v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983496v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226996v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983495v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081292v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02260804v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081297v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081290v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081286v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081277v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081280v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385390v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouhier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385404v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Houtcieff" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385568v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925904v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Bui-Xuan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177053v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385456v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Riccardi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573774v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385585v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rolin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Foulquier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385371v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385254v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385816v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385352v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385277v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385422v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385826v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385336v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385537v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385501v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Heinich" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385525v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611759v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385476v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081302v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611758v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611757v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385721v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Blottin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385221v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03948579v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385591v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282710v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385742v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03330733v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282711v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385751v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282713v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385759v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282714v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282715v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081319v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046562v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081327v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046571v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282716v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081309v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983501v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vial" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081333v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983499v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983498v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02202660v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226996v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983496v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983495v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081292v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02260804v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081297v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081286v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081290v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081277v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081280v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>