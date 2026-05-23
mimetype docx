--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -467,177 +467,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02177053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'exécution des contrats administratifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bouhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Riccardi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vincent Bouhier; David Riccardi. Editions Le Moniteur, 2018, 978-2-281-13305-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02573774v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'exécution des contrats administratifs. Quelle(s) mutation(s) pour un droit adapté aux enjeux du XXIème siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Riccardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Le Moniteur. 2018, 9782281133059</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04385456v1</w:t>
-              </w:r>
-[...73 lines deleted...]
-                <w:t xml:space="preserve">hal-02573774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrats publics : réception des directives en droit français, Théorie et pratique du droit public, Mélanges en l’honneur d’Olivier Févrot</w:t>
               </w:r>
@@ -1691,169 +1691,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04385476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Contrats publics : réception des directives en droit français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bouhier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vincent Bouhier; Norbert Foulquier; Frédéric Rolin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Théorie et pratique du droit public : en hommage à Olivier Févrot</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions La mémoire, 2016, 978-2-84539-038-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02611758v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Contrats publics : réception des directives en droit français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bouhier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges en l’honneur d’Olivier Févrot</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02081302v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-02611758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les contrats de concession de l’Union européenne : vers un accès conditionné des offres de pays tiers</w:t>
               </w:r>
@@ -2158,427 +2158,591 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03948579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Chronique annuelle «Énergie»</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Blottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bouhier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annuaire de droit de l’Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.34</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04282710v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Catastrophes et les perspectives d’harmonisation européenne en matière indemnitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bouhier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Riseo : risques études et observations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04385591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique - le droit de l'énergie dans l'Union européenne pour l'année 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bouhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Blottin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annuaire de droit de l'Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04385742v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le bien-être animal et le droit primaire et dérivé : une exigence perfectible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bouhier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 651, pp.454</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03330733v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronique annuelle «Énergie»</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Blottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bouhier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annuaire de droit de l’Union européenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, pp.34</w:t>
+              <w:t xml:space="preserve">, 2021, 2023, pp.665--691</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Chronique - le droit de l'énergie dans l'Union européenne pour l'année 2020</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04282711v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique annuelle «Énergie»</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Blottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bouhier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annuaire de droit de l’Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2022, pp.1059--1100</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04282713v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique - Le droit de l'énergie dans l'Union européenne pour l'année 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Blottin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annuaire de droit de l'Union européenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...172 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04385759v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronique- Le droit de l'énergie dans l'Union européenne pour l'année 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2594,221 +2758,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annuaire de droit de l'Union européenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04385751v1</w:t>
-              </w:r>
-[...162 lines deleted...]
-                <w:t xml:space="preserve">hal-04385759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronique annuelle «Énergie»</w:t>
               </w:r>
@@ -4654,51 +4654,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385390v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouhier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385404v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Houtcieff" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385568v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925904v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Bui-Xuan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177053v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385456v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Riccardi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573774v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385585v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rolin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Foulquier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385371v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385254v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385816v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385352v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385277v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385422v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385826v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385336v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385537v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385501v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Heinich" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385525v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611759v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385476v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081302v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611758v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611757v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385721v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Blottin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385221v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03948579v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385591v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282710v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385742v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03330733v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282711v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385751v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282713v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385759v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282714v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282715v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081319v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046562v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081327v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046571v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282716v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081309v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983501v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vial" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081333v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983499v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983498v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02202660v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226996v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983496v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983495v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081292v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02260804v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081297v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081286v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081290v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081277v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081280v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385390v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouhier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385404v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Houtcieff" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385568v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925904v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Bui-Xuan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177053v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573774v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Riccardi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385456v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385585v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rolin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Foulquier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385371v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385254v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385816v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385352v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385277v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385422v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385826v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385336v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385537v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385501v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Heinich" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385525v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611759v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385476v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611758v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081302v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611757v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385721v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Blottin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385221v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03948579v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282710v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385591v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385742v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03330733v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282711v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282713v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385759v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385751v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282714v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282715v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081319v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046562v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081327v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046571v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282716v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081309v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983501v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vial" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081333v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983499v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983498v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02202660v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226996v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983496v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983495v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081292v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02260804v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081297v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081286v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081290v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081277v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081280v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>