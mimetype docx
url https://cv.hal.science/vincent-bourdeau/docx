--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -81,51 +81,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (29)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (30)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -474,2450 +474,2584 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03685035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passé, présent et désir de démocratie dans l’entreprise. Entretien avec Emmanuel Dockès.</w:t>
+                <w:t xml:space="preserve">« Il n’y a rien de plus réel que l’imaginaire » Entretien avec Pierre-François Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Dockès</w:t>
+                <w:t xml:space="preserve">Pierre-François Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bourdeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Cukier</w:t>
+                <w:t xml:space="preserve">Noé Le Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Homme et la Société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 212, pp.275-291. </w:t>
+              <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, n° 108 (4), pp.14-28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/lhs.212.0275⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/mouv.108.0014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03578232v1</w:t>
+                <w:t xml:space="preserve">hal-03578226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction. Le travail, enjeux normatifs, juridiques et politiques : un état des lieux</w:t>
+                <w:t xml:space="preserve">Éditorial. On est plus tard ou le moment réaliste de l'utopie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bourdeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luca Paltrinieri</w:t>
+                <w:t xml:space="preserve">Simon Cottin-Marx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anahita Grisoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Cukier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Noé Le Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira Ouardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Homme et la Société</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/lhs.212.0019⟩</w:t>
+              <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, n° 108 (4), pp.7-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mouv.108.0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03578229v1</w:t>
+                <w:t xml:space="preserve">hal-03578221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Il n’y a rien de plus réel que l’imaginaire » Entretien avec Pierre-François Moreau</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-François Moreau</w:t>
+                <w:t xml:space="preserve">Passé, présent et désir de démocratie dans l’entreprise. Entretien avec Emmanuel Dockès.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Dockès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bourdeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Noé Le Blanc</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Cukier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/mouv.108.0014⟩</w:t>
+              <w:t xml:space="preserve">L'Homme et la Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 212, pp.275-291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lhs.212.0275⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03578226v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03578232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éditorial. On est plus tard ou le moment réaliste de l'utopie</w:t>
+                <w:t xml:space="preserve">Utopies. Troubles dans le présent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bourdeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Cottin-Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anahita Grisoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noé Le Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Ouardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, n° 108 (4), pp.7-11. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/mouv.108.0007⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 108 (2021/4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/MOUV.108.0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03578221v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05447087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éditorial. On est plus tard ou le moment réaliste de l’utopie</w:t>
+                <w:t xml:space="preserve">Introduction. Le travail, enjeux normatifs, juridiques et politiques : un état des lieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bourdeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Paltrinieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Cukier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, n° 108, pp.7-11. </w:t>
+              <w:t xml:space="preserve">L'Homme et la Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, n° 212 (1), pp.19-41. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/MOUV.108.0007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/lhs.212.0019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05446872v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03578229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Il faut cultiver notre jardin » : 2012-2021, un moment voltairien de l’utopie ?</w:t>
+                <w:t xml:space="preserve">Éditorial. On est plus tard ou le moment réaliste de l’utopie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bourdeau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Cottin-Marx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anahita Grisoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noé Le Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira Ouardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, n° 108 (4), pp.39-51. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/mouv.108.0039⟩</w:t>
+              <w:t xml:space="preserve">, 2021, n° 108, pp.7-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/MOUV.108.0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03578214v1</w:t>
+                <w:t xml:space="preserve">hal-05446872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ce que l'on attend de soi</w:t>
+                <w:t xml:space="preserve">« Il faut cultiver notre jardin » : 2012-2021, un moment voltairien de l’utopie ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bourdeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, n° 108 (4), pp.39-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mouv.108.0039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02460944v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03578214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les mutations de l’expression « exploitation de l’homme par l’homme » chez les saint-simoniens (1829-1851)</w:t>
+                <w:t xml:space="preserve">Ce que l'on attend de soi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bourdeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers d'Economie Politique = Papers in political economy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Philosophique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Le temps, 22, pp.9-26</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02302310v1</w:t>
+                <w:t xml:space="preserve">hal-02460944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Face aux multinationales : faire appliquer les normes et défaire les réputations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Achin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bourdeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Macé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 95 (3), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/mouv.095.0053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02112902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des rites de passage à la nation: conceptions ethnographiques de la nation chez Arnold van Gennep (1873-1957)</w:t>
+                <w:t xml:space="preserve">Les mutations de l’expression « exploitation de l’homme par l’homme » chez les saint-simoniens (1829-1851)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bourdeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Millars. Espai i història </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.6035/Millars.2018.44.6⟩</w:t>
+              <w:t xml:space="preserve">Cahiers d'Economie Politique = Papers in political economy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 75 (2), pp.13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cep.075.0013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02460954v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02302310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte rendu de : Laurence Fontaine, Le marché. Histoire et usages d'une conquête sociale, Paris, Gallimard, 2014, 464 p</w:t>
+                <w:t xml:space="preserve">Des rites de passage à la nation: conceptions ethnographiques de la nation chez Arnold van Gennep (1873-1957)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bourdeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Science Politique (english - édition anglaise)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Millars. Espai i història </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 44, pp.125-152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.6035/Millars.2018.44.6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02456564v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02460954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les chevaux de bataille du monde rural</w:t>
+                <w:t xml:space="preserve">Compte rendu de : Laurence Fontaine, Le marché. Histoire et usages d'une conquête sociale, Paris, Gallimard, 2014, 464 p</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bourdeau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ève Poulteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Française de Science Politique (english - édition anglaise)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.851-852</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02456490v1</w:t>
+                <w:t xml:space="preserve">hal-02456564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ouvrir de nouvelles portes : l’expérience de La Clef , café lecture à Brioude en Haute-Loire</w:t>
+                <w:t xml:space="preserve">« La rationalité économique et financière de l'État écrase tout intérêt pour le fait associatif »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bourdeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Cottin-Marx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, Vitalité politique en rase campagne, 84 (4), pp.94-104. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/mouv.084.0094⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 81 (1), pp.11-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mouv.081.0011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02456515v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02456432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« La rationalité économique et financière de l'État écrase tout intérêt pour le fait associatif »</w:t>
+                <w:t xml:space="preserve">Les chevaux de bataille du monde rural</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bourdeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Simon Cottin-Marx</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ève Poulteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 81 (1), pp.11-25. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/mouv.081.0011⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 84 (4), pp.139-162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mouv.084.0139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02456432v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02456490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vivre en travaillant. L’expérience de la société coopérative « Ardelaine » à Saint-Pierreville</w:t>
+                <w:t xml:space="preserve">Ouvrir de nouvelles portes : l’expérience de La Clef , café lecture à Brioude en Haute-Loire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bourdeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Jarrige</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Cottin-Marx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 84 (4), pp.82-93. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/mouv.084.0082⟩</w:t>
+              <w:t xml:space="preserve">, 2015, Vitalité politique en rase campagne, 84 (4), pp.94-104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mouv.084.0094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02456522v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02456515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un autre regard sur la campagne est possible !</w:t>
+                <w:t xml:space="preserve">Vivre en travaillant. L’expérience de la société coopérative « Ardelaine » à Saint-Pierreville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bourdeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Simon Cottin-Marx</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jarrige</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 4 (84), pp.24-34. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/mouv.084.0024⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 84 (4), pp.82-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mouv.084.0082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01254083v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02456522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'accélération de la finance</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Un autre regard sur la campagne est possible !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bourdeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Cottin-Marx</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samira Ouardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 79 (3), pp.92-99. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/mouv.079.0092⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 4 (84), pp.24-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mouv.084.0024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01189063v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01254083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éditorial : (Contre-) pouvoirs du numérique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">L'accélération de la finance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bourdeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Cottin-Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Ouardi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Bourdeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 79 (3), pp.7-11. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/mouv.079.0007⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 79 (3), pp.92-99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mouv.079.0092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01189059v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le marché des égaux : un aspect socialiste de l'échange républicain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Éditorial : (Contre-) pouvoirs du numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Auray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Cottin-Marx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noé Le Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira Ouardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bourdeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Philosophie Economique / Review of Economic Philosophy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rpec.132.0003⟩</w:t>
+              <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 79 (3), pp.7-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mouv.079.0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02302434v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du bon usage de la communauté</w:t>
+                <w:t xml:space="preserve">Le marché des égaux : un aspect socialiste de l'échange républicain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bourdeau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Flipo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/mouv.068.0085⟩</w:t>
+              <w:t xml:space="preserve">Revue de Philosophie Economique / Review of Economic Philosophy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 13 (2), pp.3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rpec.132.0003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00767842v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02302434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une gauche à défricher !</w:t>
+                <w:t xml:space="preserve">Du bon usage de la communauté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bourdeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Flipo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Haeringer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, Gauche : attention chantier !, 68, pp.7-13. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/mouv.068.0007⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 68, pp.85 - 99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mouv.068.0085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02612595v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00767842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour en finir avec les riches (et les pauvres)</w:t>
+                <w:t xml:space="preserve">Une gauche à défricher !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bourdeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Flipo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julienne Flory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Haeringer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 64, pp.7 - 11. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/mouv.064.0007⟩</w:t>
+              <w:t xml:space="preserve">, 2011, Gauche : attention chantier !, 68, pp.7-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mouv.068.0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00767855v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02612595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Préférences décisives et précarité</w:t>
+                <w:t xml:space="preserve">Pour en finir avec les riches (et les pauvres)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bourdeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Flipo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julienne Flory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les ateliers de l'éthique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 64, pp.7 - 11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mouv.064.0007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00471575v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00767855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La notion de besoins collectifs n'est pas éclairante&amp;quot;. Entretien avec Gareth Stedman Jones</w:t>
+                <w:t xml:space="preserve">Préférences décisives et précarité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bourdeau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les ateliers de l'éthique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 4 (2), pp.55-64</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02493334v1</w:t>
+                <w:t xml:space="preserve">hal-00471575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La notion de besoins collectifs n'est pas éclairante&amp;quot;. Entretien avec Gareth Stedman Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bourdeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Flipo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, De quoi avons-nous (vraiment) besoin ? Bonheur, consommation, capitalisme, 54, pp.87-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mouv.054.0087⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02493334v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le passé d'une désillusion : les luddites et la critique de la machine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bourdeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Jarrige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actuel Marx</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 39 (1), pp.145. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/amx.039.0145⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03578294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2927,250 +3061,250 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditorial. Le temps libre. Une conquête sociale à (re)politiser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Achin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bourdeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Cottin-Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noé Le Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julienne Flory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Repolitiser le temps libre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, pp.7-12. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mouv.114.0007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05251894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’owénisme : politique naturelle et économie artificielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Claeys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bourdeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Nature du socialisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, pp.135-161. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.pufc.40707⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03598784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3180,879 +3314,879 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le marché et le mérite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bourdeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.336, 2023, Histoire, 978-2-7535-9238-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pur.194062⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
-              <w:r>
-[...30 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05252074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les encyclopédismes en France à l'ère des révolutions (1789-1850)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bourdeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Chappey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Franche-Comté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Les Cahiers de la MSHE Ledoux, 978-2-84867-667-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pufc.18609⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
-              <w:r>
-[...55 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02537957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Nature du socialisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bourdeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Macé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vincent Bourdeau; Arnaud Macé. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Franche-Comté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.410, 2017, Annales littéraires, France Marchal-Ninosque, 978-2-84867-607-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02461421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand les socialistes inventaient l’avenir : presse, théories et expériences (1825-1860)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bourdeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Castleton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Frobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jarrige</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">la Découverte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.404, 2015, 978-2-7071-8591-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
-              <w:r>
-[...85 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01139826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-J. Proudhon Manuel du spéculateur à la Bourse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bourdeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Ribeill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Castleton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">éditions è®e, pp.192, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00467968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Force de l'Empire. Révolution industrielle et écologie ou pourquoi l'Angleterre a fait mieux que la Chine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth Pomeranz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bourdeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jarrige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">éditions ère, 2009, Collection chercheurs d'ère, 9782915453577</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
-              <w:r>
-[...63 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03598789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Fin de la pauvreté ? Un débat historique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gareth Stedman Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bourdeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jarrige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">éditions ère, 2007, Collection chercheurs d'ère, Vincent Bourdeau; François Jarrige; Julien Vincent, 978-2-915453-34-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
-              <w:r>
-[...63 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03598797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La république et ses démons: essais de républicanisme appliqué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bourdeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Merrill</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions é(r)e, 2007, Vincent Bourdeau; François Jarrige; Julien Vincent, ISBN-10 2915453357</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03578345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Luddites. Bris de machines, économie politique et histoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bourdeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Jarrige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">éditions ère, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03610054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4062,1608 +4196,1608 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fin-de-siècle socialisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bourdeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gilbert Faccarello; Claire Silvant. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A History of Economic Thought in France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Routledge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.25, 2023, 978-0-429-20240-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4324/9780429202407⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
-              <w:r>
-[...30 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05252106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lectures de Robert Damien et André Tosel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bourdeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Macé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vincent Bourdeau; Arnaud Macé. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Penser les pratiques collectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Franche-Comté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.7-28, 2022, Annales littéraires - Série : Agon, 978-2-84867-918-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05251986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bourdeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Chappey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les encyclopédismes en France à l'ère des révolutions (1789-1850)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUFC, pp.7-18, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.pufc.18609⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03552150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un encyclopédisme républicain sous la monarchie de Juillet : Jean Reynaud (1806-1863) et l’Encyclopédie nouvelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bourdeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vincent Bourdeau; Jean-Luc Chappey; Julien Vincent. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les encyclopédismes en France à l'ère des révolutions (1789-1850)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Franche-Comté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.75-94, 2020, Les Cahiers de la MSHE, 978-2-84867-667-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03248386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’apprentissage social de la citoyenneté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bourdeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Citoyenneté et éducation par la société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Franche-Comté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Pratiques &amp; techniques, 978-2-84867-658-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02460965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La nature du social : l'hypothèse d'un effet politique dans le champ des savoirs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bourdeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Macé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Franche-Comté. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La nature du socialisme. Pensée sociale et conceptions de la nature au XIXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2017, 978-2-84867-607-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02304186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nature et travail : les deux formes de la richesse sociale selon Auguste Walras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bourdeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Nature du socialisme. Pensée sociale et conceptions de la nature au XIXe siècle. Sous la direction de V. Bourdeau et A. Macé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Franche-Comté, pp.163-178, 2017, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pufc.40717⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03598775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propriété et fonction sociale chez Constantin Pecqueur. Genèse d’une théorie « nouvelle » d’économie sociale et politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bourdeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Clément Coste; Ludovic Frobert; Marie Lauricella. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De la République de Constantin Pecqueur (1801-1887)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Franche-Comté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.123-150, 2017, Les cahiers de la MSHE Ledoux, 978-2-84867-582-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02461198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un autre regard sur l’histoire des sciences humaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Blanckaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bourdeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vincent Bourdeau; Arnaud Macé. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Nature du socialisme, Pensée sociale et conceptions de la nature au XIXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Franche-Comté, pp.27-59, 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.pufc.40677⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04040738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conclusion. Sous l’œil impérial, les enterrements de la presse socialiste</w:t>
+                <w:t xml:space="preserve">En défense de la Commission du Luxembourg. Le Travail affranchi de Vidal et Toussenel ; Le Salut du Peuple de Pecqueur ; Le Nouveau Monde de Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bourdeau</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">François Jarrige</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thomas Bouchet; Vincent Bourdeau; Edward Castleton; Ludovic Frobert; François Jarrige. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quand les socialistes inventaient l'avenir : presse, théories et expériences (1825-1860)</w:t>
+              <w:t xml:space="preserve">Quand les socialistes inventaient l’avenir. Presse, théories et expériences, 1825-1860</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Découverte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.317-330, 2015, 978-2-7071-8591-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Découverte</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-02456441v1</w:t>
+                <w:t xml:space="preserve">hal-02456448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">En défense de la Commission du Luxembourg. Le Travail affranchi de Vidal et Toussenel ; Le Salut du Peuple de Pecqueur ; Le Nouveau Monde de Blanc</w:t>
+                <w:t xml:space="preserve">Conclusion. Sous l’œil impérial, les enterrements de la presse socialiste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bourdeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Castleton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Frobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jarrige</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thomas Bouchet; Vincent Bourdeau; Edward Castleton; Ludovic Frobert; François Jarrige. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quand les socialistes inventaient l’avenir. Presse, théories et expériences, 1825-1860</w:t>
+              <w:t xml:space="preserve">Quand les socialistes inventaient l'avenir : presse, théories et expériences (1825-1860)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Découverte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.317-330, 2015, 978-2-7071-8591-4</w:t>
+              <w:t xml:space="preserve">, pp.373-386, 2015, 978-2-7071-8591-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02456448v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02456441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Civiliser l’économie : régulation par l’estime et néorépublicanisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bourdeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thomas Boccon-Gibod; Caterina Gabrielli. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Normes, institutions et régulation publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 978-2-7056-9024-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02460916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse et association. La Revue encyclopédique de Leroux, Reynaud et Carnot</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Aramini</w:t>
+                <w:t xml:space="preserve">Introduction (Premières impressions (1825-1835))</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bourdeau</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Thomas Bouchet. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Castleton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Frobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jarrige</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thomas Bouchet; Vincent Bourdeau; Edward Castleton; Ludovic Frobert; François Jarrige. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quand les socialistes inventaient l’avenir. Presse, théories et expériences, 1825-1860</w:t>
+              <w:t xml:space="preserve">Quand les socialistes inventaient l’avenir : presse, théories et expériences (1825-1860)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Découverte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.84-96, 2015, Hors collection Sciences Humaines, 978-2-7071-8591-4</w:t>
+              <w:t xml:space="preserve">, pp.23-36, 2015, 978-2-7071-8591-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02456417v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02456459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction (Premières impressions (1825-1835))</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Bouchet</w:t>
+                <w:t xml:space="preserve">Synthèse et association. La Revue encyclopédique de Leroux, Reynaud et Carnot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Aramini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bourdeau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">Thomas Bouchet; Vincent Bourdeau; Edward Castleton; Ludovic Frobert; François Jarrige. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thomas Bouchet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quand les socialistes inventaient l’avenir : presse, théories et expériences (1825-1860)</w:t>
+              <w:t xml:space="preserve">Quand les socialistes inventaient l’avenir. Presse, théories et expériences, 1825-1860</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Découverte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.23-36, 2015, 978-2-7071-8591-4</w:t>
+              <w:t xml:space="preserve">, pp.84-96, 2015, Hors collection Sciences Humaines, 978-2-7071-8591-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02456459v1</w:t>
+                <w:t xml:space="preserve">hal-02456417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changer la société, changer la presse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bourdeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Castleton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Frobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Jarrige</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thomas Bouchet; Vincent Bourdeau; Edward Castleton; Ludovic Frobert; François Jarrige. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quand les socialistes inventaient l'avenir : presse, théories et expériences (1825-1860)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Découverte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.5-22, 2015, 978-2-7071-8591-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02456473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du Manuel Républicain (1848) à La Science de la morale (1869): fraternité et solidarité selon Renouvier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bourdeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fraternité: regards croisés sous la direction de F. Brahami et O. Roynette</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03598780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId141"/>
+      <w:footerReference w:type="default" r:id="rId142"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5810,51 +5944,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05046523v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rodet-Kroichvili" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Witzig" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Jeannerat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lapayre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Rymeyko" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251905v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bourdeau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12xat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251897v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11vsg" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685035v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-13254-7.p.0275" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578232v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dock&#232;s" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Cukier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lhs.212.0275" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578229v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Paltrinieri" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lhs.212.0019" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578226v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Moreau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Le Blanc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.108.0014" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578221v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Cottin-Marx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anahita Grisoni" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Ouardi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.108.0007" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446872v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/MOUV.108.0007" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578214v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.108.0039" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460944v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302310v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cep.075.0013" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112902v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Achin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mac&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.095.0053" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460954v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6035/Millars.2018.44.6" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456564v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456490v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#200;ve Poulteau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.084.0139" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456515v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.084.0094" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456432v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.081.0011" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456522v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jarrige" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.084.0082" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254083v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.084.0024" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189063v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Auray" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.079.0092" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189059v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.079.0007" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302434v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpec.132.0003" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767842v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Flipo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.068.0085" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612595v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julienne Flory" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Haeringer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.068.0007" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767855v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.064.0007" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471575v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493334v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vincent" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.054.0087" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578294v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/amx.039.0145" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251894v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.114.0007" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598784v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Claeys" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.40707" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252074v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/9346/le-marche-et-le-merite" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.194062" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02537957v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Chappey" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/les-encyclopedismes-en-france-a-l-ere-des-revolutions-1789-1850.html" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.18609" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461421v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pufc.univ-fcomte.fr/la-nature-du-socialisme.html" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139826v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bouchet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Castleton" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Frobert" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/quand_les_socialistes_inventaient_l_avenir_1825_1860-9782707185914" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467968v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Ribeill" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598789v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Pomeranz" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598797v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth Stedman Jones" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578345v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Merrill" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610054v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252106v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/edit/10.4324/9780429202407-14/fin-de-si%C3%A8cle-socialisms-vincent-bourdeau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429202407" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251986v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/penser-les-pratiques-collectives.html" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552150v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03248386v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mshe.univ-fcomte.fr/cahiers-de-la-mshe/les-series/archives-de-l-imaginaire-social/946-n-39-les-encyclopedismes-a-l-ere-des-revolutions-1789-1850" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460965v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pufc.univ-fcomte.fr/domaines/didactique/citoyennete-et-education-par-la-societe.html" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304186v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598775v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.40717" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461198v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pufc.univ-fcomte.fr/collections/cahiers-mshe/archives-de-l-imaginaire-social/i-de-la-republique-i-de-constantin-pecqueur-1801-1887.html" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040738v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Blanckaert" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.40677" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456441v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/catalogue/index-Quand_les_socialistes_inventaient_l_avenir__1825_1860-9782707185914.html" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456448v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460916v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/9782705690243" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456417v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Aramini" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456459v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456473v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598780v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05046523v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rodet-Kroichvili" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Witzig" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Jeannerat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lapayre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Rymeyko" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251905v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bourdeau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12xat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251897v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11vsg" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685035v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-13254-7.p.0275" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578226v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Moreau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Le Blanc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.108.0014" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578221v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Cottin-Marx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anahita Grisoni" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Ouardi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.108.0007" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578232v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dock&#232;s" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Cukier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lhs.212.0275" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447087v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/MOUV.108.0007" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578229v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Paltrinieri" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lhs.212.0019" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446872v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578214v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.108.0039" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460944v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112902v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Achin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mac&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.095.0053" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302310v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cep.075.0013" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460954v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6035/Millars.2018.44.6" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456564v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456432v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.081.0011" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456490v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#200;ve Poulteau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.084.0139" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456515v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.084.0094" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456522v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jarrige" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.084.0082" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254083v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.084.0024" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189063v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Auray" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.079.0092" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189059v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.079.0007" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302434v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpec.132.0003" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767842v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Flipo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.068.0085" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612595v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julienne Flory" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Haeringer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.068.0007" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767855v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.064.0007" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471575v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493334v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vincent" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.054.0087" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578294v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/amx.039.0145" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251894v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.114.0007" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598784v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Claeys" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.40707" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252074v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/9346/le-marche-et-le-merite" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.194062" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02537957v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Chappey" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/les-encyclopedismes-en-france-a-l-ere-des-revolutions-1789-1850.html" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.18609" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461421v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pufc.univ-fcomte.fr/la-nature-du-socialisme.html" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139826v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bouchet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Castleton" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Frobert" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/quand_les_socialistes_inventaient_l_avenir_1825_1860-9782707185914" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467968v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Ribeill" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598789v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Pomeranz" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598797v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth Stedman Jones" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578345v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Merrill" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610054v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252106v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/edit/10.4324/9780429202407-14/fin-de-si%C3%A8cle-socialisms-vincent-bourdeau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429202407" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251986v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/penser-les-pratiques-collectives.html" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552150v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03248386v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mshe.univ-fcomte.fr/cahiers-de-la-mshe/les-series/archives-de-l-imaginaire-social/946-n-39-les-encyclopedismes-a-l-ere-des-revolutions-1789-1850" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460965v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pufc.univ-fcomte.fr/domaines/didactique/citoyennete-et-education-par-la-societe.html" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304186v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598775v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.40717" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461198v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pufc.univ-fcomte.fr/collections/cahiers-mshe/archives-de-l-imaginaire-social/i-de-la-republique-i-de-constantin-pecqueur-1801-1887.html" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040738v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Blanckaert" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.40677" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456448v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/catalogue/index-Quand_les_socialistes_inventaient_l_avenir__1825_1860-9782707185914.html" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456441v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460916v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/9782705690243" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456459v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456417v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Aramini" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456473v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598780v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>