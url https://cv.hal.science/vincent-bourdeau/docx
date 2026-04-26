--- v1 (2026-04-05)
+++ v2 (2026-04-26)
@@ -474,716 +474,716 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03685035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Il n’y a rien de plus réel que l’imaginaire » Entretien avec Pierre-François Moreau</w:t>
+                <w:t xml:space="preserve">Passé, présent et désir de démocratie dans l’entreprise. Entretien avec Emmanuel Dockès.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-François Moreau</w:t>
+                <w:t xml:space="preserve">Emmanuel Dockès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bourdeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noé Le Blanc</w:t>
+                <w:t xml:space="preserve">Alexis Cukier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, n° 108 (4), pp.14-28. </w:t>
+              <w:t xml:space="preserve">L'Homme et la Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 212, pp.275-291. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/mouv.108.0014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/lhs.212.0275⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03578226v1</w:t>
+                <w:t xml:space="preserve">hal-03578232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éditorial. On est plus tard ou le moment réaliste de l'utopie</w:t>
+                <w:t xml:space="preserve">Introduction. Le travail, enjeux normatifs, juridiques et politiques : un état des lieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bourdeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Cottin-Marx</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anahita Grisoni</w:t>
+                <w:t xml:space="preserve">Luca Paltrinieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noé Le Blanc</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alexis Cukier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/mouv.108.0007⟩</w:t>
+              <w:t xml:space="preserve">L'Homme et la Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, n° 212 (1), pp.19-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lhs.212.0019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03578221v1</w:t>
+                <w:t xml:space="preserve">hal-03578229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passé, présent et désir de démocratie dans l’entreprise. Entretien avec Emmanuel Dockès.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Utopies. Troubles dans le présent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bourdeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Cottin-Marx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anahita Grisoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Dockès</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Bourdeau</w:t>
+                <w:t xml:space="preserve">Noé Le Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Cukier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Samira Ouardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Homme et la Société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 212, pp.275-291. </w:t>
+              <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 108 (2021/4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/lhs.212.0275⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/MOUV.108.0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03578232v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05447087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utopies. Troubles dans le présent</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">« Il n’y a rien de plus réel que l’imaginaire » Entretien avec Pierre-François Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bourdeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noé Le Blanc</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 108 (2021/4), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/MOUV.108.0007⟩</w:t>
+              <w:t xml:space="preserve">, 2021, n° 108 (4), pp.14-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mouv.108.0014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05447087v1</w:t>
+                <w:t xml:space="preserve">hal-03578226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction. Le travail, enjeux normatifs, juridiques et politiques : un état des lieux</w:t>
+                <w:t xml:space="preserve">Éditorial. On est plus tard ou le moment réaliste de l'utopie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bourdeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Luca Paltrinieri</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Cottin-Marx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anahita Grisoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noé Le Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Cukier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Samira Ouardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Homme et la Société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, n° 212 (1), pp.19-41. </w:t>
+              <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, n° 108 (4), pp.7-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/lhs.212.0019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/mouv.108.0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03578229v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03578221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditorial. On est plus tard ou le moment réaliste de l’utopie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bourdeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Cottin-Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anahita Grisoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noé Le Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Ouardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, n° 108, pp.7-11. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/MOUV.108.0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05446872v1</w:t>
@@ -1335,209 +1335,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02460944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Face aux multinationales : faire appliquer les normes et défaire les réputations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les mutations de l’expression « exploitation de l’homme par l’homme » chez les saint-simoniens (1829-1851)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bourdeau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Macé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/mouv.095.0053⟩</w:t>
+              <w:t xml:space="preserve">Cahiers d'Economie Politique = Papers in political economy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 75 (2), pp.13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cep.075.0013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02112902v1</w:t>
+                <w:t xml:space="preserve">hal-02302310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les mutations de l’expression « exploitation de l’homme par l’homme » chez les saint-simoniens (1829-1851)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Face aux multinationales : faire appliquer les normes et défaire les réputations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Achin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bourdeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Macé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers d'Economie Politique = Papers in political economy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 75 (2), pp.13. </w:t>
+              <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 95 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/cep.075.0013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/mouv.095.0053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02302310v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02112902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des rites de passage à la nation: conceptions ethnographiques de la nation chez Arnold van Gennep (1873-1957)</w:t>
               </w:r>
@@ -1668,300 +1668,300 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02456564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« La rationalité économique et financière de l'État écrase tout intérêt pour le fait associatif »</w:t>
+                <w:t xml:space="preserve">Les chevaux de bataille du monde rural</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bourdeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Simon Cottin-Marx</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ève Poulteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 81 (1), pp.11-25. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/mouv.081.0011⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 84 (4), pp.139-162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mouv.084.0139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02456432v1</w:t>
+                <w:t xml:space="preserve">hal-02456490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les chevaux de bataille du monde rural</w:t>
+                <w:t xml:space="preserve">Ouvrir de nouvelles portes : l’expérience de La Clef , café lecture à Brioude en Haute-Loire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bourdeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ève Poulteau</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Cottin-Marx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 84 (4), pp.139-162. </w:t>
+              <w:t xml:space="preserve">, 2015, Vitalité politique en rase campagne, 84 (4), pp.94-104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/mouv.084.0139⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/mouv.084.0094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02456490v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02456515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ouvrir de nouvelles portes : l’expérience de La Clef , café lecture à Brioude en Haute-Loire</w:t>
+                <w:t xml:space="preserve">« La rationalité économique et financière de l'État écrase tout intérêt pour le fait associatif »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bourdeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Cottin-Marx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, Vitalité politique en rase campagne, 84 (4), pp.94-104. </w:t>
+              <w:t xml:space="preserve">, 2015, 81 (1), pp.11-25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/mouv.084.0094⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/mouv.081.0011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02456515v1</w:t>
+                <w:t xml:space="preserve">hal-02456432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivre en travaillant. L’expérience de la société coopérative « Ardelaine » à Saint-Pierreville</w:t>
               </w:r>
@@ -2051,51 +2051,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un autre regard sur la campagne est possible !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bourdeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Cottin-Marx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 4 (84), pp.24-34. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2155,64 +2155,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bourdeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Cottin-Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Ouardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 79 (3), pp.92-99. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2259,77 +2259,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditorial : (Contre-) pouvoirs du numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Cottin-Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noé Le Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Ouardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bourdeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3075,90 +3075,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditorial. Le temps libre. Une conquête sociale à (re)politiser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Achin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bourdeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Cottin-Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noé Le Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julienne Flory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3527,51 +3527,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Nature du socialisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bourdeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Macé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vincent Bourdeau; Arnaud Macé. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Franche-Comté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
@@ -4318,51 +4318,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lectures de Robert Damien et André Tosel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bourdeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Macé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vincent Bourdeau; Arnaud Macé. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Penser les pratiques collectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -4689,51 +4689,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La nature du social : l'hypothèse d'un effet politique dans le champ des savoirs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bourdeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Macé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Franche-Comté. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La nature du socialisme. Pensée sociale et conceptions de la nature au XIXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2017, 978-2-84867-607-4</w:t>
@@ -5015,251 +5015,251 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04040738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">En défense de la Commission du Luxembourg. Le Travail affranchi de Vidal et Toussenel ; Le Salut du Peuple de Pecqueur ; Le Nouveau Monde de Blanc</w:t>
+                <w:t xml:space="preserve">Conclusion. Sous l’œil impérial, les enterrements de la presse socialiste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bourdeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Castleton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Frobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jarrige</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thomas Bouchet; Vincent Bourdeau; Edward Castleton; Ludovic Frobert; François Jarrige. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quand les socialistes inventaient l’avenir. Presse, théories et expériences, 1825-1860</w:t>
+              <w:t xml:space="preserve">Quand les socialistes inventaient l'avenir : presse, théories et expériences (1825-1860)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Découverte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.317-330, 2015, 978-2-7071-8591-4</w:t>
+              <w:t xml:space="preserve">, pp.373-386, 2015, 978-2-7071-8591-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02456448v1</w:t>
+                <w:t xml:space="preserve">hal-02456441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conclusion. Sous l’œil impérial, les enterrements de la presse socialiste</w:t>
+                <w:t xml:space="preserve">En défense de la Commission du Luxembourg. Le Travail affranchi de Vidal et Toussenel ; Le Salut du Peuple de Pecqueur ; Le Nouveau Monde de Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bourdeau</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">François Jarrige</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thomas Bouchet; Vincent Bourdeau; Edward Castleton; Ludovic Frobert; François Jarrige. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quand les socialistes inventaient l'avenir : presse, théories et expériences (1825-1860)</w:t>
+              <w:t xml:space="preserve">Quand les socialistes inventaient l’avenir. Presse, théories et expériences, 1825-1860</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Découverte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.373-386, 2015, 978-2-7071-8591-4</w:t>
+              <w:t xml:space="preserve">, pp.317-330, 2015, 978-2-7071-8591-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02456441v1</w:t>
+                <w:t xml:space="preserve">hal-02456448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Civiliser l’économie : régulation par l’estime et néorépublicanisme</w:t>
               </w:r>
@@ -5325,264 +5325,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02460916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction (Premières impressions (1825-1835))</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Bouchet</w:t>
+                <w:t xml:space="preserve">Synthèse et association. La Revue encyclopédique de Leroux, Reynaud et Carnot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Aramini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bourdeau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">Thomas Bouchet; Vincent Bourdeau; Edward Castleton; Ludovic Frobert; François Jarrige. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thomas Bouchet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quand les socialistes inventaient l’avenir : presse, théories et expériences (1825-1860)</w:t>
+              <w:t xml:space="preserve">Quand les socialistes inventaient l’avenir. Presse, théories et expériences, 1825-1860</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Découverte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.23-36, 2015, 978-2-7071-8591-4</w:t>
+              <w:t xml:space="preserve">, pp.84-96, 2015, Hors collection Sciences Humaines, 978-2-7071-8591-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02456459v1</w:t>
+                <w:t xml:space="preserve">hal-02456417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse et association. La Revue encyclopédique de Leroux, Reynaud et Carnot</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Aramini</w:t>
+                <w:t xml:space="preserve">Introduction (Premières impressions (1825-1835))</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bourdeau</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Thomas Bouchet. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Castleton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Frobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jarrige</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thomas Bouchet; Vincent Bourdeau; Edward Castleton; Ludovic Frobert; François Jarrige. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quand les socialistes inventaient l’avenir. Presse, théories et expériences, 1825-1860</w:t>
+              <w:t xml:space="preserve">Quand les socialistes inventaient l’avenir : presse, théories et expériences (1825-1860)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Découverte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.84-96, 2015, Hors collection Sciences Humaines, 978-2-7071-8591-4</w:t>
+              <w:t xml:space="preserve">, pp.23-36, 2015, 978-2-7071-8591-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02456417v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02456459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changer la société, changer la presse</w:t>
               </w:r>
@@ -5944,51 +5944,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05046523v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rodet-Kroichvili" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Witzig" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Jeannerat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lapayre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Rymeyko" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251905v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bourdeau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12xat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251897v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11vsg" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685035v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-13254-7.p.0275" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578226v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Moreau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Le Blanc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.108.0014" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578221v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Cottin-Marx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anahita Grisoni" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Ouardi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.108.0007" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578232v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dock&#232;s" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Cukier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lhs.212.0275" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447087v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/MOUV.108.0007" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578229v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Paltrinieri" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lhs.212.0019" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446872v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578214v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.108.0039" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460944v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112902v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Achin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mac&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.095.0053" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302310v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cep.075.0013" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460954v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6035/Millars.2018.44.6" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456564v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456432v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.081.0011" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456490v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#200;ve Poulteau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.084.0139" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456515v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.084.0094" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456522v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jarrige" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.084.0082" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254083v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.084.0024" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189063v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Auray" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.079.0092" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189059v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.079.0007" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302434v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpec.132.0003" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767842v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Flipo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.068.0085" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612595v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julienne Flory" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Haeringer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.068.0007" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767855v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.064.0007" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471575v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493334v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vincent" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.054.0087" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578294v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/amx.039.0145" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251894v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.114.0007" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598784v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Claeys" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.40707" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252074v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/9346/le-marche-et-le-merite" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.194062" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02537957v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Chappey" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/les-encyclopedismes-en-france-a-l-ere-des-revolutions-1789-1850.html" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.18609" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461421v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pufc.univ-fcomte.fr/la-nature-du-socialisme.html" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139826v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bouchet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Castleton" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Frobert" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/quand_les_socialistes_inventaient_l_avenir_1825_1860-9782707185914" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467968v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Ribeill" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598789v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Pomeranz" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598797v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth Stedman Jones" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578345v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Merrill" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610054v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252106v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/edit/10.4324/9780429202407-14/fin-de-si%C3%A8cle-socialisms-vincent-bourdeau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429202407" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251986v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/penser-les-pratiques-collectives.html" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552150v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03248386v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mshe.univ-fcomte.fr/cahiers-de-la-mshe/les-series/archives-de-l-imaginaire-social/946-n-39-les-encyclopedismes-a-l-ere-des-revolutions-1789-1850" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460965v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pufc.univ-fcomte.fr/domaines/didactique/citoyennete-et-education-par-la-societe.html" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304186v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598775v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.40717" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461198v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pufc.univ-fcomte.fr/collections/cahiers-mshe/archives-de-l-imaginaire-social/i-de-la-republique-i-de-constantin-pecqueur-1801-1887.html" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040738v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Blanckaert" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.40677" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456448v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/catalogue/index-Quand_les_socialistes_inventaient_l_avenir__1825_1860-9782707185914.html" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456441v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460916v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/9782705690243" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456459v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456417v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Aramini" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456473v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598780v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05046523v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rodet-Kroichvili" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Witzig" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Jeannerat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lapayre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Rymeyko" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251905v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bourdeau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12xat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251897v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11vsg" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685035v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-13254-7.p.0275" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578232v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dock&#232;s" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Cukier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lhs.212.0275" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578229v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Paltrinieri" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lhs.212.0019" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447087v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Cottin-Marx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anahita Grisoni" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Le Blanc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Ouardi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/MOUV.108.0007" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578226v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Moreau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.108.0014" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578221v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.108.0007" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446872v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578214v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.108.0039" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460944v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302310v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cep.075.0013" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112902v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Achin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mac&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.095.0053" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460954v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6035/Millars.2018.44.6" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456564v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456490v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#200;ve Poulteau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.084.0139" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456515v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.084.0094" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456432v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.081.0011" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456522v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jarrige" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.084.0082" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254083v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.084.0024" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189063v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Auray" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.079.0092" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189059v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.079.0007" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302434v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpec.132.0003" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767842v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Flipo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.068.0085" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612595v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julienne Flory" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Haeringer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.068.0007" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767855v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.064.0007" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471575v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493334v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vincent" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.054.0087" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578294v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/amx.039.0145" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251894v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.114.0007" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598784v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Claeys" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.40707" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252074v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/9346/le-marche-et-le-merite" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.194062" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02537957v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Chappey" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/les-encyclopedismes-en-france-a-l-ere-des-revolutions-1789-1850.html" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.18609" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461421v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pufc.univ-fcomte.fr/la-nature-du-socialisme.html" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139826v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bouchet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Castleton" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Frobert" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/quand_les_socialistes_inventaient_l_avenir_1825_1860-9782707185914" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467968v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Ribeill" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598789v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Pomeranz" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598797v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth Stedman Jones" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578345v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Merrill" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610054v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252106v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/edit/10.4324/9780429202407-14/fin-de-si%C3%A8cle-socialisms-vincent-bourdeau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429202407" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251986v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/penser-les-pratiques-collectives.html" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552150v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03248386v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mshe.univ-fcomte.fr/cahiers-de-la-mshe/les-series/archives-de-l-imaginaire-social/946-n-39-les-encyclopedismes-a-l-ere-des-revolutions-1789-1850" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460965v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pufc.univ-fcomte.fr/domaines/didactique/citoyennete-et-education-par-la-societe.html" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304186v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598775v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.40717" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461198v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pufc.univ-fcomte.fr/collections/cahiers-mshe/archives-de-l-imaginaire-social/i-de-la-republique-i-de-constantin-pecqueur-1801-1887.html" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040738v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Blanckaert" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.40677" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456441v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/catalogue/index-Quand_les_socialistes_inventaient_l_avenir__1825_1860-9782707185914.html" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456448v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460916v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/9782705690243" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456417v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Aramini" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456459v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456473v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598780v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>