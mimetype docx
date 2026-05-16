--- v2 (2026-04-26)
+++ v3 (2026-05-16)
@@ -474,369 +474,369 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03685035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passé, présent et désir de démocratie dans l’entreprise. Entretien avec Emmanuel Dockès.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Utopies. Troubles dans le présent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bourdeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Dockès</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Bourdeau</w:t>
+                <w:t xml:space="preserve">Simon Cottin-Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Cukier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anahita Grisoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noé Le Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira Ouardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Homme et la Société</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/lhs.212.0275⟩</w:t>
+              <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 108 (2021/4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/MOUV.108.0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03578232v1</w:t>
+                <w:t xml:space="preserve">hal-05447087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction. Le travail, enjeux normatifs, juridiques et politiques : un état des lieux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Passé, présent et désir de démocratie dans l’entreprise. Entretien avec Emmanuel Dockès.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Dockès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bourdeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Cukier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Homme et la Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, n° 212 (1), pp.19-41. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2021, 212, pp.275-291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lhs.212.0275⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/lhs.212.0019⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03578229v1</w:t>
+                <w:t xml:space="preserve">hal-03578232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utopies. Troubles dans le présent</w:t>
+                <w:t xml:space="preserve">Introduction. Le travail, enjeux normatifs, juridiques et politiques : un état des lieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bourdeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Paltrinieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Cottin-Marx</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alexis Cukier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 108 (2021/4), </w:t>
+              <w:t xml:space="preserve">L'Homme et la Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, n° 212 (1), pp.19-41. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/MOUV.108.0007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/lhs.212.0019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05447087v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03578229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Il n’y a rien de plus réel que l’imaginaire » Entretien avec Pierre-François Moreau</w:t>
               </w:r>
@@ -848,51 +848,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bourdeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noé Le Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, n° 108 (4), pp.14-28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
@@ -939,90 +939,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditorial. On est plus tard ou le moment réaliste de l'utopie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bourdeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Cottin-Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anahita Grisoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noé Le Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Ouardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, n° 108 (4), pp.7-11. </w:t>
@@ -1073,117 +1073,117 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditorial. On est plus tard ou le moment réaliste de l’utopie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bourdeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Cottin-Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anahita Grisoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noé Le Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Ouardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, n° 108, pp.7-11. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/MOUV.108.0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05446872v1</w:t>
@@ -1335,287 +1335,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02460944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les mutations de l’expression « exploitation de l’homme par l’homme » chez les saint-simoniens (1829-1851)</w:t>
+                <w:t xml:space="preserve">Des rites de passage à la nation: conceptions ethnographiques de la nation chez Arnold van Gennep (1873-1957)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bourdeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers d'Economie Politique = Papers in political economy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 75 (2), pp.13. </w:t>
+              <w:t xml:space="preserve">Millars. Espai i història </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 44, pp.125-152. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/cep.075.0013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.6035/Millars.2018.44.6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02302310v1</w:t>
+                <w:t xml:space="preserve">hal-02460954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Face aux multinationales : faire appliquer les normes et défaire les réputations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les mutations de l’expression « exploitation de l’homme par l’homme » chez les saint-simoniens (1829-1851)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bourdeau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Macé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/mouv.095.0053⟩</w:t>
+              <w:t xml:space="preserve">Cahiers d'Economie Politique = Papers in political economy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 75 (2), pp.13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cep.075.0013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02112902v1</w:t>
+                <w:t xml:space="preserve">hal-02302310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des rites de passage à la nation: conceptions ethnographiques de la nation chez Arnold van Gennep (1873-1957)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Face aux multinationales : faire appliquer les normes et défaire les réputations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Achin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bourdeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Macé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Millars. Espai i història </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 44, pp.125-152. </w:t>
+              <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 95 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.6035/Millars.2018.44.6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/mouv.095.0053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02460954v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02112902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu de : Laurence Fontaine, Le marché. Histoire et usages d'une conquête sociale, Paris, Gallimard, 2014, 464 p</w:t>
               </w:r>
@@ -1778,51 +1778,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouvrir de nouvelles portes : l’expérience de La Clef , café lecture à Brioude en Haute-Loire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bourdeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Cottin-Marx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Vitalité politique en rase campagne, 84 (4), pp.94-104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1869,51 +1869,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La rationalité économique et financière de l'État écrase tout intérêt pour le fait associatif »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bourdeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Cottin-Marx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 81 (1), pp.11-25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2051,51 +2051,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un autre regard sur la campagne est possible !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bourdeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Cottin-Marx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 4 (84), pp.24-34. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2155,64 +2155,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bourdeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Cottin-Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Ouardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 79 (3), pp.92-99. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2259,77 +2259,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditorial : (Contre-) pouvoirs du numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Cottin-Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noé Le Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Ouardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bourdeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3075,90 +3075,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditorial. Le temps libre. Une conquête sociale à (re)politiser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Achin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bourdeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Cottin-Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noé Le Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julienne Flory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3527,51 +3527,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Nature du socialisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bourdeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Macé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vincent Bourdeau; Arnaud Macé. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Franche-Comté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
@@ -3908,203 +3908,203 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03598789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Fin de la pauvreté ? Un débat historique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La république et ses démons: essais de républicanisme appliqué</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bourdeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gareth Stedman Jones</w:t>
-[...46 lines deleted...]
-              <w:t xml:space="preserve">éditions ère, 2007, Collection chercheurs d'ère, Vincent Bourdeau; François Jarrige; Julien Vincent, 978-2-915453-34-8</w:t>
+                <w:t xml:space="preserve">Roberto Merrill</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions é(r)e, 2007, Vincent Bourdeau; François Jarrige; Julien Vincent, ISBN-10 2915453357</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03598797v1</w:t>
+                <w:t xml:space="preserve">hal-03578345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La république et ses démons: essais de républicanisme appliqué</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La Fin de la pauvreté ? Un débat historique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gareth Stedman Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bourdeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Editions é(r)e, 2007, Vincent Bourdeau; François Jarrige; Julien Vincent, ISBN-10 2915453357</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jarrige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">éditions ère, 2007, Collection chercheurs d'ère, Vincent Bourdeau; François Jarrige; Julien Vincent, 978-2-915453-34-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03578345v1</w:t>
+                <w:t xml:space="preserve">hal-03598797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Luddites. Bris de machines, économie politique et histoire</w:t>
               </w:r>
@@ -4318,51 +4318,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lectures de Robert Damien et André Tosel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bourdeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Macé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vincent Bourdeau; Arnaud Macé. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Penser les pratiques collectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -4398,217 +4398,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05251986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
+                <w:t xml:space="preserve">Un encyclopédisme républicain sous la monarchie de Juillet : Jean Reynaud (1806-1863) et l’Encyclopédie nouvelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bourdeau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...27 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vincent Bourdeau; Jean-Luc Chappey; Julien Vincent. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les encyclopédismes en France à l'ère des révolutions (1789-1850)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, PUFC, pp.7-18, 2020, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Franche-Comté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.75-94, 2020, Les Cahiers de la MSHE, 978-2-84867-667-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03552150v1</w:t>
+                <w:t xml:space="preserve">hal-03248386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un encyclopédisme républicain sous la monarchie de Juillet : Jean Reynaud (1806-1863) et l’Encyclopédie nouvelle</w:t>
+                <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bourdeau</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Chappey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les encyclopédismes en France à l'ère des révolutions (1789-1850)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, PUFC, pp.7-18, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pufc.18609⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses universitaires de Franche-Comté</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-03248386v1</w:t>
+                <w:t xml:space="preserve">hal-03552150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’apprentissage social de la citoyenneté</w:t>
               </w:r>
@@ -4670,372 +4670,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02460965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La nature du social : l'hypothèse d'un effet politique dans le champ des savoirs</w:t>
+                <w:t xml:space="preserve">Propriété et fonction sociale chez Constantin Pecqueur. Genèse d’une théorie « nouvelle » d’économie sociale et politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bourdeau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Presses Universitaires de Franche-Comté. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Clément Coste; Ludovic Frobert; Marie Lauricella. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La nature du socialisme. Pensée sociale et conceptions de la nature au XIXe siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, , 2017, 978-2-84867-607-4</w:t>
+              <w:t xml:space="preserve">De la République de Constantin Pecqueur (1801-1887)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Franche-Comté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.123-150, 2017, Les cahiers de la MSHE Ledoux, 978-2-84867-582-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02304186v1</w:t>
+                <w:t xml:space="preserve">hal-02461198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nature et travail : les deux formes de la richesse sociale selon Auguste Walras</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un autre regard sur l’histoire des sciences humaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Blanckaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bourdeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vincent Bourdeau; Arnaud Macé. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Nature du socialisme. Pensée sociale et conceptions de la nature au XIXe siècle. Sous la direction de V. Bourdeau et A. Macé</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La Nature du socialisme, Pensée sociale et conceptions de la nature au XIXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Franche-Comté, pp.27-59, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pufc.40677⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.pufc.40717⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03598775v1</w:t>
+                <w:t xml:space="preserve">hal-04040738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propriété et fonction sociale chez Constantin Pecqueur. Genèse d’une théorie « nouvelle » d’économie sociale et politique</w:t>
+                <w:t xml:space="preserve">La nature du social : l'hypothèse d'un effet politique dans le champ des savoirs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bourdeau</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Clément Coste; Ludovic Frobert; Marie Lauricella. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Macé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Franche-Comté. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">De la République de Constantin Pecqueur (1801-1887)</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.123-150, 2017, Les cahiers de la MSHE Ledoux, 978-2-84867-582-4</w:t>
+              <w:t xml:space="preserve">La nature du socialisme. Pensée sociale et conceptions de la nature au XIXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2017, 978-2-84867-607-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02461198v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02304186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un autre regard sur l’histoire des sciences humaines</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nature et travail : les deux formes de la richesse sociale selon Auguste Walras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bourdeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Nature du socialisme, Pensée sociale et conceptions de la nature au XIXe siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Franche-Comté, pp.27-59, 2017, </w:t>
+              <w:t xml:space="preserve">La Nature du socialisme. Pensée sociale et conceptions de la nature au XIXe siècle. Sous la direction de V. Bourdeau et A. Macé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Franche-Comté, pp.163-178, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.pufc.40677⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/books.pufc.40717⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04040738v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03598775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conclusion. Sous l’œil impérial, les enterrements de la presse socialiste</w:t>
               </w:r>
@@ -5944,51 +5944,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05046523v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rodet-Kroichvili" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Witzig" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Jeannerat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lapayre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Rymeyko" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251905v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bourdeau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12xat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251897v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11vsg" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685035v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-13254-7.p.0275" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578232v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dock&#232;s" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Cukier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lhs.212.0275" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578229v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Paltrinieri" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lhs.212.0019" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447087v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Cottin-Marx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anahita Grisoni" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Le Blanc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Ouardi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/MOUV.108.0007" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578226v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Moreau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.108.0014" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578221v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.108.0007" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446872v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578214v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.108.0039" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460944v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302310v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cep.075.0013" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112902v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Achin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mac&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.095.0053" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460954v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6035/Millars.2018.44.6" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456564v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456490v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#200;ve Poulteau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.084.0139" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456515v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.084.0094" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456432v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.081.0011" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456522v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jarrige" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.084.0082" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254083v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.084.0024" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189063v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Auray" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.079.0092" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189059v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.079.0007" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302434v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpec.132.0003" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767842v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Flipo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.068.0085" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612595v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julienne Flory" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Haeringer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.068.0007" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767855v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.064.0007" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471575v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493334v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vincent" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.054.0087" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578294v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/amx.039.0145" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251894v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.114.0007" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598784v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Claeys" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.40707" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252074v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/9346/le-marche-et-le-merite" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.194062" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02537957v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Chappey" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/les-encyclopedismes-en-france-a-l-ere-des-revolutions-1789-1850.html" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.18609" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461421v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pufc.univ-fcomte.fr/la-nature-du-socialisme.html" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139826v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bouchet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Castleton" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Frobert" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/quand_les_socialistes_inventaient_l_avenir_1825_1860-9782707185914" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467968v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Ribeill" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598789v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Pomeranz" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598797v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth Stedman Jones" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578345v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Merrill" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610054v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252106v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/edit/10.4324/9780429202407-14/fin-de-si%C3%A8cle-socialisms-vincent-bourdeau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429202407" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251986v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/penser-les-pratiques-collectives.html" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552150v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03248386v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mshe.univ-fcomte.fr/cahiers-de-la-mshe/les-series/archives-de-l-imaginaire-social/946-n-39-les-encyclopedismes-a-l-ere-des-revolutions-1789-1850" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460965v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pufc.univ-fcomte.fr/domaines/didactique/citoyennete-et-education-par-la-societe.html" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304186v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598775v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.40717" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461198v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pufc.univ-fcomte.fr/collections/cahiers-mshe/archives-de-l-imaginaire-social/i-de-la-republique-i-de-constantin-pecqueur-1801-1887.html" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040738v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Blanckaert" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.40677" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456441v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/catalogue/index-Quand_les_socialistes_inventaient_l_avenir__1825_1860-9782707185914.html" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456448v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460916v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/9782705690243" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456417v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Aramini" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456459v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456473v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598780v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05046523v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rodet-Kroichvili" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Witzig" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Jeannerat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lapayre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Rymeyko" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251905v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bourdeau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12xat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251897v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11vsg" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685035v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-13254-7.p.0275" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447087v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Cottin-Marx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anahita Grisoni" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Le Blanc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Ouardi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/MOUV.108.0007" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578232v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dock&#232;s" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Cukier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lhs.212.0275" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578229v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Paltrinieri" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lhs.212.0019" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578226v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Moreau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.108.0014" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578221v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.108.0007" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446872v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578214v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.108.0039" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460944v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460954v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6035/Millars.2018.44.6" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302310v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cep.075.0013" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112902v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Achin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mac&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.095.0053" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456564v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456490v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#200;ve Poulteau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.084.0139" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456515v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.084.0094" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456432v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.081.0011" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456522v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jarrige" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.084.0082" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254083v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.084.0024" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189063v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Auray" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.079.0092" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189059v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.079.0007" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302434v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpec.132.0003" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767842v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Flipo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.068.0085" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612595v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julienne Flory" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Haeringer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.068.0007" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767855v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.064.0007" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471575v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493334v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vincent" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.054.0087" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578294v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/amx.039.0145" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251894v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.114.0007" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598784v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Claeys" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.40707" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252074v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/9346/le-marche-et-le-merite" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.194062" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02537957v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Chappey" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/les-encyclopedismes-en-france-a-l-ere-des-revolutions-1789-1850.html" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.18609" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461421v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pufc.univ-fcomte.fr/la-nature-du-socialisme.html" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139826v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bouchet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Castleton" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Frobert" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/quand_les_socialistes_inventaient_l_avenir_1825_1860-9782707185914" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467968v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Ribeill" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598789v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Pomeranz" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578345v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Merrill" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598797v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth Stedman Jones" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610054v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252106v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/edit/10.4324/9780429202407-14/fin-de-si%C3%A8cle-socialisms-vincent-bourdeau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429202407" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251986v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/penser-les-pratiques-collectives.html" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03248386v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mshe.univ-fcomte.fr/cahiers-de-la-mshe/les-series/archives-de-l-imaginaire-social/946-n-39-les-encyclopedismes-a-l-ere-des-revolutions-1789-1850" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552150v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460965v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pufc.univ-fcomte.fr/domaines/didactique/citoyennete-et-education-par-la-societe.html" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461198v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pufc.univ-fcomte.fr/collections/cahiers-mshe/archives-de-l-imaginaire-social/i-de-la-republique-i-de-constantin-pecqueur-1801-1887.html" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040738v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Blanckaert" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.40677" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304186v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598775v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.40717" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456441v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/catalogue/index-Quand_les_socialistes_inventaient_l_avenir__1825_1860-9782707185914.html" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456448v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460916v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/9782705690243" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456417v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Aramini" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456459v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456473v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598780v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>