--- v0 (2026-03-19)
+++ v1 (2026-04-10)
@@ -1639,264 +1639,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05068128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction – Pourquoi un droit gouvernemental ?</w:t>
+                <w:t xml:space="preserve">La prise en compte du phénomène urbain et la redistribution des compétences des collectivités territoriales : faut-il recomposer le collège électoral sénatorial ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">IFJD. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Sénat sous la Ve République, un acteur "méprisé"?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 978-2-37032-346-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03456600v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chapitre 3 : À la recherche de la spécificité du droit gouvernemental. Propos introductifs. Propos conclusifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Reneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour un droit gouvernemental ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, IFJD, pp. 15-29, 2022</w:t>
+              <w:t xml:space="preserve">, IFJD, pp. 485-487 et 655-658, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...53 lines deleted...]
-                <w:t xml:space="preserve">hal-03456600v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05068129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 3 : À la recherche de la spécificité du droit gouvernemental. Propos introductifs. Propos conclusifs</w:t>
+                <w:t xml:space="preserve">Introduction – Pourquoi un droit gouvernemental ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Reneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour un droit gouvernemental ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, IFJD, pp. 485-487 et 655-658, 2022</w:t>
+              <w:t xml:space="preserve">, IFJD, pp. 15-29, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05068129v1</w:t>
+                <w:t xml:space="preserve">hal-05068124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conclusion – Pour un droit gouvernemental (?)</w:t>
               </w:r>
@@ -2834,50 +2834,119 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le comportement des acteurs politiques, cause de l'instabilité politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quand la Constitution tremble. Causes et conséquences d'une instabilité politique sans précédent sous la Ve République</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Vannes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05383721v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">30 ans de droit constitutionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2886,126 +2955,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30 ans de l'UBS - 30 ans de droit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Marie Lafargue; Elise Lhéritier, Sep 2025, Vannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05255831v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-05383721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La réception de la notion américaine d'intersectionnalité en droit français et européen</w:t>
               </w:r>
@@ -5720,51 +5720,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="79676A8A"/>
+    <w:nsid w:val="5B1D37F8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5951,51 +5951,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-boyer" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-5121-2853" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/113821085" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/tel-05065098v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boyer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2006TOU10016" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/tel-05066323v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-03790044v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Reneau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01686611v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Chartain" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Damak" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bougeard-Delfosse" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Ertus" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01583765v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-03123483v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01583675v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01583684v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01583744v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01583903v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01583926v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01583751v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01583761v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01583756v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05066329v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065316v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lh&#233;ritier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05066332v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05068128v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05068124v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-03456600v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05068129v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05068131v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05068127v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850504v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lequin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-03160820v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05065983v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05065970v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01583694v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05065913v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05065880v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01583890v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01583885v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01583893v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05255831v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05383721v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589416v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05066356v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05066326v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05066328v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431867v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gourlay" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587818v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01583882v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01583813v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01583878v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01583884v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05065845v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05065859v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05065757v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01583897v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Hastings" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05065120v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01583678v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05383700v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05298735v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Lamblin Gourdin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05066359v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Charlotin Charlotin-Kervazo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05066358v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05066352v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05066338v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Carin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05066345v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05066364v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05066341v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05066337v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05066335v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05066378v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01583898v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-02417864v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sejean" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05065939v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01734639v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-boyer" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-5121-2853" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/113821085" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/tel-05065098v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boyer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2006TOU10016" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/tel-05066323v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-03790044v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Reneau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01686611v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Chartain" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Damak" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bougeard-Delfosse" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Ertus" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01583765v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-03123483v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01583675v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01583684v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01583744v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01583903v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01583926v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01583751v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01583761v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01583756v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05066329v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065316v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lh&#233;ritier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05066332v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05068128v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-03456600v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05068129v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05068124v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05068131v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05068127v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850504v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lequin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-03160820v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05065983v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05065970v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01583694v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05065913v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05065880v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01583890v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01583885v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01583893v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05383721v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05255831v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589416v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05066356v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05066326v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05066328v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431867v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gourlay" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587818v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01583882v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01583813v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01583878v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01583884v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05065845v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05065859v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05065757v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01583897v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Hastings" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05065120v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01583678v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05383700v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05298735v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Lamblin Gourdin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05066359v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Charlotin Charlotin-Kervazo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05066358v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05066352v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05066338v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Carin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05066345v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05066364v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05066341v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05066337v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05066335v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05066378v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01583898v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-02417864v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sejean" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05065939v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01734639v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>