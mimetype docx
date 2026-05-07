--- v1 (2026-04-10)
+++ v2 (2026-05-07)
@@ -350,310 +350,372 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05066323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (3)</w:t>
+        <w:t xml:space="preserve">Ouvrages (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Penser le Parlement sous la Ve République à l'aune du droit gouvernemental</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan, 2026, Logiques Juridiques, 978-2-336-60981-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05589055v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pour un droit gouvernemental?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Reneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">IFJD. 2022, 978-2-37032-348-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Reneau</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">IFJD. 2022, 978-2-37032-348-4</w:t>
+                <w:t xml:space="preserve">hal-03790044v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Territoires fabriqués / Territoires instrumentalisés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Chartain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leïla Damak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bougeard-Delfosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Ertus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Rennes, pp.286, 2020, 275357989X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...47 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucile Chartain</w:t>
-[...50 lines deleted...]
-              <w:t xml:space="preserve">Presses universitaires de Rennes, pp.286, 2020, 275357989X</w:t>
+                <w:t xml:space="preserve">hal-01686611v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La gauche et la seconde chambre de 1945 à nos jours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan. 2007, 978-2-296-04427-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01583765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -663,3378 +725,3486 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’article 49, alinéa 4 C : de la volonté des constituants à la pratique politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.145-148</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03123483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour un Sénat désigné par tirage au sort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Constitutions : Revue de droit constitutionnel appliqué</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 1, pp.145-151</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01583675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Sénat et l’alternance (25 septembre 2011 - 1er octobre 2014)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politeia [Les Cahiers de l'Association française des auditeurs de l'Académie internationale de droit constitutionnel]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 26, pp.15-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01583684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la sénatophobie à la sénatophilie de la gauche ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Gazette des communes, des départements, des régions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2098, p.19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01583903v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le régime indemnitaire des conseillers territoriaux. Réflexions sur le projet de loi relatif à l’élection des conseillers territoriaux et au renforcement de la démocratie locale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue générale des collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 50, pp.129-143</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01583926v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Sénat, contre-pouvoir au bloc majoritaire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de droit constitutionnel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 85, pp.48-61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01583744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...137 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’autonomie financière des universités après la loi relative aux libertés et responsabilités des universités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 6, pp.316-322</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01583751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les formes d’État et la possibilité pour les entités fédérées et infra-étatiques de passer des accords avec des États étrangers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politeia [Les Cahiers de l'Association française des auditeurs de l'Académie internationale de droit constitutionnel]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 12, pp.93-114</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01583756v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le jugement par ordonnance sur les requêtes relevant d’une série : précisions sur la notion de tête de série</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 31, pp.1688-1695</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01583761v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01583756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dialogues sur les demandes de pardon par le gouvernement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Reneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit et pardon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IFJD, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05066329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La réception de la notion américaine d'intersectionnalité en droit français et européen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Lhéritier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Penser l'intersectionnalité. Minorités et dominations plurielles aux Etats-Unis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Les Perséides, 2025, 978-2-37125-087-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05065316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un réexamen de l'affaire Lemonnier: le tir au canard, le Petit Train et &amp;quot;l'homme en rouge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les grandes décisions contextualisées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IFJD, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05066332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Chapitre 2 : À la recherche de l’unité gouvernementale. Propos introductifs. Propos conclusifs</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction – Pourquoi un droit gouvernemental ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Reneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour un droit gouvernemental ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, IFJD, pp. 207-210 et 479-481, 2022</w:t>
+              <w:t xml:space="preserve">, IFJD, pp. 15-29, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05068124v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chapitre 3 : À la recherche de la spécificité du droit gouvernemental. Propos introductifs. Propos conclusifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Reneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour un droit gouvernemental ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFJD, pp. 485-487 et 655-658, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05068129v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La prise en compte du phénomène urbain et la redistribution des compétences des collectivités territoriales : faut-il recomposer le collège électoral sénatorial ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IFJD. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Sénat sous la Ve République, un acteur "méprisé"?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 978-2-37032-346-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03456600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Chapitre 3 : À la recherche de la spécificité du droit gouvernemental. Propos introductifs. Propos conclusifs</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conclusion – Pour un droit gouvernemental (?)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Reneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour un droit gouvernemental ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, IFJD, pp. 485-487 et 655-658, 2022</w:t>
+              <w:t xml:space="preserve">, IFJD, pp. 659-667, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Introduction – Pourquoi un droit gouvernemental ?</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05068131v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chapitre 1 : À la recherche de l’objet du droit gouvernemental. Propos introductifs. Propos conclusifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Reneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour un droit gouvernemental ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, IFJD, pp. 15-29, 2022</w:t>
+              <w:t xml:space="preserve">, IFJD, pp. 33-35 et 201-204, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Conclusion – Pour un droit gouvernemental (?)</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05068127v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chapitre 2 : À la recherche de l’unité gouvernementale. Propos introductifs. Propos conclusifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Reneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour un droit gouvernemental ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, IFJD, pp. 659-667, 2022</w:t>
+              <w:t xml:space="preserve">, IFJD, pp. 207-210 et 479-481, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Vincent Boyer</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05068128v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Appréhender l'émergence de systèmes agroalimentaires territorialisés : quels enjeux pour la recherche-action participative ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...74 lines deleted...]
-                <w:t xml:space="preserve">Julie Lequin</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bougeard-Delfosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Bougeard-Delfosse</w:t>
+                <w:t xml:space="preserve">Leïla Damak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Ertus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christine Bougeard-Delfosse; Vincent Boyer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Territoires fabriqués, territoires instrumentalisés : entre considération et négation de la complexité territoriale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Presses Universitaires de Rennes, pp.151-166, 2020, 978-2-7535-7989-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04850504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du tirage au sort et de l'élection en politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses de l'Université Toulouse 1 Capitole. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges en l'honneur du Professeur Christian Lavialle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.129-136, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03160820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle gratuité des fonctions publiques électives?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De la gratuité comme fondement de l'action publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Revue Générale des Collectivités Territoriales, pp. 155-169, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05065983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le cadre institutionnel et la gouvernance des îles: entre isolement et intégration territoriale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Insularité et accessibilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 16, JCP A, p. 35, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05065970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse institutionnelle de l’alternance de 2011 au Sénat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses de l'Université Toulouse 1 Capitole. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges en hommage à Henry Roussillon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.1189-1204, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01583694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les systèmes de financement des universités à l’épreuve en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Finanziamento, competizione ed accountability nel governo dell'università</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editoriale Scientifica, pp. 229-254, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05065913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les évolutions du régime indemnitaire des élus locaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les mutations de la démocratie locale. Élections et statut des élus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp. 229-254, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05065880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Comité Balladur et le mode d’élection du Sénat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réflexions autour des propositions du Comité Balladur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LII, Annales de l'Université Toulouse 1 Capitole, pp.93-112, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01583890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le défi politique : les gauches et la deuxième chambre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Sénat de la Ve République. Les cinquante ans d'une assemblée bicentenaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Actes des colloques du Sénat, pp.36-40, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01583885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Conseil constitutionnel et le découpage électoral pour les élections législatives de 2007</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses de l’Université des Sciences Sociales de Toulouse. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les élections présidentielles et législatives de 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.351-382, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01583893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (15)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">30 ans de droit constitutionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Reneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">30 ans de l'UBS - 30 ans de droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marie Lafargue; Elise Lhéritier, Sep 2025, Vannes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05255831v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le comportement des acteurs politiques, cause de l'instabilité politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quand la Constitution tremble. Causes et conséquences d'une instabilité politique sans précédent sous la Ve République</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Vannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05383721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La réception de la notion américaine d'intersectionnalité en droit français et européen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Lhéritier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Penser l'intersectionnalité: minorités et dominations plurielles aux Etats-Unis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Marie-Christine Michaud; Eliane Elmaleh, Apr 2024, Lorient (56100), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04589416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bagehot et la Constitution (table-ronde)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Walter Bagehot and Lombard Street (1873). A 150-year retrospective</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Vannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05066356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bagehot and the Constitution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Reneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Carrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Walter Bagehot and Lombard Street (1873) - A 150-year retrospective</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sandrine Leloup; Emmanuel Carre; Laurent Le Maux, Jun 2023, Vannes (Bretagne, France), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05605882v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dialogues sur les demandes de pardon par le gouvernement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Reneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit et pardon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elise Lhéritier, Dec 2022, Vannes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05066328v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La prise en compte du phénomène urbain et la redistribution des compétences des collectivités territoriales : faut-il recomposer le collège électoral sénatorial ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Sénat, acteur "méprisé" de la 5ème République?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, N. Droin; A. Granero, Oct 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05066326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Dialogues sur les demandes de pardon par le gouvernement</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’opportunité d’un label « Bretagne Sud » : Entre reconnaissance par les acteurs et nécessité d’incertitude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Chartain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leïla Damak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Ertus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gourlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Droit et pardon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Elise Lhéritier, Dec 2022, Vannes, France</w:t>
+              <w:t xml:space="preserve">La montagne, territoire d'innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, abEx ITEM (Innovation et Territoires de montagne), Jan 2017, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01587818v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’OPPORTUNITE D’UNE LABELLISATION «BRETAGNE SUD». Entre reconnaissance par les acteurs et nécessité d’incertitude, Conférence inaugurale du colloque.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bougeard-Delfosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Bougeard-Delfosse</w:t>
+                <w:t xml:space="preserve">Leïla Damak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Boyer</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Ertus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gourlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TERRITOIRES FABRIQUÉS / TERRITOIRES INSTRUMENTALISÉS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, VANNES, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02431867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...124 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle gratuité des fonctions publiques électives ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De la gratuité comme fondement de l’action publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nathalie Bettio, Nov 2012, Brest, France. pp.155-169</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01583882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le cadre institutionnel et la gouvernance des îles : entre isolement et intégration territoriale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Insularité et accessibilité: problématiques juridiques et territoriales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Vince Boyer; Antoinette Hastings-Marchadier, Dec 2015, Vannes, France. pp.35-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01583813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les systèmes de financement des universités à l’épreuve en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La mutation de la gouvernance des universités en France et en Italie </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, M. D’Orsagna; E. Guiselin; S. Cimini; A. Di Sciascio, May 2013, Vannes, France. pp.237-250</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01583878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les évolutions du régime indemnitaire des élus locaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les voies de refondation de la vie politique locale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, J.-P. Feldman; E. Guiselin, Apr 2010, Vannes, France. pp.229-254</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01583884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le défi politique: les gauches et la deuxième chambre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Sénat de la Ve République. Les cinquante ans d'une assemblée bicentenaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05065845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Comité Balladur et le mode d'élection du Sénat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réflexions autour des propositions du Comité Balladur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05065859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Conseil constitutionnel et les élections présidentielles et législatives de 2007</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les élections présidentielles et législatives de 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Henry Roussillon; Stéphane Mouton, Jun 2007, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05065757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4044,122 +4214,122 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insularité et accessibilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoinette Hastings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Insularité et accessibilité. Problématiques juridiques et territoriales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Vannes, France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 16, pp.34-52, 2016, JCP A</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01583897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4169,167 +4339,167 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Navette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire encyclopédique du Parlement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, pp.737-740</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05065120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insularité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire encyclopédique de la décentralisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, pp.603-607</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01583678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4339,1320 +4509,1320 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand la Constitution tremble. Causes et conséquences d'une instabilité politique sans précédent sous la Ve République (conférence-débat, Vannes)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Reneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05383700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel fédéralisme pour l’Europe? (conférence-débat)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Lamblin Gourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Reneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05298735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déficience intellectuelle et élections (colloque, Vannes)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Charlotin Charlotin-Kervazo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05066359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la spécificité juridique des territoires insulaires métropolitains (colloque, Vannes)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Reneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05066358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Sénat des États-Unis d'Amérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales Droit constitutionnel 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp. 106-115</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05066352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le processus constituant chilien. L'organisation politique prévue par le projet de Constitution (conférence, Vannes)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Carin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Reneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05066338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Président de la République en France de 1875 à nos jours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales Droit constitutionnel 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, pp. 120-129</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05066345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dialogues autour de l'ouvrage &amp;quot;Pour un droit gouvernemental?&amp;quot; (colloque, Vannes)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Reneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05066364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le processus constituant chilien. Les droits et libertés reconnus par le projet de Constitution (conférence, Vannes)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Carin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Reneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05066341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le processus constituant chilien. Les contraintes s'exerçant sur le pouvoir constituant (conférence, Vannes)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Vincent Boyer</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Carin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Reneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05066337v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le processus constituant chilien. Les aspects démocratiques de l'exercice du pouvoir constituant (conférence, Vannes)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Carin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Reneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le processus constituant chilien. Les aspects démocratiques de l'exercice du pouvoir constituant (conférence, Vannes)</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05066335v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Territoires fabriqués / Territoires instrumentalisés (colloque, Vannes)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Robert Carin</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bougeard-Delfosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2022</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Chartain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leïla Damak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Ertus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...117 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05066378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour un Sénat désigné par tirage au sort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les mardis de la recherche - UBS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01583898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Insularité et accessibilité: problématiques juridiques et territoriales (colloque, Vannes)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoinette Hastings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05065939v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les îles dans tous leurs états (colloque, Vannes)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Sejean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02417864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...40 lines deleted...]
-              <w:t xml:space="preserve">2015</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Sénat, pour quoi faire? Participation à l’émission L’Atelier du pouvoir (France Culture).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01734639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId92"/>
+      <w:footerReference w:type="default" r:id="rId96"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5720,51 +5890,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5B1D37F8"/>
+    <w:nsid w:val="7E96A967"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5951,51 +6121,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-boyer" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-5121-2853" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/113821085" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/tel-05065098v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boyer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2006TOU10016" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/tel-05066323v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-03790044v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Reneau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01686611v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Chartain" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Damak" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bougeard-Delfosse" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Ertus" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01583765v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-03123483v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01583675v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01583684v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01583744v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01583903v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01583926v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01583751v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01583761v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01583756v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05066329v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065316v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lh&#233;ritier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05066332v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05068128v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-03456600v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05068129v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05068124v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05068131v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05068127v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850504v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lequin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-03160820v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05065983v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05065970v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01583694v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05065913v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05065880v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01583890v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01583885v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01583893v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05383721v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05255831v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589416v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05066356v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05066326v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05066328v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431867v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gourlay" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587818v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01583882v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01583813v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01583878v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01583884v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05065845v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05065859v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05065757v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01583897v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Hastings" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05065120v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01583678v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05383700v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05298735v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Lamblin Gourdin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05066359v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Charlotin Charlotin-Kervazo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05066358v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05066352v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05066338v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Carin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05066345v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05066364v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05066341v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05066337v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05066335v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05066378v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01583898v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-02417864v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sejean" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05065939v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01734639v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-boyer" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-5121-2853" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/113821085" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/tel-05065098v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boyer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2006TOU10016" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/tel-05066323v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05589055v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-03790044v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Reneau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01686611v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Chartain" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Damak" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bougeard-Delfosse" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Ertus" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01583765v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-03123483v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01583675v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01583684v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01583903v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01583926v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01583744v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01583751v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01583756v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01583761v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05066329v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065316v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lh&#233;ritier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05066332v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05068124v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05068129v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-03456600v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05068131v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05068127v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05068128v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850504v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lequin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-03160820v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05065983v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05065970v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01583694v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05065913v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05065880v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01583890v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01583885v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01583893v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05255831v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05383721v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589416v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05066356v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605882v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vincent" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Carr&#232;re" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05066328v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05066326v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587818v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gourlay" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431867v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01583882v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01583813v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01583878v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01583884v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05065845v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05065859v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05065757v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01583897v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Hastings" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05065120v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01583678v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05383700v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05298735v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Lamblin Gourdin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05066359v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Charlotin Charlotin-Kervazo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05066358v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05066352v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05066338v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Carin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05066345v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05066364v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05066341v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05066337v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05066335v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05066378v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01583898v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05065939v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-02417864v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sejean" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01734639v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>