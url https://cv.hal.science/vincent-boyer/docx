--- v2 (2026-05-07)
+++ v3 (2026-05-27)
@@ -940,234 +940,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01583684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le Sénat, contre-pouvoir au bloc majoritaire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de droit constitutionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 85, pp.48-61</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01583744v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">De la sénatophobie à la sénatophilie de la gauche ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Gazette des communes, des départements, des régions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 2098, p.19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01583903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le régime indemnitaire des conseillers territoriaux. Réflexions sur le projet de loi relatif à l’élection des conseillers territoriaux et au renforcement de la démocratie locale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue générale des collectivités territoriales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 50, pp.129-143</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01583926v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01583744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’autonomie financière des universités après la loi relative aux libertés et responsabilités des universités</w:t>
               </w:r>
@@ -1216,165 +1216,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01583751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le jugement par ordonnance sur les requêtes relevant d’une série : précisions sur la notion de tête de série</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 31, pp.1688-1695</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01583761v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les formes d’État et la possibilité pour les entités fédérées et infra-étatiques de passer des accords avec des États étrangers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politeia [Les Cahiers de l'Association française des auditeurs de l'Académie internationale de droit constitutionnel]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 12, pp.93-114</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01583756v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01583761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1619,510 +1619,510 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05066332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction – Pourquoi un droit gouvernemental ?</w:t>
+                <w:t xml:space="preserve">Chapitre 2 : À la recherche de l’unité gouvernementale. Propos introductifs. Propos conclusifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Reneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour un droit gouvernemental ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, IFJD, pp. 15-29, 2022</w:t>
+              <w:t xml:space="preserve">, IFJD, pp. 207-210 et 479-481, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05068124v1</w:t>
+                <w:t xml:space="preserve">hal-05068128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 3 : À la recherche de la spécificité du droit gouvernemental. Propos introductifs. Propos conclusifs</w:t>
+                <w:t xml:space="preserve">La prise en compte du phénomène urbain et la redistribution des compétences des collectivités territoriales : faut-il recomposer le collège électoral sénatorial ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">IFJD. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Sénat sous la Ve République, un acteur "méprisé"?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 978-2-37032-346-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03456600v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction – Pourquoi un droit gouvernemental ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Reneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour un droit gouvernemental ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, IFJD, pp. 485-487 et 655-658, 2022</w:t>
+              <w:t xml:space="preserve">, IFJD, pp. 15-29, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...53 lines deleted...]
-                <w:t xml:space="preserve">hal-03456600v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05068124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conclusion – Pour un droit gouvernemental (?)</w:t>
+                <w:t xml:space="preserve">Chapitre 3 : À la recherche de la spécificité du droit gouvernemental. Propos introductifs. Propos conclusifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Reneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour un droit gouvernemental ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, IFJD, pp. 659-667, 2022</w:t>
+              <w:t xml:space="preserve">, IFJD, pp. 485-487 et 655-658, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05068131v1</w:t>
+                <w:t xml:space="preserve">hal-05068129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 1 : À la recherche de l’objet du droit gouvernemental. Propos introductifs. Propos conclusifs</w:t>
+                <w:t xml:space="preserve">Conclusion – Pour un droit gouvernemental (?)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Reneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour un droit gouvernemental ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, IFJD, pp. 33-35 et 201-204, 2022</w:t>
+              <w:t xml:space="preserve">, IFJD, pp. 659-667, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05068127v1</w:t>
+                <w:t xml:space="preserve">hal-05068131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 2 : À la recherche de l’unité gouvernementale. Propos introductifs. Propos conclusifs</w:t>
+                <w:t xml:space="preserve">Chapitre 1 : À la recherche de l’objet du droit gouvernemental. Propos introductifs. Propos conclusifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Reneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour un droit gouvernemental ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, IFJD, pp. 207-210 et 479-481, 2022</w:t>
+              <w:t xml:space="preserve">, IFJD, pp. 33-35 et 201-204, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05068128v1</w:t>
+                <w:t xml:space="preserve">hal-05068127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Appréhender l'émergence de systèmes agroalimentaires territorialisés : quels enjeux pour la recherche-action participative ?</w:t>
               </w:r>
@@ -2896,50 +2896,119 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le comportement des acteurs politiques, cause de l'instabilité politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quand la Constitution tremble. Causes et conséquences d'une instabilité politique sans précédent sous la Ve République</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Vannes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05383721v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">30 ans de droit constitutionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2948,126 +3017,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30 ans de l'UBS - 30 ans de droit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Marie Lafargue; Elise Lhéritier, Sep 2025, Vannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05255831v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-05383721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La réception de la notion américaine d'intersectionnalité en droit français et européen</w:t>
               </w:r>
@@ -3306,50 +3306,119 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05605882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La prise en compte du phénomène urbain et la redistribution des compétences des collectivités territoriales : faut-il recomposer le collège électoral sénatorial ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Sénat, acteur "méprisé" de la 5ème République?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, N. Droin; A. Granero, Oct 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05066326v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Dialogues sur les demandes de pardon par le gouvernement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3358,142 +3427,198 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit et pardon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elise Lhéritier, Dec 2022, Vannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05066328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...21 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’OPPORTUNITE D’UNE LABELLISATION «BRETAGNE SUD». Entre reconnaissance par les acteurs et nécessité d’incertitude, Conférence inaugurale du colloque.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bougeard-Delfosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leïla Damak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Ertus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gourlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Sénat, acteur "méprisé" de la 5ème République?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, N. Droin; A. Granero, Oct 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">TERRITOIRES FABRIQUÉS / TERRITOIRES INSTRUMENTALISÉS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, VANNES, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02431867v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’opportunité d’un label « Bretagne Sud » : Entre reconnaissance par les acteurs et nécessité d’incertitude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3552,182 +3677,57 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La montagne, territoire d'innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, abEx ITEM (Innovation et Territoires de montagne), Jan 2017, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01587818v1</w:t>
-              </w:r>
-[...123 lines deleted...]
-                <w:t xml:space="preserve">hal-02431867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle gratuité des fonctions publiques électives ?</w:t>
               </w:r>
@@ -5582,177 +5582,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01583898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les îles dans tous leurs états (colloque, Vannes)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Sejean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02417864v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Insularité et accessibilité: problématiques juridiques et territoriales (colloque, Vannes)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoinette Hastings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05065939v1</w:t>
-              </w:r>
-[...73 lines deleted...]
-                <w:t xml:space="preserve">hal-02417864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Sénat, pour quoi faire? Participation à l’émission L’Atelier du pouvoir (France Culture).</w:t>
               </w:r>
@@ -5890,51 +5890,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7E96A967"/>
+    <w:nsid w:val="A6A0360A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6121,51 +6121,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-boyer" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-5121-2853" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/113821085" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/tel-05065098v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boyer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2006TOU10016" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/tel-05066323v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05589055v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-03790044v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Reneau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01686611v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Chartain" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Damak" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bougeard-Delfosse" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Ertus" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01583765v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-03123483v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01583675v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01583684v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01583903v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01583926v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01583744v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01583751v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01583756v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01583761v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05066329v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065316v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lh&#233;ritier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05066332v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05068124v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05068129v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-03456600v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05068131v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05068127v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05068128v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850504v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lequin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-03160820v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05065983v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05065970v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01583694v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05065913v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05065880v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01583890v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01583885v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01583893v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05255831v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05383721v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589416v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05066356v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605882v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vincent" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Carr&#232;re" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05066328v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05066326v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587818v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gourlay" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431867v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01583882v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01583813v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01583878v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01583884v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05065845v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05065859v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05065757v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01583897v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Hastings" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05065120v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01583678v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05383700v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05298735v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Lamblin Gourdin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05066359v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Charlotin Charlotin-Kervazo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05066358v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05066352v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05066338v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Carin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05066345v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05066364v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05066341v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05066337v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05066335v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05066378v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01583898v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05065939v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-02417864v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sejean" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01734639v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-boyer" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-5121-2853" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/113821085" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/tel-05065098v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boyer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2006TOU10016" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/tel-05066323v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05589055v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-03790044v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Reneau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01686611v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Chartain" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Damak" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bougeard-Delfosse" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Ertus" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01583765v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-03123483v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01583675v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01583684v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01583744v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01583903v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01583926v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01583751v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01583761v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01583756v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05066329v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065316v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lh&#233;ritier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05066332v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05068128v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-03456600v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05068124v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05068129v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05068131v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05068127v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850504v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lequin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-03160820v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05065983v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05065970v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01583694v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05065913v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05065880v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01583890v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01583885v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01583893v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05383721v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05255831v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589416v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05066356v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605882v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vincent" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Carr&#232;re" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05066326v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05066328v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431867v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gourlay" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587818v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01583882v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01583813v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01583878v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01583884v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05065845v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05065859v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05065757v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01583897v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Hastings" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05065120v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01583678v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05383700v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05298735v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Lamblin Gourdin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05066359v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Charlotin Charlotin-Kervazo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05066358v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05066352v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05066338v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Carin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05066345v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05066364v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05066341v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05066337v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05066335v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05066378v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01583898v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-02417864v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sejean" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05065939v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01734639v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>