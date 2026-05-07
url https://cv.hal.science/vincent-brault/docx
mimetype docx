--- v0 (2026-03-20)
+++ v1 (2026-05-07)
@@ -93,2026 +93,2048 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (20)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (21)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A clustering based on the dynamics of DSM-5 criteria for gambling disorder: a 5-year follow-up of gamblers with and without gambling disorder</w:t>
+                <w:t xml:space="preserve">Examining the robustness of a model selection procedure in the binary latent block model through a language placement test data set</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Challet-Bouju</w:t>
+                <w:t xml:space="preserve">Vincent Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Brault</w:t>
+                <w:t xml:space="preserve">Frédérique Letué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Perrot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie Grall-Bronnec</w:t>
+                <w:t xml:space="preserve">Marie-José Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Behavioral Addictions</w:t>
+              <w:t xml:space="preserve">Statistical Methods and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1556/2006.2025.00099⟩</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10260-026-00844-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05480109v1</w:t>
+                <w:t xml:space="preserve">hal-04682942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixture of segmentation for heterogeneous functional data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A clustering based on the dynamics of DSM-5 criteria for gambling disorder: a 5-year follow-up of gamblers with and without gambling disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Challet-Bouju</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Devijver</w:t>
+                <w:t xml:space="preserve">Solène Desmée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Laclau</w:t>
+                <w:t xml:space="preserve">Marie Grall-Bronnec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronic Journal of Statistics </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 18 (2), pp.3729-3773. </w:t>
+              <w:t xml:space="preserve">Journal of Behavioral Addictions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 15 (1), pp.357-370. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1214/24-EJS2286⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1556/2006.2025.00099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04036482v3</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05480109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast and Consistent Algorithm for the Latent Block Model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Mixture of segmentation for heterogeneous functional data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Channarond</w:t>
+                <w:t xml:space="preserve">Emilie Devijver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Laclau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Statistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00180-023-01373-1⟩</w:t>
+              <w:t xml:space="preserve">Electronic Journal of Statistics </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 18 (2), pp.3729-3773. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1214/24-EJS2286⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01455682v2</w:t>
+                <w:t xml:space="preserve">hal-04036482v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment former des groupes d'étudiants homogènes à partir des résultats de SELF ? Présentation d'un outil d'aide à la décision pour la création de groupes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Fast and Consistent Algorithm for the Latent Block Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Letué</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Antoine Channarond</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mediazioni. Rivista online du studi interdisciplinari su lingue e culture</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computational Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 39, pp.1621-1657. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00180-023-01373-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03629447v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01455682v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing high-dimensional partitions with the Co-clustering Adjusted Rand Index</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of a Pre-Diagnosis Tool Based on Machine Learning Algorithms on the BHK Test to Improve the Diagnosis of Dysgraphia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Robert</w:t>
+                <w:t xml:space="preserve">Louis Devillaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Vasseur</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Clement Gaffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saifeddine Aloui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Classification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00357-020-09379-w⟩</w:t>
+              <w:t xml:space="preserve">Advances in Artificial Intelligence and Machine Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1 (2), pp.114-135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.54364/AAIML.2021.1108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01524832v5</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03339995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a Pre-Diagnosis Tool Based on Machine Learning Algorithms on the BHK Test to Improve the Diagnosis of Dysgraphia</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Louis Devillaine</w:t>
+                <w:t xml:space="preserve">Group testing as a strategy for COVID-19 epidemiological monitoring and community surveillance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clement Gaffet</w:t>
+                <w:t xml:space="preserve">Bastien Mallein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Lambert</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-François Rupprecht</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Artificial Intelligence and Machine Learning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.54364/AAIML.2021.1108⟩</w:t>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17 (3), pp.e1008726. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1008726⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03339995v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02868587v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Group testing as a strategy for COVID-19 epidemiological monitoring and community surveillance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Analysis of Graphomotor Tests with Machine Learning Algorithms for an Early and Universal Pre-Diagnosis of Dysgraphia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Devillaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Boutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saifeddine Aloui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1008726⟩</w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (21), pp.7026. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s21217026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02868587v2</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03409232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Graphomotor Tests with Machine Learning Algorithms for an Early and Universal Pre-Diagnosis of Dysgraphia</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Comparing high-dimensional partitions with the Co-clustering Adjusted Rand Index</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Brault</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/s21217026⟩</w:t>
+              <w:t xml:space="preserve">Journal of Classification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 38, pp.158-186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00357-020-09379-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03409232v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01524832v5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Change-Point Detection, Segmentation, and Related Topics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comment former des groupes d'étudiants homogènes à partir des résultats de SELF ? Présentation d'un outil d'aide à la décision pour la création de groupes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Coulange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Letué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Bardet</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie-Pierre Jouannaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Mediazioni. Rivista online du studi interdisciplinari su lingue e culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 32, pp.185-203</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02868510v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03629447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consistency and Asymptotic Normality of Latent Blocks Model Estimators</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Change-Point Detection, Segmentation, and Related Topics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Bardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergueï Dachian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farida Enikeeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Saussereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronic Journal of Statistics </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1214/20-EJS1695⟩</w:t>
+              <w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 68, pp.97 - 122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/proc/202068006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01511960v3</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02868510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodological issues in the creation of a diagnosis tool for dysgraphia</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Consistency and Asymptotic Normality of Latent Blocks Model Estimators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Keribin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">npj Digital Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 2, pp.36:1-3. </w:t>
+              <w:t xml:space="preserve">Electronic Journal of Statistics </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14 (1), pp.1234-1268. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41746-019-0114-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1214/20-EJS1695⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02136874v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01511960v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noise-free Latent Block Model for High Dimensional Data</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Methodological issues in the creation of a diagnosis tool for dysgraphia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Gaffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saifeddine Aloui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Boutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Brault</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data Mining and Knowledge Discovery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 33 (2), pp.446-473. </w:t>
+              <w:t xml:space="preserve">npj Digital Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2, pp.36:1-3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10618-018-0597-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41746-019-0114-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01685777v2</w:t>
+                <w:t xml:space="preserve">hal-02136874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonparametric multiple change-point estimation for analyzing large Hi-C data matrices</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Noise-free Latent Block Model for High Dimensional Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Laclau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Brault</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Céline Lévy-Leduc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Multivariate Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmva.2017.12.005⟩</w:t>
+              <w:t xml:space="preserve">Data Mining and Knowledge Discovery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 33 (2), pp.446-473. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10618-018-0597-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01468198v2</w:t>
+                <w:t xml:space="preserve">hal-01685777v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Change-point estimation in the multivariate model taking into account the dependence: Application to the vegetative development of oilseed rape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lévy-Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Jullien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural, Biological, and Environmental Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 23 (3), pp.374-389. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s13253-018-0324-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01809633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient block boundaries estimation in block-wise constant matrices: An Application to HiC data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Nonparametric multiple change-point estimation for analyzing large Hi-C data matrices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Ouadah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Sansonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lévy-Leduc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronic Journal of Statistics </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1214/17-EJS1270⟩</w:t>
+              <w:t xml:space="preserve">Journal of Multivariate Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 165, pp.143-165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmva.2017.12.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01455732v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01468198v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating the number of block boundaries from diagonal blockwise matrices without penalization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Efficient block boundaries estimation in block-wise constant matrices: An Application to HiC data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Céline Leduc</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chiquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lévy-Leduc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scandinavian Journal of Statistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/sjos.12266⟩</w:t>
+              <w:t xml:space="preserve">Electronic Journal of Statistics </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Electronic Journal of Statistics, 11 (1), pp.1570-1599. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1214/17-EJS1270⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01533843v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01455732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revue des méthodes pour la classification jointe des lignes et des colonnes d'un tableau</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Estimating the number of block boundaries from diagonal blockwise matrices without penalization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aurore Lomet</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Leduc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scandinavian Journal of Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 44 (2), pp.563-580. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/sjos.12266⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02088207v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01533843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-clustering through Latent Bloc Model: a Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 156 (3), pp.120-139</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2137,64 +2159,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation and selection for the latent block model on categorical data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Keribin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Celeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2254,2802 +2276,2884 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methods for co-clustering: a review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Lomet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 156 (3), pp.27-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02630974v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Revue des méthodes pour la classification jointe des lignes et des colonnes d'un tableau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Lomet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 156 (3), pp.27-51</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02088207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (30)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classification des données d'observance d'un traitement de l'apnée du sommeil à l'aide d'un modèle de mélange de régression basé sur une chaîne de Markov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kajal Eybpoosh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Pepin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">56èmes Journées de Statistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Statistique, Jun 2025, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05108470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Appréhender les méthodes statistiques pour le Big Data en BUT3 Science des données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Brault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFIES2024 : 8e colloque francophone international sur l'enseignement de la statistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Statistique, Nov 2024, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04874880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation du biais dans les recrutements : étude de l'influence d'un biais dans les données d'apprentissage de différentes procédures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Classification contrainte de signaux, application à l'étude de la protéine neuronale tau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Martin-Lacroux</w:t>
+                <w:t xml:space="preserve">Émilie Lebarbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angélique Saillet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Amélie Rosier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Stoppin-Mellet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">54èmes Journées de Statistique de la SFdS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Statistique; Université Libre de Bruxelles, Jul 2023, Bruxelles, Belgique</w:t>
+              <w:t xml:space="preserve">54es Journées de Statistique de Société Française de Statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Statistique; Université libre de Bruxelles, Jul 2023, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04152006v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04182472v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification contrainte de signaux, application à l'étude de la protéine neuronale tau</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Modélisation du biais dans les recrutements : étude de l'influence d'un biais dans les données d'apprentissage de différentes procédures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Rosier</w:t>
+                <w:t xml:space="preserve">Alain Lacroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Stoppin-Mellet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Philomène Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Martin-Lacroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Saillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">54es Journées de Statistique de Société Française de Statistique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Statistique; Université libre de Bruxelles, Jul 2023, Bruxelles, Belgique</w:t>
+              <w:t xml:space="preserve">54èmes Journées de Statistique de la SFdS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Statistique; Université Libre de Bruxelles, Jul 2023, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04182472v2</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04152006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Number of zero velocity points: a critical parameter for handwriting model estimation towards dysgraphia diagnosis assistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yunjiao Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Jolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Labyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">53èmes Journées de Statistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Statistique et Universités de Lyon, Jun 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-03776053v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robustesse dans le modèle des blocs latents : application au test de positionnement en langues SELF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Coulange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Jouannaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Letué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">52 èmes journées de la statistique de la SFdS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03379035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment former des groupes d'étudiants homogènes à partir des résultats de SELF ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Coulange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Jouannaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Brault</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Frédérique Letué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EVAL2019 - Évaluation des acquisitions langagières : du formatif au certificatif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Grenoble, France. pp.185-203</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02368784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation statistique pour détecter des séquences vidéos similaires : application aux véhicules autonomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Samson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Quinton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société Mathématique de France - SMF 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Mathématique de France, Jun 2018, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02011202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classification des utilisateurs de Twitter en fonction de leurs comportements à l'aide d'un algorithme des K-means</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Francony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Samson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Meynet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFC 2018 - XXVèmes Rencontres de la Société Francophone de Classification</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société francophone de classification, Oct 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01886604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèle des blocs latents avec une classe de bruit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Laclau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">50èmes Journées de Statistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01809628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des comportements des utilisateurs de Twitter durant la campagne des élections européennes de 2014</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Francony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Leclercq-Samson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Meynet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">50èmes Journées de Statistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Statistique, May 2018, Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01809629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-clustering through Optimal Transport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Laclau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ievgen Redko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basarab Matei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younès Bennani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Brault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34th International Conference on Machine Learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Sydney, Australia. pp.1955-1964</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01539101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Équivalence asymptotique des vraisemblances observée et complète dans le modèle de blocs latents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Keribin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIV èmes Rencontres de la Société Francophone de Classification</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Francophone de Classification, Jun 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01510994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Généralisation de l'algorithme Largest Gaps pour le modèle des blocs latents non-paramétrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Channarond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">49èmes Journées de Statistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01510984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Témoignage sur les difficultés d'enseigner d'un jeune enseignant chercheur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Brault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème Colloque Francophone International sur l'Enseignement de la Statistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03235704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segmentation des lignes et des colonnes d'une matrice : application aux séquences de navigation visuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Leclercq-Samson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Quinton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">49èmes Journées de Statistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Statistique, May 2017, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01510939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast Detection of Block Boundaries in Block-Wise Constant Matrices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lévy-Leduc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Conference on Machine Learning and Data Mining in Pattern Recognition (MLDM 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Petra Perner, Jul 2016, New York, NY, United States. pp.214-228, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-41920-6_16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01574362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Normalité asymptotique de l’estimateur du maximum de vraisemblance dans le modèle de blocs latents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Keribin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">48èmes Journées de Statistique de la SFdS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01440084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Test d'homogénéité non-paramétrique pour les données Hi-C</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine C. Levy Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Ouadah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Sansonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 48èmes Journées de Statistique de la SFdS </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01589407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagonal blockwise matrix segmentation in computational biology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Levy Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFCAM Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Bangalore, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02795763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Session 1 : Modèle de mélanges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Brault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Première journée YSP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupe jeunes de la SFdS, Jan 2014, IHP, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05163819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en oeuvre de l'échantillonneur de Gibbs pour le modèle des blocs latents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Celeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Keribin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">46èmes journées de statistique de la SFdS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFdS, Jun 2014, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01090349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle des blocs latents et algorithme Largest Gaps</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Model selection with untractable likelihood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Keribin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Brault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cinquièmes Rencontres des Jeunes Statisticien-ne-s</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jérôme Saracco, Aug 2013, Aussois, France</w:t>
+              <w:t xml:space="preserve">ERCIM - 6th International Conference of the ERCIM Working Group on Computing and Statistics, 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00924395v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00924197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model selection with untractable likelihood</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Comparaisons de différents algorithmes pour le modèle des blocs latents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Celeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Keribin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Brault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ERCIM - 6th International Conference of the ERCIM Working Group on Computing and Statistics, 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">Séminaire AgroSelect</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00924197v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00924404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaisons de différents algorithmes pour le modèle des blocs latents</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Modèle des blocs latents et algorithme Largest Gaps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Brault</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christine Keribin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire AgroSelect</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">Cinquièmes Rencontres des Jeunes Statisticien-ne-s</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jérôme Saracco, Aug 2013, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00924404v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00924395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capushe : package de sélection de modèle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Patrick Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Maugis-Rabusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ères Rencontres R</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00717565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model selection for the binary latent block model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Keribin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Celeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5064,868 +5168,748 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th International Conference on Computational Statistics (COMPSTAT 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Limassol, Cyprus. pp.379-390</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00924210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Package Capushe pour le logiciel R</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Régularisation bayésienne du modèle des blocs latents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Michel</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Celeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Keribin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44ème journées de statistique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Université libre de Bruxelles, campus du Solbosch</w:t>
+              <w:t xml:space="preserve">44ème Journées de Statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Bruxelles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00944069v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00778148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régularisation bayésienne du modèle des blocs latents</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Package Capushe pour le logiciel R</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christine Keribin</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Patrick Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Maugis-Rabusseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44ème Journées de Statistique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Bruxelles, France</w:t>
+              <w:t xml:space="preserve">1ère Rencontres R</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Université de Bordeaux, campus Victoire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00778148v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00944070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Package Capushe pour le logiciel R</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Patrick Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Maugis-Rabusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ère Rencontres R</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Université de Bordeaux, campus Victoire</w:t>
+              <w:t xml:space="preserve">44ème journées de statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Université libre de Bruxelles, campus du Solbosch</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00944070v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00944069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A statistical procedure to assist dysgraphia detection through dynamic modelling of handwriting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yunjiao Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Quinton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Jolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Brault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48550/arXiv.2408.02099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05355153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Package 'blockseg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Brault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01455720v1</w:t>
-              </w:r>
-[...118 lines deleted...]
-                <w:t xml:space="preserve">hal-04682942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Équivalence asymptotique des vraisemblances observée et complète dans le modèle de blocs latents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Keribin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Travaux universitaires] auto-saisine. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01603137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation and Selection for the Latent Block Model on Categorical Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Keribin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Celeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5937,51 +5921,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Govaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-8264, INRIA. 2013, pp.30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00802764v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5991,100 +5975,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation et sélection de modèle pour le modèle des blocs latents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Brault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Statistiques [math.ST]. Université Paris Sud - Paris XI, 2014. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2014PA112238⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01090340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6094,91 +6078,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rencontre entre les modèles de mélange et les modèles de segmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Brault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Statistiques [math.ST]. Université Grenoble Alpes, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05163808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6188,219 +6172,219 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MuChPoint: Multiple Change Point</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glenn Cougoulat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Ouadah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Sansonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02011077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">blockseg: Two Dimensional Change-Points Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chiquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02011057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId158"/>
+      <w:footerReference w:type="default" r:id="rId159"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6547,51 +6531,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480109v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Challet-Bouju" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Brault" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Perrot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Desm&#233;e" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Grall-Bronnec" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1556/2006.2025.00099" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036482v3" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Devijver" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Laclau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/24-EJS2286" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455682v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Channarond" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00180-023-01373-1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629447v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Coulange" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Letu&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Jouannaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Martinez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01524832v5" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Robert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Vasseur" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00357-020-09379-w" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03339995v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Deschamps" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Devillaine" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Gaffet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lambert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saifeddine Aloui" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54364/AAIML.2021.1108" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868587v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Mallein" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rupprecht" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1008726" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03409232v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boutet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21217026" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868510v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bardet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergue&#239; Dachian" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Enikeeva" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Saussereau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202068006" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511960v3" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Keribin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/20-EJS1695" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136874v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41746-019-0114-0" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685777v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10618-018-0597-3" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468198v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ouadah" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Sansonnet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line L&#233;vy-Leduc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmva.2017.12.005" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809633v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L&#233;vy-Leduc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Mathieu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Jullien" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13253-018-0324-y" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455732v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chiquet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/17-EJS1270" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533843v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Delattre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Mary-Huard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Leduc" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sjos.12266" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088207v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Lomet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088216v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01256840v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Celeux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Govaert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-014-9472-2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630974v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108470v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kajal Eybpoosh" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Vernet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bailly" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Pepin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874880v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152006v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lacroux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philom&#232;ne Le Gall" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Martin-Lacroux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Saillet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182472v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Lebarbier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Rosier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Stoppin-Mellet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03776053v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunjiao Lu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Jolly" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Labyt" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379035v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Leroy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jouannaud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368784v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011202v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Samson" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Quinton" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886604v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Francony" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Meynet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809628v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809629v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Leclercq-Samson" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539101v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ievgen Redko" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basarab Matei" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn&#232;s Bennani" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510994v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510984v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03235704v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510939v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574362v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-41920-6_16" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01440084v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01589407v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine C. Levy Leduc" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795763v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Robin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Levy Leduc" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163819v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01090349v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924395v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924197v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924404v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717565v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrick Baudry" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Maugis-Rabusseau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Michel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924210v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00944069v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00778148v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00944070v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355153v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2408.02099" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455720v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682942v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603137v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00802764v2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-01090340v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014PA112238" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05163808v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011077v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Cougoulat" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011057v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682942v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Brault" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Letu&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Martinez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10260-026-00844-1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480109v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Challet-Bouju" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Perrot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Desm&#233;e" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Grall-Bronnec" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1556/2006.2025.00099" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036482v3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Devijver" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Laclau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/24-EJS2286" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455682v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Channarond" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00180-023-01373-1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03339995v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Deschamps" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Devillaine" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Gaffet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lambert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saifeddine Aloui" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54364/AAIML.2021.1108" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868587v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Mallein" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rupprecht" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1008726" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03409232v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boutet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21217026" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01524832v5" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Robert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Vasseur" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00357-020-09379-w" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629447v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Coulange" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Jouannaud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868510v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bardet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergue&#239; Dachian" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Enikeeva" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Saussereau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202068006" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511960v3" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Keribin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/20-EJS1695" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136874v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41746-019-0114-0" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685777v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10618-018-0597-3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809633v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L&#233;vy-Leduc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Mathieu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Jullien" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13253-018-0324-y" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468198v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ouadah" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Sansonnet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line L&#233;vy-Leduc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmva.2017.12.005" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455732v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chiquet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/17-EJS1270" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533843v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Delattre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Mary-Huard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Leduc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sjos.12266" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088216v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01256840v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Celeux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Govaert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-014-9472-2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630974v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Lomet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088207v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108470v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kajal Eybpoosh" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Vernet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bailly" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Pepin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874880v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182472v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Lebarbier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Rosier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Stoppin-Mellet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152006v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lacroux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philom&#232;ne Le Gall" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Martin-Lacroux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Saillet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03776053v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunjiao Lu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Jolly" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Labyt" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379035v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Leroy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jouannaud" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368784v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011202v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Samson" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Quinton" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886604v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Francony" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Meynet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809628v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809629v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Leclercq-Samson" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539101v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ievgen Redko" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basarab Matei" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn&#232;s Bennani" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510994v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510984v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03235704v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510939v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574362v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-41920-6_16" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01440084v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01589407v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine C. Levy Leduc" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795763v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Robin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Levy Leduc" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163819v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01090349v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924197v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924404v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924395v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717565v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrick Baudry" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Maugis-Rabusseau" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Michel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924210v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00778148v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00944070v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00944069v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355153v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2408.02099" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455720v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603137v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00802764v2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-01090340v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014PA112238" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05163808v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011077v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Cougoulat" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011057v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>