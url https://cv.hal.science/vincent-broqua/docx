--- v0 (2026-03-09)
+++ v1 (2026-04-30)
@@ -1,52 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Vincent Broqua </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua interviewed by Erín Moure: A book and its translation engage in a “serious lightness” across languages and categories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erín Moure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poésie & cinéma. Tables tournantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sally Bonn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Eugène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 803, pp.76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04445828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poets & Critics, a space for thinking and practicing poetics collectively</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abigail Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nordisk poesi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6, pp.16-27. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18261/np.6.1.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Making Bataille our own’: the paradoxes of New Narrative’s appropriation of Bataille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textual Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 31 (8), </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0950236X.2021.1953800⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03703368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machiner quoi ? médiatisations équivoques de la poésie états-unienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabula. Colloques en ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03704590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">critical beach / critical track : Endline, prose, theatre, and disturbance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transatlantica. Revue d'études américaines/American Studies Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03704825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Trampslator: Performing the translation of the sound of silence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">English</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03703358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remarques sur la sémantique des écrans : quelques notes sur les écrans dans Récupérer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écriture et image : cahiers du CEEI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03704595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Après la performance : sur Conference (after Attar) de Caroline Bergvall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, La littérature exposée (2), 192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03703378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La traduction de poésie expérimentale comme Translucinación</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La main de Thôt : théories, enjeux et pratiques de la traduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03704596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporalités de l'expérimental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Miranda : Revue pluridisciplinaire sur le monde anglophone. Multidisciplinary peer-reviewed journal on the English-speaking world </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03703381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language, Voice, and Performance. Notes on Lily Greenham’s Sound Poetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Gardfors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Drucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Glaz Serup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Bello Minciacchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tidskrift foer Litteraturvetenskap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 47 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03704588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction aux chantiers d’Amérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Crémieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bonzom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, N° 151 (2), pp.3. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfea.151.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03118021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Cage ou les histoires du doute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transatlantica. Revue d'études américaines/American Studies Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03704822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Living-with Shakespeare ? (Three American experimental poets’ compositions with Shakespeare’s sonnet 130)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transatlantica. Revue d'études américaines/American Studies Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03705055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">American Shakespeare: Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transatlantica. Revue d'études américaines/American Studies Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03705056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Never-at-Home: notes on Gender in the work of Rosmarie Waldrop and Caroline Bergvall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">How2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03705059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delineating a “non-place” in the UK?
-10 notes on experimental poetry written by women: Caroline Bergvall and Redell Olsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 6 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03705058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Pressures of Never-at-Home</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jacket2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03705060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muésie et poésique aux Etats-Unis ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 109, pp.54-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03705062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Landscape (Body) of the Poem : les glissements du paysage chez Stephen Ratcliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Charles V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.251-268</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03705064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poétique du pouvoir dans A Midsummer Night’s Dream</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Q/W/E/R/T/Y</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 12, pp.5-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03705066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Listen to the Voice of Color. The Paradox of Words and Color in Albers’s work</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Heinz Liesbrock. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Josef Albers. Homage to the Square 1950-1976</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hatje Cantz, pp.277-284, 2022, 978-3-7757-5416-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neo-Avant-Garde, Why Bother?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Eder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Vervaeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Félix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge Arteel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bart Vervaeck. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neo-Avant-Gardes: Post-War Literary Experiments Across Borders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edinburgh University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03703400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When Poetry Speaks Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">David Castillo; Jean-Jacques Thomas; Ewa Plonowska Ziarek. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transatlantic Crossroads of a Critical Insurrection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SUNY Press, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03704602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Matières à expérience : la poésie abstraite des Albers »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anni et Josef Albers, l’art et la vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris Musées, 2021, 978-2759604951</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03703385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Mme Wiener,” the French Novelist and her Masks – Reading Stacy Doris’s Two French Novels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laynie Browne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Poet’s Novel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nightboat Books, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03703402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Despite Straight Lines — Albers, Concrete Poetry and Temporal Relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bart Vervaeck. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neo-Avant-Gardes: Post-War Literary Experiments Across Borders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edinburgh University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03703393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Générer, préserver, activer l’archive : Anne Waldman et la Jack Kerouac School of Disembodied Poetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Abigail Lang; Michel Murat; Cécile Pardo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives sonore de la poésie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, les presses du réel, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03703404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduction de Gertrude Stein en art : inversion d’un paradigme de la représentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Alfandary; Vincent Broqua. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gertrude Stein et les arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les presses du réel, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03704606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Praxis telle. Comment ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincent Broqua; Dirk Weissmann. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sound /Writing : traduire-écrire entre leson et le sens Homophonic translation – traducson – Oberflächenübersetzung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions des Archives contemporaines, pp.291-295, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03705080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practice-Based literary research as activated inquiry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Corina Caduff; Tan Wälchli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artistic Research and Literature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brill; Brill | Fink, pp.113-124, 2019, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30965/9783846763339_011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03704615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Enfermé dans [sa] propre langue’ ? situations, traductions et appropriations de Ponge dans la poésie anglophone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Marie Gleize; Lionel Cuillé; Bénédicte Gorrillot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Francis Ponge, ateliers contemporains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03704604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le système dissipatif d’Anne Waldman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Harmonies jaguar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maelstrom, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03704799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gertrude Stein et les arts : du mythe à l’écriture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Alfandary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gertrude Stein et les arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les presses du réel, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03704794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Here and Elsewhere: Creeley’s notions of community and teaching as circulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cris Miller; Mung Mi Kim. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poetics and Precarity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SUNY Press, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03704617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matérialités poétiques de Jim Dine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joca Seria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03704790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Brainard : enquêtes dans la vie courante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peindre le moment pour vous cette nuit journaux, exercices et autoportraits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joca Seria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 978-284809-256-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03704622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le corps en lecture publique : surdramatisation, corps absent et technologie (trois exemples nord-américains)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-François Puff. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dire la poésie ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cécile Defaut, pp.285-306, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03704821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bergvall’s Poetics of the Infrathin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Abigail Lang; David Noel-Smith. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modernist Legacies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave Macmillan, pp.143-155, 2015, 978-1137512239</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03704820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Waldman, pour une poéthique de l’archive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Waldman; Vincent Broqua. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives, pour un monde menacé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Joca Seria, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03705052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le manque du médiéval : Lecture du « Not Tale (Funeral) » de Caroline Bergvall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Koble; Mireille Séguy; Amandine Mussou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires du Moyen Age dans la poésie contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, pp.379-392, 2014, 9782705684466</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03705049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. L’épuisement du biographique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Marche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’épuisement du biographique ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge Scholars Publishing, pp.1-21, 2010, 1-4438-2572-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03995268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malgré la ligne droite: l'écriture américaine de Josef Albers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">les presses du réel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-2-37896-176-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03703351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photocall, projet d'attendrissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les petits matins, 2021, 978-2-36383-297-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03704818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frais du jour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'ours blanc / Genève, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03705077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">8 propos d’artistes sur Henri Matisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Lebensztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre Pompidou, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03705072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gertrude Stein et les arts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Alfandary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les presses du réel, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03704599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmonies Jaguar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Waldman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maelstrom, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03704802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jim Dine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joca Seria, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03704792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantiers d’Amérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bonzom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Crémieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03118026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récupérer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les petits matins, 2015, 978-2-36383-148-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03704814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives, pour un monde menacé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Waldman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joca Seria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03704806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À partir de rien : esthétique, poétique et politique de l’infime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Houdiard, 2013, 978-2-35692-092-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03704810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'amateur d'oiseaux, côté jardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thalia Field</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les presses du réel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 978-2-84066-490-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02867646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’épuisement du biographique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Marche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cambridge Scholars Publishing, 2010, 1-4438-2572-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03995266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle poésie des Etats-Unis (Numéro bilingue)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">22/23, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03704598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hériter de Shakespeare aux Etats-Unis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Ludot Vlasak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Représentations dans le monde anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03705069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La plainte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vanderhaeghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avital Ronell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04009339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'anglais mêlé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bergvall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Portugal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les éléments / The Elements de Kevin Killian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Killian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01678900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hard Korè, Poèmes / Per-Form: Poems of Mythos and Place de Tracie Morris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracie Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01678887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jim Dine, La coupole et autres poèmes, Nantes: joca seria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Trotignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce qu’être d’avant-garde veut dire,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Antin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02867648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId114"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Vincent Broqua </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 6. TRANSLATIVE BERGVALL, OR THE WORK OF TRANSLATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caroline Bergvall’s Medievalist Poetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Amsterdam University Press, pp.57-64, 2023, </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9781802701739-010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Listen to the Voice of Color. The Paradox of Words and Color in Albers’s work</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Heinz Liesbrock. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Josef Albers. Homage to the Square 1950-1976</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hatje Cantz, pp.277-284, 2022, 978-3-7757-5416-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When Poetry Speaks Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">David Castillo; Jean-Jacques Thomas; Ewa Plonowska Ziarek. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transatlantic Crossroads of a Critical Insurrection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SUNY Press, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03704602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neo-Avant-Garde, Why Bother?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Eder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Vervaeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Félix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge Arteel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bart Vervaeck. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neo-Avant-Gardes: Post-War Literary Experiments Across Borders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edinburgh University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03703400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Matières à expérience : la poésie abstraite des Albers »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anni et Josef Albers, l’art et la vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris Musées, 2021, 978-2759604951</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03703385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neo-Avant-Garde, Why Bother?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Félix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Eder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Vervaek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neo-avant-gardes post-war literary experiments across borders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edinburgh university press, 2021, 978-1-4744-8609-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Mme Wiener,” the French Novelist and her Masks – Reading Stacy Doris’s Two French Novels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laynie Browne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Poet’s Novel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nightboat Books, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03703402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Despite Straight Lines — Albers, Concrete Poetry and Temporal Relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bart Vervaeck. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neo-Avant-Gardes: Post-War Literary Experiments Across Borders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edinburgh University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03703393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Générer, préserver, activer l’archive : Anne Waldman et la Jack Kerouac School of Disembodied Poetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Abigail Lang; Michel Murat; Cécile Pardo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives sonore de la poésie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, les presses du réel, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03703404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Praxis telle. Comment ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincent Broqua; Dirk Weissmann. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sound /Writing : traduire-écrire entre leson et le sens Homophonic translation – traducson – Oberflächenübersetzung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions des Archives contemporaines, pp.291-295, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03705080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduction de Gertrude Stein en art : inversion d’un paradigme de la représentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Alfandary; Vincent Broqua. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gertrude Stein et les arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les presses du réel, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03704606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practice-Based literary research as activated inquiry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Corina Caduff; Tan Wälchli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artistic Research and Literature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brill; Brill | Fink, pp.113-124, 2019, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30965/9783846763339_011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03704615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Enfermé dans [sa] propre langue’ ? situations, traductions et appropriations de Ponge dans la poésie anglophone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Marie Gleize; Lionel Cuillé; Bénédicte Gorrillot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Francis Ponge, ateliers contemporains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03704604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le système dissipatif d’Anne Waldman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Harmonies jaguar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maelstrom, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03704799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gertrude Stein et les arts : du mythe à l’écriture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Alfandary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gertrude Stein et les arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les presses du réel, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03704794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Here and Elsewhere: Creeley’s notions of community and teaching as circulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cris Miller; Mung Mi Kim. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poetics and Precarity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SUNY Press, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03704617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matérialités poétiques de Jim Dine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joca Seria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03704790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Brainard : enquêtes dans la vie courante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peindre le moment pour vous cette nuit journaux, exercices et autoportraits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joca Seria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 978-284809-256-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03704622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le corps en lecture publique : surdramatisation, corps absent et technologie (trois exemples nord-américains)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-François Puff. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dire la poésie ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cécile Defaut, pp.285-306, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03704821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bergvall’s Poetics of the Infrathin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Abigail Lang; David Noel-Smith. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modernist Legacies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave Macmillan, pp.143-155, 2015, 978-1137512239</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03704820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Waldman, pour une poéthique de l’archive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Waldman; Vincent Broqua. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives, pour un monde menacé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Joca Seria, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03705052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le manque du médiéval : Lecture du « Not Tale (Funeral) » de Caroline Bergvall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Koble; Mireille Séguy; Amandine Mussou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires du Moyen Age dans la poésie contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, pp.379-392, 2014, 9782705684466</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03705049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. L’épuisement du biographique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Marche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’épuisement du biographique ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge Scholars Publishing, pp.1-21, 2010, 1-4438-2572-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03995268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua interviewed by Erín Moure: A book and its translation engage in a “serious lightness” across languages and categories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erín Moure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neo-Avant-Garde Politics and Poetics from a Transnational Perspective: The Conversation between the Beats and Labris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk de Geest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Vervaeck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modernism/Modernity Print Plus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 8 (1), </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26597/mod.0268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poésie & cinéma. Tables tournantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sally Bonn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Eugène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 803, pp.76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04445828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poets & Critics, a space for thinking and practicing poetics collectively</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abigail Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nordisk poesi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6, pp.16-27. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18261/np.6.1.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remix as Literary Form: Essay on Caroline Bergvall’s Recent Publications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sillages Critiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 33, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sillagescritiques.13818⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">critical beach / critical track : Endline, prose, theatre, and disturbance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transatlantica. Revue d'études américaines/American Studies Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03704825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machiner quoi ? médiatisations équivoques de la poésie états-unienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabula. Colloques en ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03704590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fin de vers, laboratoire de l’œuvre poétique de l’artiste Josef Albers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transatlantica. Revue d'études américaines/American Studies Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/transatlantica.16999⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03704594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Making Bataille our own’: the paradoxes of New Narrative’s appropriation of Bataille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textual Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 31 (8), </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0950236X.2021.1953800⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03703368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">¿El agotamiento de lo biográfico?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Marche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cuadernos LIRICO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lirico.10854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03995381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Trampslator: Performing the translation of the sound of silence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">English</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03703358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remarques sur la sémantique des écrans : quelques notes sur les écrans dans Récupérer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écriture et image : cahiers du CEEI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03704595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Après la performance : sur Conference (after Attar) de Caroline Bergvall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, La littérature exposée (2), 192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03703378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La traduction de poésie expérimentale comme Translucinación</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La main de Thôt : théories, enjeux et pratiques de la traduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03704596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporalités de l'expérimental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Miranda : Revue pluridisciplinaire sur le monde anglophone. Multidisciplinary peer-reviewed journal on the English-speaking world </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03703381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language, Voice, and Performance. Notes on Lily Greenham’s Sound Poetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Gardfors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Drucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Glaz Serup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Bello Minciacchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tidskrift foer Litteraturvetenskap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 47 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03704588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction aux chantiers d’Amérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Crémieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bonzom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, N° 151 (2), pp.3. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfea.151.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03118021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Cage ou les histoires du doute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transatlantica. Revue d'études américaines/American Studies Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03704822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Living-with Shakespeare ? (Three American experimental poets’ compositions with Shakespeare’s sonnet 130)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transatlantica. Revue d'études américaines/American Studies Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03705055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">American Shakespeare: Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transatlantica. Revue d'études américaines/American Studies Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03705056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Never-at-Home: notes on Gender in the work of Rosmarie Waldrop and Caroline Bergvall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">How2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03705059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delineating a “non-place” in the UK?
+10 notes on experimental poetry written by women: Caroline Bergvall and Redell Olsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 6 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03705058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muésie et poésique aux Etats-Unis ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 109, pp.54-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03705062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Pressures of Never-at-Home</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jacket2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03705060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Landscape (Body) of the Poem : les glissements du paysage chez Stephen Ratcliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Charles V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.251-268</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03705064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poétique du pouvoir dans A Midsummer Night’s Dream</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Q/W/E/R/T/Y</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 12, pp.5-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03705066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Literary Neo-Avant-Gardes – Historicizing the Politics of Form</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Bernaerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Müller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modernism/Modernity Print Plus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 8 (1), 2023, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26597/mod.0266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle poésie des Etats-Unis (Numéro bilingue)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">22/23, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03704598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantiers d'Amérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Crémieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bonzom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chantiers d'Amérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Toulouse, France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 151, pp.3-7, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01888078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hériter de Shakespeare aux Etats-Unis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Ludot Vlasak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Représentations dans le monde anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03705069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photocall, projet d'attendrissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les petits matins, 2021, 978-2-36383-297-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03704818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malgré la ligne droite: l'écriture américaine de Josef Albers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">les presses du réel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-2-37896-176-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03703351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frais du jour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'ours blanc / Genève, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03705077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">8 propos d’artistes sur Henri Matisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Lebensztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre Pompidou, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03705072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmonies Jaguar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Waldman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maelstrom, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03704802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gertrude Stein et les arts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Alfandary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les presses du réel, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03704599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sound/Writing : traduire-écrire entre le son et le sens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Weissmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions des archives contemporaines (EAC)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 356 p., 2019, 9782813002686. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.9782813002686⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02319459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stein et les arts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Alfandary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses du Réel, 133p, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03912022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jim Dine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joca Seria, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03704792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantiers d’Amérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bonzom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Crémieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03118026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récupérer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les petits matins, 2015, 978-2-36383-148-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03704814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives, pour un monde menacé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Waldman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joca Seria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03704806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À partir de rien : esthétique, poétique et politique de l’infime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Houdiard, 2013, 978-2-35692-092-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03704810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'amateur d'oiseaux, côté jardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thalia Field</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les presses du réel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 978-2-84066-490-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02867646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’épuisement du biographique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Marche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cambridge Scholars Publishing, 2010, 1-4438-2572-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03995266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lire Ted Hughes : New selected poems, 1957-1994</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanny Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bere Carol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bishop Nicholas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broqua Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davis Alex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joanny Moulin. Éditions du Temps, Lectures d'une oeuvre, pp.254, 1999, Lire Ted Hughes : New selected poems, 1957-1994, ISBN-13: 978-2842740740</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La plainte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vanderhaeghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avital Ronell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04009339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'anglais mêlé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bergvall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Portugal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hard Korè, Poèmes / Per-Form: Poems of Mythos and Place de Tracie Morris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracie Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01678887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les éléments / The Elements de Kevin Killian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Killian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01678900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jim Dine, La coupole et autres poèmes, Nantes: joca seria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Trotignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce qu’être d’avant-garde veut dire,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Antin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02867648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId143"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450866v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Broqua" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Er&#237;n Moure" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04445828v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fauvel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Bonn" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Eug&#232;ne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306769v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail Lang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brossard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18261/np.6.1.3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703368v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0950236X.2021.1953800" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704590v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704825v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703358v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704595v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703378v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704596v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703381v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704588v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Gardfors" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Drucker" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Glaz Serup" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Bello Minciacchi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118021v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cr&#233;mieux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bonzom" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.151.0003" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704822v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705055v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705056v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705059v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705058v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705060v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705062v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705064v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705066v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450864v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703400v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Eder" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Vervaeck" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte F&#233;lix" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Arteel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edinburghuniversitypress.com/book-neo-avant-gardes.html" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704602v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703385v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703402v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703393v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703404v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704606v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705080v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704615v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30965/9783846763339_011" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704604v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704799v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704794v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Alfandary" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704617v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704790v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jocaseria.fr/Livres/Fiche%20livre/nantesdine.html" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704622v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jocaseria.fr/Catalogue/Livres/page116/peindrelemoment.html" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704821v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704820v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705052v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705049v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995268v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marche" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703351v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lespressesdureel.com/ouvrage.php?id=8731&amp;amp;menu=0" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704818v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705077v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705072v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lebensztejn" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704599v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704802v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Waldman" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704792v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Dine" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118026v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704814v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704806v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jocaseria.fr/Livres/Fiche%20livre/waldman.html" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704810v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867646v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lang Abigail" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thalia Field" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lespressesdureel.com/ouvrage.php?id=2422&amp;amp;menu=1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995266v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704598v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705069v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Ludot Vlasak" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04009339v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vanderhaeghe" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avital Ronell" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01704671v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bergvall" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Portugal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678900v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Killian" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678887v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracie Morris" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914744v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Trotignon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867648v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Antin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450843v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Broqua" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9781802701739-010" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450864v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704602v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703400v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Eder" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Vervaeck" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte F&#233;lix" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Arteel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edinburghuniversitypress.com/book-neo-avant-gardes.html" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703385v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04476965v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Vervaek" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703402v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703393v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703404v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705080v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704606v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704615v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30965/9783846763339_011" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704604v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704799v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704794v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Alfandary" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704617v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704790v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jocaseria.fr/Livres/Fiche%20livre/nantesdine.html" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704622v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jocaseria.fr/Catalogue/Livres/page116/peindrelemoment.html" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704821v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704820v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705052v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705049v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995268v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marche" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450866v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Er&#237;n Moure" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450835v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk de Geest" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26597/mod.0268" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04445828v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fauvel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Bonn" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Eug&#232;ne" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306769v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail Lang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brossard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18261/np.6.1.3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450838v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sillagescritiques.13818" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704825v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704590v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704594v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transatlantica.16999" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703368v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0950236X.2021.1953800" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995381v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lirico.10854" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703358v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704595v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703378v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704596v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703381v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704588v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Gardfors" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Drucker" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Glaz Serup" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Bello Minciacchi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118021v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cr&#233;mieux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bonzom" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.151.0003" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704822v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705055v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705056v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705059v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705058v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705062v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705060v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705064v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705066v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450826v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Bernaerts" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine M&#252;ller" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26597/mod.0266" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704598v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lang Abigail" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01888078v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705069v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Ludot Vlasak" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704818v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703351v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lespressesdureel.com/ouvrage.php?id=8731&amp;amp;menu=0" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705077v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705072v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lebensztejn" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704802v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Waldman" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704599v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319459v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Weissmann" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archivescontemporaines.com/books/9782813002686" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813002686" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912022v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704792v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Dine" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118026v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704814v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704806v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jocaseria.fr/Livres/Fiche%20livre/waldman.html" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704810v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867646v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thalia Field" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lespressesdureel.com/ouvrage.php?id=2422&amp;amp;menu=1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995266v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141952v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanny Moulin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bere Carol" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bishop Nicholas" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Broqua Vincent" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davis Alex" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04009339v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vanderhaeghe" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avital Ronell" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01704671v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bergvall" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Portugal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678887v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracie Morris" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678900v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Killian" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914744v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Trotignon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867648v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Antin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>