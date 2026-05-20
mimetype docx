--- v1 (2026-04-30)
+++ v2 (2026-05-20)
@@ -1,52 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Vincent Broqua </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 6. TRANSLATIVE BERGVALL, OR THE WORK OF TRANSLATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caroline Bergvall’s Medievalist Poetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Amsterdam University Press, pp.57-64, 2023, </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9781802701739-010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Listen to the Voice of Color. The Paradox of Words and Color in Albers’s work</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Heinz Liesbrock. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Josef Albers. Homage to the Square 1950-1976</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hatje Cantz, pp.277-284, 2022, 978-3-7757-5416-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When Poetry Speaks Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">David Castillo; Jean-Jacques Thomas; Ewa Plonowska Ziarek. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transatlantic Crossroads of a Critical Insurrection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SUNY Press, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03704602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neo-Avant-Garde, Why Bother?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Eder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Vervaeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Félix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge Arteel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bart Vervaeck. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neo-Avant-Gardes: Post-War Literary Experiments Across Borders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edinburgh University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03703400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Matières à expérience : la poésie abstraite des Albers »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anni et Josef Albers, l’art et la vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris Musées, 2021, 978-2759604951</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03703385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neo-Avant-Garde, Why Bother?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Félix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Eder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Vervaek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neo-avant-gardes post-war literary experiments across borders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edinburgh university press, 2021, 978-1-4744-8609-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Mme Wiener,” the French Novelist and her Masks – Reading Stacy Doris’s Two French Novels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laynie Browne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Poet’s Novel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nightboat Books, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03703402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Despite Straight Lines — Albers, Concrete Poetry and Temporal Relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bart Vervaeck. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neo-Avant-Gardes: Post-War Literary Experiments Across Borders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edinburgh University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03703393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Générer, préserver, activer l’archive : Anne Waldman et la Jack Kerouac School of Disembodied Poetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Abigail Lang; Michel Murat; Cécile Pardo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives sonore de la poésie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, les presses du réel, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03703404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Praxis telle. Comment ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincent Broqua; Dirk Weissmann. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sound /Writing : traduire-écrire entre leson et le sens Homophonic translation – traducson – Oberflächenübersetzung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions des Archives contemporaines, pp.291-295, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03705080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduction de Gertrude Stein en art : inversion d’un paradigme de la représentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Alfandary; Vincent Broqua. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gertrude Stein et les arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les presses du réel, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03704606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practice-Based literary research as activated inquiry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Corina Caduff; Tan Wälchli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artistic Research and Literature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brill; Brill | Fink, pp.113-124, 2019, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30965/9783846763339_011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03704615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Enfermé dans [sa] propre langue’ ? situations, traductions et appropriations de Ponge dans la poésie anglophone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Marie Gleize; Lionel Cuillé; Bénédicte Gorrillot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Francis Ponge, ateliers contemporains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03704604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le système dissipatif d’Anne Waldman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Harmonies jaguar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maelstrom, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03704799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gertrude Stein et les arts : du mythe à l’écriture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Alfandary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gertrude Stein et les arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les presses du réel, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03704794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Here and Elsewhere: Creeley’s notions of community and teaching as circulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cris Miller; Mung Mi Kim. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poetics and Precarity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SUNY Press, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03704617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matérialités poétiques de Jim Dine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joca Seria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03704790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Brainard : enquêtes dans la vie courante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peindre le moment pour vous cette nuit journaux, exercices et autoportraits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joca Seria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 978-284809-256-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03704622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le corps en lecture publique : surdramatisation, corps absent et technologie (trois exemples nord-américains)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-François Puff. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dire la poésie ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cécile Defaut, pp.285-306, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03704821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bergvall’s Poetics of the Infrathin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Abigail Lang; David Noel-Smith. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modernist Legacies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave Macmillan, pp.143-155, 2015, 978-1137512239</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03704820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Waldman, pour une poéthique de l’archive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Waldman; Vincent Broqua. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives, pour un monde menacé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Joca Seria, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03705052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le manque du médiéval : Lecture du « Not Tale (Funeral) » de Caroline Bergvall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Koble; Mireille Séguy; Amandine Mussou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires du Moyen Age dans la poésie contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, pp.379-392, 2014, 9782705684466</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03705049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. L’épuisement du biographique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Marche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’épuisement du biographique ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge Scholars Publishing, pp.1-21, 2010, 1-4438-2572-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03995268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua interviewed by Erín Moure: A book and its translation engage in a “serious lightness” across languages and categories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erín Moure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neo-Avant-Garde Politics and Poetics from a Transnational Perspective: The Conversation between the Beats and Labris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk de Geest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Vervaeck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modernism/Modernity Print Plus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 8 (1), </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26597/mod.0268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poésie & cinéma. Tables tournantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sally Bonn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Eugène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 803, pp.76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04445828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poets & Critics, a space for thinking and practicing poetics collectively</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abigail Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nordisk poesi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6, pp.16-27. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18261/np.6.1.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remix as Literary Form: Essay on Caroline Bergvall’s Recent Publications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sillages Critiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 33, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sillagescritiques.13818⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">critical beach / critical track : Endline, prose, theatre, and disturbance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transatlantica. Revue d'études américaines/American Studies Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03704825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machiner quoi ? médiatisations équivoques de la poésie états-unienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabula. Colloques en ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03704590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fin de vers, laboratoire de l’œuvre poétique de l’artiste Josef Albers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transatlantica. Revue d'études américaines/American Studies Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/transatlantica.16999⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03704594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Making Bataille our own’: the paradoxes of New Narrative’s appropriation of Bataille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textual Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 31 (8), </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0950236X.2021.1953800⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03703368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">¿El agotamiento de lo biográfico?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Marche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cuadernos LIRICO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lirico.10854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03995381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Trampslator: Performing the translation of the sound of silence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">English</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03703358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remarques sur la sémantique des écrans : quelques notes sur les écrans dans Récupérer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écriture et image : cahiers du CEEI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03704595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Après la performance : sur Conference (after Attar) de Caroline Bergvall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, La littérature exposée (2), 192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03703378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La traduction de poésie expérimentale comme Translucinación</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La main de Thôt : théories, enjeux et pratiques de la traduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03704596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporalités de l'expérimental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Miranda : Revue pluridisciplinaire sur le monde anglophone. Multidisciplinary peer-reviewed journal on the English-speaking world </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03703381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language, Voice, and Performance. Notes on Lily Greenham’s Sound Poetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Gardfors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Drucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Glaz Serup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Bello Minciacchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tidskrift foer Litteraturvetenskap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 47 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03704588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction aux chantiers d’Amérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Crémieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bonzom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, N° 151 (2), pp.3. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfea.151.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03118021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Cage ou les histoires du doute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transatlantica. Revue d'études américaines/American Studies Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03704822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Living-with Shakespeare ? (Three American experimental poets’ compositions with Shakespeare’s sonnet 130)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transatlantica. Revue d'études américaines/American Studies Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03705055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">American Shakespeare: Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transatlantica. Revue d'études américaines/American Studies Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03705056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Never-at-Home: notes on Gender in the work of Rosmarie Waldrop and Caroline Bergvall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">How2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03705059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delineating a “non-place” in the UK?
-10 notes on experimental poetry written by women: Caroline Bergvall and Redell Olsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 6 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03705058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muésie et poésique aux Etats-Unis ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 109, pp.54-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03705062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Pressures of Never-at-Home</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jacket2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03705060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Landscape (Body) of the Poem : les glissements du paysage chez Stephen Ratcliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Charles V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.251-268</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03705064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poétique du pouvoir dans A Midsummer Night’s Dream</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Q/W/E/R/T/Y</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 12, pp.5-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03705066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Literary Neo-Avant-Gardes – Historicizing the Politics of Form</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Bernaerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Müller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modernism/Modernity Print Plus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 8 (1), 2023, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26597/mod.0266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle poésie des Etats-Unis (Numéro bilingue)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">22/23, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03704598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantiers d'Amérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Crémieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bonzom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chantiers d'Amérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Toulouse, France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 151, pp.3-7, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01888078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hériter de Shakespeare aux Etats-Unis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Ludot Vlasak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Représentations dans le monde anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03705069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photocall, projet d'attendrissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les petits matins, 2021, 978-2-36383-297-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03704818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malgré la ligne droite: l'écriture américaine de Josef Albers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">les presses du réel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-2-37896-176-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03703351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frais du jour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'ours blanc / Genève, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03705077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">8 propos d’artistes sur Henri Matisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Lebensztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre Pompidou, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03705072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmonies Jaguar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Waldman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maelstrom, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03704802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gertrude Stein et les arts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Alfandary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les presses du réel, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03704599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sound/Writing : traduire-écrire entre le son et le sens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Weissmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions des archives contemporaines (EAC)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 356 p., 2019, 9782813002686. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.9782813002686⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02319459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stein et les arts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Alfandary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses du Réel, 133p, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03912022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jim Dine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joca Seria, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03704792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantiers d’Amérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bonzom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Crémieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03118026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récupérer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les petits matins, 2015, 978-2-36383-148-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03704814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives, pour un monde menacé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Waldman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joca Seria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03704806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À partir de rien : esthétique, poétique et politique de l’infime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Houdiard, 2013, 978-2-35692-092-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03704810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'amateur d'oiseaux, côté jardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thalia Field</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les presses du réel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 978-2-84066-490-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02867646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’épuisement du biographique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Marche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cambridge Scholars Publishing, 2010, 1-4438-2572-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03995266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lire Ted Hughes : New selected poems, 1957-1994</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanny Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bere Carol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bishop Nicholas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broqua Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davis Alex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joanny Moulin. Éditions du Temps, Lectures d'une oeuvre, pp.254, 1999, Lire Ted Hughes : New selected poems, 1957-1994, ISBN-13: 978-2842740740</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La plainte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vanderhaeghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avital Ronell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04009339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'anglais mêlé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bergvall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Portugal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hard Korè, Poèmes / Per-Form: Poems of Mythos and Place de Tracie Morris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracie Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01678887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les éléments / The Elements de Kevin Killian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Killian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01678900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jim Dine, La coupole et autres poèmes, Nantes: joca seria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Trotignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce qu’être d’avant-garde veut dire,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Antin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02867648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId143"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Vincent Broqua </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 6. TRANSLATIVE BERGVALL, OR THE WORK OF TRANSLATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caroline Bergvall’s Medievalist Poetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Amsterdam University Press, pp.57-64, 2023, </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9781802701739-010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Listen to the Voice of Color. The Paradox of Words and Color in Albers’s work</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Heinz Liesbrock. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Josef Albers. Homage to the Square 1950-1976</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hatje Cantz, pp.277-284, 2022, 978-3-7757-5416-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When Poetry Speaks Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">David Castillo; Jean-Jacques Thomas; Ewa Plonowska Ziarek. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transatlantic Crossroads of a Critical Insurrection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SUNY Press, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03704602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neo-Avant-Garde, Why Bother?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Eder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Vervaeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Félix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge Arteel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bart Vervaeck. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neo-Avant-Gardes: Post-War Literary Experiments Across Borders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edinburgh University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03703400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Matières à expérience : la poésie abstraite des Albers »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anni et Josef Albers, l’art et la vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris Musées, 2021, 978-2759604951</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03703385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neo-Avant-Garde, Why Bother?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Félix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Eder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Vervaek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neo-avant-gardes post-war literary experiments across borders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edinburgh university press, 2021, 978-1-4744-8609-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Mme Wiener,” the French Novelist and her Masks – Reading Stacy Doris’s Two French Novels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laynie Browne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Poet’s Novel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nightboat Books, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03703402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Despite Straight Lines — Albers, Concrete Poetry and Temporal Relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bart Vervaeck. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neo-Avant-Gardes: Post-War Literary Experiments Across Borders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edinburgh University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03703393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Générer, préserver, activer l’archive : Anne Waldman et la Jack Kerouac School of Disembodied Poetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Abigail Lang; Michel Murat; Cécile Pardo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives sonore de la poésie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, les presses du réel, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03703404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduction de Gertrude Stein en art : inversion d’un paradigme de la représentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Alfandary; Vincent Broqua. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gertrude Stein et les arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les presses du réel, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03704606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Praxis telle. Comment ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincent Broqua; Dirk Weissmann. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sound /Writing : traduire-écrire entre leson et le sens Homophonic translation – traducson – Oberflächenübersetzung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions des Archives contemporaines, pp.291-295, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03705080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practice-Based literary research as activated inquiry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Corina Caduff; Tan Wälchli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artistic Research and Literature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brill; Brill | Fink, pp.113-124, 2019, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30965/9783846763339_011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03704615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Enfermé dans [sa] propre langue’ ? situations, traductions et appropriations de Ponge dans la poésie anglophone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Marie Gleize; Lionel Cuillé; Bénédicte Gorrillot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Francis Ponge, ateliers contemporains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03704604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le système dissipatif d’Anne Waldman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Harmonies jaguar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maelstrom, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03704799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gertrude Stein et les arts : du mythe à l’écriture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Alfandary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gertrude Stein et les arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les presses du réel, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03704794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Here and Elsewhere: Creeley’s notions of community and teaching as circulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cris Miller; Mung Mi Kim. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poetics and Precarity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SUNY Press, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03704617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matérialités poétiques de Jim Dine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joca Seria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03704790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Brainard : enquêtes dans la vie courante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peindre le moment pour vous cette nuit journaux, exercices et autoportraits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joca Seria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 978-284809-256-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03704622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le corps en lecture publique : surdramatisation, corps absent et technologie (trois exemples nord-américains)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-François Puff. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dire la poésie ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cécile Defaut, pp.285-306, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03704821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bergvall’s Poetics of the Infrathin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Abigail Lang; David Noel-Smith. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modernist Legacies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave Macmillan, pp.143-155, 2015, 978-1137512239</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03704820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Waldman, pour une poéthique de l’archive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Waldman; Vincent Broqua. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives, pour un monde menacé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Joca Seria, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03705052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le manque du médiéval : Lecture du « Not Tale (Funeral) » de Caroline Bergvall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Koble; Mireille Séguy; Amandine Mussou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires du Moyen Age dans la poésie contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, pp.379-392, 2014, 9782705684466</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03705049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. L’épuisement du biographique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Marche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’épuisement du biographique ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge Scholars Publishing, pp.1-21, 2010, 1-4438-2572-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03995268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua interviewed by Erín Moure: A book and its translation engage in a “serious lightness” across languages and categories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erín Moure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poésie & cinéma. Tables tournantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sally Bonn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Eugène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 803, pp.76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04445828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neo-Avant-Garde Politics and Poetics from a Transnational Perspective: The Conversation between the Beats and Labris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk de Geest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Vervaeck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modernism/Modernity Print Plus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 8 (1), </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26597/mod.0268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poets & Critics, a space for thinking and practicing poetics collectively</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abigail Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nordisk poesi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6, pp.16-27. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18261/np.6.1.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remix as Literary Form: Essay on Caroline Bergvall’s Recent Publications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sillages Critiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 33, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sillagescritiques.13818⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fin de vers, laboratoire de l’œuvre poétique de l’artiste Josef Albers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transatlantica. Revue d'études américaines/American Studies Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/transatlantica.16999⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03704594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Making Bataille our own’: the paradoxes of New Narrative’s appropriation of Bataille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textual Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 31 (8), </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0950236X.2021.1953800⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03703368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">critical beach / critical track : Endline, prose, theatre, and disturbance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transatlantica. Revue d'études américaines/American Studies Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03704825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machiner quoi ? médiatisations équivoques de la poésie états-unienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabula. Colloques en ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03704590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">¿El agotamiento de lo biográfico?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Marche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cuadernos LIRICO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lirico.10854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03995381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Trampslator: Performing the translation of the sound of silence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">English</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03703358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remarques sur la sémantique des écrans : quelques notes sur les écrans dans Récupérer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écriture et image : cahiers du CEEI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03704595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Après la performance : sur Conference (after Attar) de Caroline Bergvall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, La littérature exposée (2), 192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03703378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La traduction de poésie expérimentale comme Translucinación</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La main de Thôt : théories, enjeux et pratiques de la traduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03704596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporalités de l'expérimental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Miranda : Revue pluridisciplinaire sur le monde anglophone. Multidisciplinary peer-reviewed journal on the English-speaking world </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03703381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language, Voice, and Performance. Notes on Lily Greenham’s Sound Poetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Gardfors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Drucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Glaz Serup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Bello Minciacchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tidskrift foer Litteraturvetenskap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 47 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03704588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction aux chantiers d’Amérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Crémieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bonzom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, N° 151 (2), pp.3. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfea.151.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03118021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Cage ou les histoires du doute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transatlantica. Revue d'études américaines/American Studies Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03704822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Living-with Shakespeare ? (Three American experimental poets’ compositions with Shakespeare’s sonnet 130)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transatlantica. Revue d'études américaines/American Studies Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03705055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">American Shakespeare: Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transatlantica. Revue d'études américaines/American Studies Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03705056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Never-at-Home: notes on Gender in the work of Rosmarie Waldrop and Caroline Bergvall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">How2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03705059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delineating a “non-place” in the UK?
+10 notes on experimental poetry written by women: Caroline Bergvall and Redell Olsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 6 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03705058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muésie et poésique aux Etats-Unis ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 109, pp.54-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03705062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Pressures of Never-at-Home</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jacket2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03705060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Landscape (Body) of the Poem : les glissements du paysage chez Stephen Ratcliffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Charles V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.251-268</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03705064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poétique du pouvoir dans A Midsummer Night’s Dream</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Q/W/E/R/T/Y</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 12, pp.5-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03705066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Literary Neo-Avant-Gardes – Historicizing the Politics of Form</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Bernaerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Müller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modernism/Modernity Print Plus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 8 (1), 2023, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26597/mod.0266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle poésie des Etats-Unis (Numéro bilingue)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">22/23, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03704598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantiers d'Amérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Crémieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bonzom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chantiers d'Amérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Toulouse, France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 151, pp.3-7, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01888078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hériter de Shakespeare aux Etats-Unis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Ludot Vlasak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Représentations dans le monde anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03705069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photocall, projet d'attendrissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les petits matins, 2021, 978-2-36383-297-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03704818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malgré la ligne droite: l'écriture américaine de Josef Albers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">les presses du réel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-2-37896-176-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03703351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frais du jour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'ours blanc / Genève, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03705077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">8 propos d’artistes sur Henri Matisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Lebensztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre Pompidou, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03705072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmonies Jaguar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Waldman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maelstrom, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03704802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gertrude Stein et les arts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Alfandary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les presses du réel, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03704599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sound/Writing : traduire-écrire entre le son et le sens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Weissmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions des archives contemporaines (EAC)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 356 p., 2019, 9782813002686. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.9782813002686⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02319459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stein et les arts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Alfandary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses du Réel, 133p, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03912022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jim Dine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joca Seria, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03704792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantiers d’Amérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bonzom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Crémieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03118026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récupérer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les petits matins, 2015, 978-2-36383-148-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03704814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives, pour un monde menacé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Waldman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joca Seria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03704806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À partir de rien : esthétique, poétique et politique de l’infime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Houdiard, 2013, 978-2-35692-092-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03704810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'amateur d'oiseaux, côté jardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thalia Field</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les presses du réel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 978-2-84066-490-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02867646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’épuisement du biographique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Marche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cambridge Scholars Publishing, 2010, 1-4438-2572-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03995266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lire Ted Hughes : New selected poems, 1957-1994</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanny Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bere Carol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bishop Nicholas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broqua Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davis Alex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joanny Moulin. Éditions du Temps, Lectures d'une oeuvre, pp.254, 1999, Lire Ted Hughes : New selected poems, 1957-1994, ISBN-13: 978-2842740740</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La plainte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vanderhaeghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avital Ronell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04009339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'anglais mêlé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bergvall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Portugal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les éléments / The Elements de Kevin Killian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Killian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01678900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hard Korè, Poèmes / Per-Form: Poems of Mythos and Place de Tracie Morris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracie Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01678887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jim Dine, La coupole et autres poèmes, Nantes: joca seria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Trotignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce qu’être d’avant-garde veut dire,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Abigail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Antin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02867648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId143"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450843v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Broqua" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9781802701739-010" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450864v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704602v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703400v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Eder" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Vervaeck" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte F&#233;lix" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Arteel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edinburghuniversitypress.com/book-neo-avant-gardes.html" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703385v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04476965v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Vervaek" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703402v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703393v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703404v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705080v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704606v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704615v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30965/9783846763339_011" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704604v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704799v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704794v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Alfandary" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704617v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704790v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jocaseria.fr/Livres/Fiche%20livre/nantesdine.html" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704622v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jocaseria.fr/Catalogue/Livres/page116/peindrelemoment.html" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704821v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704820v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705052v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705049v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995268v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marche" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450866v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Er&#237;n Moure" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450835v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk de Geest" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26597/mod.0268" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04445828v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fauvel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Bonn" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Eug&#232;ne" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306769v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail Lang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brossard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18261/np.6.1.3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450838v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sillagescritiques.13818" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704825v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704590v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704594v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transatlantica.16999" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703368v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0950236X.2021.1953800" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995381v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lirico.10854" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703358v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704595v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703378v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704596v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703381v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704588v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Gardfors" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Drucker" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Glaz Serup" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Bello Minciacchi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118021v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cr&#233;mieux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bonzom" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.151.0003" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704822v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705055v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705056v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705059v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705058v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705062v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705060v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705064v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705066v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450826v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Bernaerts" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine M&#252;ller" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26597/mod.0266" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704598v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lang Abigail" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01888078v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705069v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Ludot Vlasak" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704818v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703351v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lespressesdureel.com/ouvrage.php?id=8731&amp;amp;menu=0" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705077v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705072v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lebensztejn" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704802v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Waldman" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704599v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319459v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Weissmann" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archivescontemporaines.com/books/9782813002686" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813002686" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912022v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704792v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Dine" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118026v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704814v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704806v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jocaseria.fr/Livres/Fiche%20livre/waldman.html" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704810v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867646v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thalia Field" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lespressesdureel.com/ouvrage.php?id=2422&amp;amp;menu=1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995266v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141952v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanny Moulin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bere Carol" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bishop Nicholas" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Broqua Vincent" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davis Alex" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04009339v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vanderhaeghe" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avital Ronell" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01704671v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bergvall" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Portugal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678887v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracie Morris" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678900v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Killian" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914744v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Trotignon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867648v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Antin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450843v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Broqua" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9781802701739-010" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450864v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704602v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703400v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Eder" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Vervaeck" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte F&#233;lix" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Arteel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edinburghuniversitypress.com/book-neo-avant-gardes.html" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703385v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04476965v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Vervaek" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703402v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703393v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703404v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704606v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705080v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704615v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30965/9783846763339_011" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704604v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704799v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704794v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Alfandary" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704617v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704790v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jocaseria.fr/Livres/Fiche%20livre/nantesdine.html" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704622v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jocaseria.fr/Catalogue/Livres/page116/peindrelemoment.html" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704821v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704820v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705052v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705049v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995268v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marche" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450866v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Er&#237;n Moure" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04445828v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fauvel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Bonn" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Eug&#232;ne" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450835v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk de Geest" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26597/mod.0268" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306769v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail Lang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brossard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18261/np.6.1.3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450838v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sillagescritiques.13818" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704594v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transatlantica.16999" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703368v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0950236X.2021.1953800" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704825v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704590v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995381v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lirico.10854" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703358v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704595v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703378v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704596v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703381v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704588v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Gardfors" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Drucker" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Glaz Serup" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Bello Minciacchi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118021v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cr&#233;mieux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bonzom" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.151.0003" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704822v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705055v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705056v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705059v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705058v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705062v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705060v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705064v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705066v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450826v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Bernaerts" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine M&#252;ller" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26597/mod.0266" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704598v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lang Abigail" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01888078v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705069v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Ludot Vlasak" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704818v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703351v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lespressesdureel.com/ouvrage.php?id=8731&amp;amp;menu=0" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705077v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705072v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lebensztejn" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704802v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Waldman" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704599v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319459v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Weissmann" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archivescontemporaines.com/books/9782813002686" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813002686" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912022v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704792v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Dine" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118026v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704814v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704806v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jocaseria.fr/Livres/Fiche%20livre/waldman.html" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704810v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867646v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thalia Field" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lespressesdureel.com/ouvrage.php?id=2422&amp;amp;menu=1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995266v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141952v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanny Moulin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bere Carol" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bishop Nicholas" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Broqua Vincent" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davis Alex" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04009339v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vanderhaeghe" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avital Ronell" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01704671v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bergvall" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Portugal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678900v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Killian" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678887v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracie Morris" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914744v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Trotignon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867648v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Antin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>