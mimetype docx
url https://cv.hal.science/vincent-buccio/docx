--- v0 (2026-03-15)
+++ v1 (2026-05-07)
@@ -21,86 +21,86 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Vincent Buccio </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="641e6e"/>
         </w:rPr>
-        <w:t xml:space="preserve">Conservateur du patrimoine, Chef du service départemental d'archéologie des Alpes de Haute-Provence</w:t>
+        <w:t xml:space="preserve">Conservateur du patrimoine, service régional de l'archéologie Provence-Alpes-Côte d'Azur</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Chef du service départemental d'archéologie des Alpes de Haute-Provence</w:t>
+        <w:t xml:space="preserve">Depuis mai 2025: conservateur du patrimoine en charge du suivi des dossiers des Hautes-Alpes au service régional de l'archéologie (DRAC PACA)2019-2025 : chef du service départemental d'archéologie des Alpes de Haute-ProvenceAvant 2019 : archéologue médiéviste dans différents services archéologiques de collectivités territoriales</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
@@ -3584,6216 +3584,6466 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02539225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (92)</w:t>
+        <w:t xml:space="preserve">Rapport (95)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">THORAME-BASSE (04), Tour de Piégut, rapport de fouille archéologique préventive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Buccio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Dedonder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Dadure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Service départemental d'archéologie des Alpes de Haute-Provence. 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05608223v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">REILLANNE (04), Porte Saint-Pierre, rapport de fouille archéologique préventive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Buccio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Dedonder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Phily</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Service départemental d'archéologie des Alpes de Haute-Provence. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05608221v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ANNOT (04), La Croix couverte, rapport de diagnostic archéologique préventif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Buccio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Service départemental d'archéologie des Alpes de Haute-Provence. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05608216v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LIMANS (04), Église Saint-Georges, rapport de diagnostic archéologique préventif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Buccio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Service départemental d'archéologie des Alpes de Haute-Provence. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04711514v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">SAINT-MAIME (04), Chapelle Sainte-Agathe , rapport de diagnostic archéologique préventif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Buccio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Service départemental d'archéologie des Alpes de Haute-Provence. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04711516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">LIMANS (04), Église Saint-Georges, rapport de diagnostic archéologique préventif</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">DIGNE-LES-BAINS (04), Place Grenette, rapport de diagnostic archéologique préventif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Buccio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Service départemental d'archéologie des Alpes de Haute-Provence. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04711515v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SAINT-MARTIN-DE-BROMES (04), Tour de l’Horloge, rapport de diagnostic archéologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Buccio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Service départemental d'archéologie des Alpes de Haute-Provence. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04711513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">DIGNE-LES-BAINS (04), Place Grenette, rapport de diagnostic archéologique préventif</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">NOYERS-SUR-JABRON (04), Notre-Dame de Bethléem, Étude patrimoniale du bâti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Buccio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Service départemental d'archéologie des Alpes de Haute-Provence. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04711454v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">DEMANDOLX (04), Ville, rapport de diagnostic archéologique préventif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Buccio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Service départemental d'archéologie des Alpes de Haute-Provence. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Service départemental d'archéologie des Alpes de Haute-Provence. 2024</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04711517v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CASTELLANE (04), Chapelle Notre-Dame du Roc, Étude patrimoniale du bâti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Buccio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Service départemental d'archéologie des Alpes de Haute-Provence. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Service départemental d'archéologie des Alpes de Haute-Provence. 2024</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04711455v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">UBAYE-SERRE-PONÇON (04), Bologne , rapport de diagnostic archéologique préventif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Buccio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Service départemental d'archéologie des Alpes de Haute-Provence. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">CASTELLANE (04), Chapelle Notre-Dame du Roc, Étude patrimoniale du bâti</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04711511v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SIGONCE (04), Château de Bel-Air, rapport de diagnostic archéologique préventif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Buccio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Service départemental d'archéologie des Alpes de Haute-Provence. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04711510v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le LAUZET-UBAYE (04), La Roche, rapport de diagnostic archéologique préventif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Buccio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Service départemental d'archéologie des Alpes de Haute-Provence. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04711507v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MANE (04), Couvent des Minimes, Étude patrimoniale du bâti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Buccio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Service départemental d'archéologie des Alpes de Haute-Provence. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04711459v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ESTOUBLON (04), L’Adroit, rapport de diagnostic archéologique préventif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Buccio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Service départemental d'archéologie des Alpes de Haute-Provence. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04711512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">UBAYE-SERRE-PONÇON (04), Bologne , rapport de diagnostic archéologique préventif</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CRUIS (04), Fontinchastra, rapport de diagnostic archéologique préventif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Buccio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Service départemental d'archéologie des Alpes de Haute-Provence. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Service départemental d'archéologie des Alpes de Haute-Provence. 2023</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04711508v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SISTERON (04), Chapelle des Missionnaires de la Croix, Étude patrimoniale du bâti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Buccio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Service départemental d'archéologie des Alpes de Haute-Provence. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Service départemental d'archéologie des Alpes de Haute-Provence. 2023</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04711458v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SAINT-ETIENNE-LES-ORGUES (04), Le Village 1, rapport de diagnostic archéologique préventif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Buccio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Service départemental d'archéologie des Alpes de Haute-Provence. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Service départemental d'archéologie des Alpes de Haute-Provence. 2023</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04711504v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SAINT-GENIEZ (04), Église Notre-Dame-des Groseilles, rapport de diagnostic archéologique préventif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Buccio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Service départemental d'archéologie des Alpes de Haute-Provence. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Service départemental d'archéologie des Alpes de Haute-Provence. 2023</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04711506v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PUIMICHEL (04), Lotissement communal Saint-Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Buccio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Service départemental d'archéologie des Alpes de Haute-Provence. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">SAINT-GENIEZ (04), Église Notre-Dame-des Groseilles, rapport de diagnostic archéologique préventif</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04711500v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">REVEST-DES-BROUSSES (04), Station d’épuration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Buccio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Service départemental d'archéologie des Alpes de Haute-Provence. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">SISTERON (04), Chapelle des Missionnaires de la Croix, Étude patrimoniale du bâti</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04711501v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CASTELLANE (04), Plan de la Palud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Buccio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Service départemental d'archéologie des Alpes de Haute-Provence. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Service départemental d'archéologie des Alpes de Haute-Provence. 2022</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04711502v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SAINTE-CROIX-A-LAUZE (04), Église, Étude patrimoniale du bâti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Buccio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Service départemental d'archéologie des Alpes de Haute-Provence. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Service départemental d'archéologie des Alpes de Haute-Provence. 2022</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04711466v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Digne-Les-Bains (04), Maison d'enfants Saint-Martin, rapport de diagnostic d'archéologie préventive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Buccio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] Service départemental d'archéologie des Alpes de Haute-Provence. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03191851v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sigonce (04), Église Saint-Claude, rapport de sondages archéologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Buccio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Service départemental d’archéologie des Alpes de Haute-Provence. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Service départemental d'archéologie des Alpes de Haute-Provence. 2022</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03191889v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SAINT-JACQUES (04), Église Saint-Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Buccio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Service départemental d'archéologie des Alpes de Haute-Provence. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Service départemental d'archéologie des Alpes de Haute-Provence. 2022</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04711496v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SAINT-PAUL-SUR-UBAYE (04), Église Saint-Jean-Baptiste de Fouillouse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Buccio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Service départemental d'archéologie des Alpes de Haute-Provence. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Service départemental d’archéologie des Alpes de Haute-Provence. 2021</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04711497v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">BARLES (04), Église Saint-Pierre, Étude patrimoniale du bâti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Buccio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Service départemental d'archéologie des Alpes de Haute-Provence. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">SAINTE-CROIX-A-LAUZE (04), Église, Étude patrimoniale du bâti</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04711461v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manosque(04), Rue Chacundier, rapport de diagnostic d'archéologie préventive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Buccio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] Service départemental d'archéologie des Alpes de Haute-Provence. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03191869v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CASTELLANE (04), Saint-Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Buccio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Service départemental d'archéologie des Alpes de Haute-Provence. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Digne-Les-Bains (04), Maison d'enfants Saint-Martin, rapport de diagnostic d'archéologie préventive</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04711498v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peyruis (04), La Cassine, rapport de diagnostic d'archéologie préventive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Buccio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] Service départemental d'archéologie des Alpes de Haute-Provence. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Service départemental d'archéologie des Alpes de Haute-Provence. 2021</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03191861v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ALLONS (04), Église Saint-Martin, Étude patrimoniale du bâti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Buccio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Service départemental d'archéologie des Alpes de Haute-Provence. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Service départemental d'archéologie des Alpes de Haute-Provence. 2021</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04711464v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">JAUSIERS (04), Magnan et Bellarots, rapport de diagnostic d'archéologie préventive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Buccio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] Service départemental d'archéologie des Alpes de Haute-Provence. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03191870v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">THORAME-BASSE (04), Le Village</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Buccio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] Service départemental d'archéologie des Alpes de Haute-Provence. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03191866v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MANOSQUE (04), Avenue du Luberon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Buccio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Service départemental d'archéologie des Alpes de Haute-Provence. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Service départemental d'archéologie des Alpes de Haute-Provence. 2021</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04711494v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CERESTE (04), Maison médiévale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Buccio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Service départemental d'archéologie des Alpes de Haute-Provence. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">[Rapport Technique] Service départemental d'archéologie des Alpes de Haute-Provence. 2021</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04711493v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">BANON (04), Chemin de la Fontaine, rapport de diagnostic d'archéologie préventive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Buccio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] Service départemental d'archéologie des Alpes de Haute-Provence. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Service départemental d'archéologie des Alpes de Haute-Provence. 2021</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03191873v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">FORCALQUIER (04), Saint-Promasse, rapport de diagnostic d'archéologie préventive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Buccio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] Service départemental d'archéologie des Alpes de Haute-Provence. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03191872v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">VALENSOLE (04), DN 150, rapport de diagnostic d'archéologie préventive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Buccio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] Service départemental d'archéologie des Alpes de Haute-Provence. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03191878v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MISON (04), Les Grandes Blaches, rapport de diagnostic d'archéologie préventive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Buccio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] Service départemental d'archéologie des Alpes de Haute-Provence. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03191876v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Castellane (04), Petra Castellana, rapport de fouille archéologique programmée (2019)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Buccio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Dantec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Service départemental d'archéologie des Alpes de Haute-Provence. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">[Rapport Technique] Service départemental d'archéologie des Alpes de Haute-Provence. 2021</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03191880v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Javie (04), Le Vieil Esclangon, rapport de diagnostic archéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Buccio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Service départemental d'archéologie des Alpes de Haute-Provence. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01805241v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Castellane (04), Petra Castellana, rapport de fouille archéologique programmée (2018)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Buccio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Dantec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Service départemental d'archéologie des Alpes de Haute-Provence. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03191882v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CASTELLANE (04), Notre-Dame-du-Roc, rapport d'étude archéologique du bâti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Buccio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Dantec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Service départemental d'archéologie des Alpes de Haute-Provence. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01805215v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SAINTE-CROIX-A-LAUZE (04), Église,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Buccio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Service départemental d'archéologie des Alpes de Haute-Provence. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04711489v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">RIEZ (04), Hôtel de Mazan, rapport d'étude archéologique du bâti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Buccio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Service départemental d'archéologie des Alpes de Haute-Provence. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01805210v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ALLONS (04), Tour et chapelle Saint-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Buccio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Service départemental d'archéologie des Alpes de Haute-Provence. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04711492v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'ancien diocèse de Senez (Alpes-de-Haute-Provence)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Buccio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Service départemental d'archéologie des Alpes de Haute-Provence. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03883975v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SISTERON (04), Ancienne Charité, Étude documentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Buccio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Service départemental d'archéologie des Alpes de Haute-Provence. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04711488v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ETOILE-SAINT-CYRICE (05), Église Saint-Cyrice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Buccio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Service départemental d’archéologie des Alpes de Haute-Provence. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01805208v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Digne-les-Bains (04), Plateau de la Crau, rapport de diagnostic archéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Buccio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Service départemental d'archéologie des Alpes de Haute-Provence. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01805233v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Digne-les-Bains (04), Gymnase Maria Borrély, rapport de diagnostic archéologique, 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Buccio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Service départemental d'archéologie des Alpes de Haute-Provence. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01805224v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Castellane (04), Petra Castellana, rapport de fouille archéologique programmée (2017)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Buccio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Dantec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Service départemental d'archéologie des Alpes de Haute-Provence. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01805220v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manosque (04), place du Terreau, rapport de diagnostic archéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Buccio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Service départemental d'archéologie des Alpes de Haute-Provence. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01805226v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mane (04), Prieuré de Salagon, rapport de diagnostic archéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Buccio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Service départemental d'archéologie des Alpes de Haute-Provence. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01805237v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Digne-les-Bains (04), Gaubert, lotissement Chaix, lot 4, rapport de diagnostic archéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Buccio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Service départemental d'archéologie des Alpes de Haute-Provence. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01805228v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'ancien diocèse de Senez. Évolution d'un territoire entre Antiquité et Moyen Âge : approche historiographique et archéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Buccio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Dedonder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Service départemental d'archéologie des Alpes de Haute-Provence. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03883977v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">REILLANNE (04), Carrefour des Granons, Surveillance archéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Buccio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Service départemental d'archéologie des Alpes de Haute-Provence. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04711468v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Castellane (04), Petra Castellana, rapport de fouille archéologique programmée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Buccio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Conseil départemental des Alpes de Haute-Provence. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01473201v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">FORCALQUIER (04), Rue Berluc-Perussis, rapport de diagnostic archéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Buccio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] Service départemental d'archéologie des Alpes de Haute-Provence. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Service départemental d'archéologie des Alpes de Haute-Provence. 2020</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01485339v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LES MEES (04), Rue du 19-mars-1962, rapport de diagnostic archéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Buccio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] Service départemental d'archéologie des Alpes de Haute-Provence. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01485343v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LA LAUZET-UBAYE (04), Ferme de la roche, rapport de diagnostic archéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Buccio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] Service départemental d'archéologie des Alpes de Haute-Provence. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01485346v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MOUSTIERS-SAINTE-MARIE (04), Place du Chevalier-de-Blacas, rapport de diagnostic archéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Buccio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] Service départemental d'archéologie des Alpes de Haute-Provence. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01485347v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toulouse, port Viguerie, rapport de diagnostic archéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Buccio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Service archéologique de Toulouse Métropole. 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">[Rapport Technique] Service départemental d'archéologie des Alpes de Haute-Provence. 2020</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01473350v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fenouillet (Haute-Garonne), ZAC Piquepeyre phase 1, rapport de diagnostic archéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Buccio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] DRAC Midi-Pyrénées; Toulouse Métropole. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">[Rapport Technique] Service départemental d'archéologie des Alpes de Haute-Provence. 2020</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01153923v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toulouse, rue des Vases, rapport de diagnostic archéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Buccio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Service archéologique de Toulouse Métropole. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01473347v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">16, allées Charles-de-Fitte, Toulouse, rapport final d’opération</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Buccio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Toulouse Métropole; SRA Midi-Pyrénées. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01100221v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">28, rue Merly, Toulouse, rapport final d’opération</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Buccio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Toulouse Métropole; SRA Midi-Pyrénées. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01100232v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impasse Arzac, Toulouse, rapport final d’opération de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Buccio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Toulouse Métropole; SRA Midi-Pyrénées. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01100206v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">17, rue de l'Étoile, Toulouse, rapport final d’opération</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Buccio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] SRA Midi-Pyrénées; Toulouse Métropole. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01100227v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toulouse, rue Arnaud-Bernard, rapport de fouille archéologique préventive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Buccio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Service archéologique de Toulouse Métropole. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01473340v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">2, rue Deville, Toulouse, rapport final d’opération de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Buccio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Toulouse Métropole; SRA Midi-Pyrénées. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01100225v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">22, rue d’Embarthe, rapport final d’opération de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Buccio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Toulouse Métropole; SRA Midi-Pyrénées. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01100208v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Square Édouard-Privat (mur sud du cloître), Toulouse, rapport final d’opération de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Buccio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Toulouse Métropole; SRA Midi-Pyrénées. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01100239v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">21, rue de la Dalbade, Toulouse, rapport final d’opération</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Buccio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Toulouse Métropole; SRA Midi-Pyrénées. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01100229v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toulouse, place Saint-Pierre (bas), rapport final d’opération de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Buccio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Toulouse Métropole. 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01100193v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fenouillet, 3 bis route de Lacourtensourt, rapport final d’opération</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Buccio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Toulouse Métropole; SRA Midi-Pyrénées. 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01100198v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">133, avenue Jules Julien, rapport final d’opération de diagnostic archéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Buccio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Toulouse Métropole. 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01100178v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">2, rue Saint-Aubin, Toulouse, rapport final d’opération de diagnostic archéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Buccio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Toulouse Métropole; SRA Midi-Pyrénées. 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01100188v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Villeneuve-Tolosane, Las Fonses, rapport final d’opération</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Buccio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Toulouse Métropole; SRA Midi-Pyrénées. 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01100172v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toulouse, Boulevard Urbain Nord, phase 2, rapport final d’opération de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Buccio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Toulouse Métropole; SRA Midi-Pyrénées. 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01100201v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">97, rue du Férétra, Toulouse, rapport final d’opération de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Buccio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Toulouse Métropole; SRA Midi-Pyrénées. 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01100176v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brunehamel, Aisne, 8, rue du Château</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Buccio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] CG 02. 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01096535v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">4, rue du Rempart Saint-Étienne (Toulouse), rapport final d’opération</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Buccio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Toulouse Métropole; SRA Midi-Pyrénées. 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01100171v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berny-Rivière, Aisne, « Rue de la Fabrique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Buccio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] CG 02; SRA Picardie. 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01096540v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soissons, Aisne, Ancienne caserne Gouraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Buccio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] CG 02; SRA Picardie. 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01096528v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manicamp, Aisne, La Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Buccio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] CG 02; SRA Picardie. 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01096524v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Villers-Cotterêts, Aisne, « La Haie des Bandes »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Buccio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] CG 02; SRA Picardie. 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01096517v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belleu, Aisne, « 8 rue Youri Gagarine »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Buccio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] CG 02; SRA Picardie. 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01096512v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Courbes, Aisne, «Eglise Saint-Quentin »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Buccio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] CG 02; SRA Picardie. 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01096504v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neuville-sur-Ailette, Aisne, « Ancien château »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Buccio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] CG 02; SRA Picardie. 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01096508v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mondrepuis, Aisne, « RN de Mézières à Montreuil-sur-Mer »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Buccio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] CG02; SRA Picardie. 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01096495v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ribemont (Aisne) Chapelle Saint-Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Buccio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] CG02; SRA Picardie. 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01096438v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coucy-le-Château-Auffrique (Aisne), Rue des Vivants, « La Tour Musée »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Buccio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] CG02. 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01096442v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saint-Michel (Aisne), abbaye Saint-Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Buccio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] CG02; SRA Picardie. 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...4108 lines deleted...]
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01096432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId183"/>
+      <w:footerReference w:type="default" r:id="rId188"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9940,51 +10190,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04711442v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Buccio" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Chastagnaret" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04282541v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ziegler" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04209860v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608409v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Galmiche" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Robin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191894v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Djouad" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191907v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Homps" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mocci" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Isoardi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny S&#233;l&#232;que" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02481296v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dianne Unsain" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Magniez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2019.102170" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191900v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02092604v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Dupuis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dedonder" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02481307v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.24749" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02092600v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Fourchet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vivas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01805203v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01805196v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire B&#233;nard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01468241v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.2804" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-KN71D5WN-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01222182v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desplanque Gilles" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Legoux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01258377v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galmiche Thierry" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.2836" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-SPHRJ7S1-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01091716v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233;na Sohn" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Bos" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2014.14405" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01091718v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blary Fran&#231;ois" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01091715v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05002633v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Castaldo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/4xh2-4f56" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04711449v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lourdaux-Jurietti" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04711447v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00439614v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00409111v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00409112v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485352v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04666345v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Battentier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Leblanc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Videlier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04710623v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Porcher" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04093272v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soazic Bezault" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Masson" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03776415v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Montbarton" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastie Montbarton" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941790v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Poisson" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04711440v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02481285v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02481205v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02538994v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Dantec" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02481187v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Domenge" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;na Masson-Lautier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02539225v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Brousse" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Henrion" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04711516v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04711514v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04711513v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04711515v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04711454v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04711517v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04711455v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04711512v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04711511v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04711510v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04711507v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04711459v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04711508v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04711506v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04711458v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04711504v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04711500v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04711501v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04711502v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03191889v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04711466v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191851v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04711497v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04711496v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04711461v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191869v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04711498v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191861v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04711464v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191870v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191866v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04711494v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191876v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04711493v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191873v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191872v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191878v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03191880v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01805241v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03191882v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01805215v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04711489v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01805210v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04711492v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03883975v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04711488v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01805208v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01805233v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01805224v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01805220v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01805226v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01805237v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01805228v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03883977v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04711468v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01473201v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485339v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485343v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485346v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485347v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01153923v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01473350v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01473347v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100232v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100206v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100221v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100227v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01473340v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100225v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100208v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100239v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100229v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100198v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100193v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100172v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100178v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100188v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100201v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100176v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01096535v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100171v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01096540v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01096517v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01096528v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01096524v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01096512v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01096504v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01096508v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01096442v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01096495v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01096438v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01096432v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04711442v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Buccio" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Chastagnaret" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04282541v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ziegler" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04209860v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608409v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Galmiche" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Robin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191894v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Djouad" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191907v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Homps" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mocci" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Isoardi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny S&#233;l&#232;que" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02481296v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dianne Unsain" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Magniez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2019.102170" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191900v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02092604v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Dupuis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dedonder" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02481307v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.24749" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02092600v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Fourchet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vivas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01805203v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01805196v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire B&#233;nard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01468241v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.2804" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-KN71D5WN-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01222182v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desplanque Gilles" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Legoux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01258377v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galmiche Thierry" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.2836" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-SPHRJ7S1-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01091716v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233;na Sohn" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Bos" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2014.14405" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01091718v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blary Fran&#231;ois" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01091715v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05002633v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Castaldo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/4xh2-4f56" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04711449v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lourdaux-Jurietti" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04711447v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00439614v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00409111v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00409112v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485352v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04666345v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Battentier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Leblanc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Videlier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04710623v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Porcher" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04093272v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soazic Bezault" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Masson" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03776415v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Montbarton" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastie Montbarton" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941790v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Poisson" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04711440v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02481285v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02481205v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02538994v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Dantec" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02481187v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Domenge" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;na Masson-Lautier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02539225v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Brousse" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Henrion" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05608223v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dadure" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05608221v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Phily" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05608216v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04711514v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04711516v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04711515v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04711513v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04711454v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04711517v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04711455v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04711511v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04711510v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04711507v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04711459v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04711512v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04711508v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04711458v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04711504v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04711506v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04711500v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04711501v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04711502v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04711466v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191851v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03191889v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04711496v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04711497v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04711461v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191869v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04711498v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191861v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04711464v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191870v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191866v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04711494v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04711493v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191873v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191872v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191878v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191876v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03191880v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01805241v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03191882v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01805215v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04711489v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01805210v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04711492v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03883975v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04711488v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01805208v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01805233v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01805224v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01805220v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01805226v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01805237v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01805228v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03883977v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04711468v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01473201v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485339v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485343v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485346v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485347v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01473350v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01153923v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01473347v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100221v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100232v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100206v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100227v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01473340v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100225v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100208v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100239v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100229v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100193v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100198v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100178v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100188v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100172v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100201v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100176v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01096535v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100171v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01096540v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01096528v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01096524v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01096517v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01096512v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01096504v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01096508v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01096495v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01096438v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01096442v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01096432v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>