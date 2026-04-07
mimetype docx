--- v0 (2026-03-04)
+++ v1 (2026-04-07)
@@ -511,177 +511,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04942957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neoarchaean oxygen-based nitrogen cycle en route to the Great Oxidation Event</w:t>
+                <w:t xml:space="preserve">Evidence for isotopically light Fe mobility under oxidising conditions in subduction zone fluids: A record of Monviso meta-serpentinites, Western Alps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Pellerin</w:t>
+                <w:t xml:space="preserve">Baptiste Debret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Thomazo</w:t>
+                <w:t xml:space="preserve">Clara Caurant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Ader</w:t>
+                <w:t xml:space="preserve">Bénédicte Ménez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Busigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Rossignol</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frédéric Moynier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41586-024-07842-x⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 642, pp.118855. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2024.118855⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04686700v1</w:t>
+                <w:t xml:space="preserve">hal-04710025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Establishing the content in trace and minor elements of magnetite as a biosignature of magnetotactic bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mathon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -703,233 +699,237 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Menguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher T. Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.gca.2024.09.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04710049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for isotopically light Fe mobility under oxidising conditions in subduction zone fluids: A record of Monviso meta-serpentinites, Western Alps</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Neoarchaean oxygen-based nitrogen cycle en route to the Great Oxidation Event</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Debret</w:t>
+                <w:t xml:space="preserve">Christophe Thomazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clara Caurant</w:t>
+                <w:t xml:space="preserve">Magali Ader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénédicte Ménez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Busigny</w:t>
+                <w:t xml:space="preserve">Camille Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Moynier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eric Siciliano Rego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 642, pp.118855. </w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2024.118855⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41586-024-07842-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04710025v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04686700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preservation of organic C and N isotope signatures from water column to sediments in the anoxic and ferruginous Pavin lake</w:t>
               </w:r>
@@ -1043,2044 +1043,2044 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04439647v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-phosphorus concentrations and important ferric hydroxide scavenging in Archean seawater</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Siciliano Rego</w:t>
+                <w:t xml:space="preserve">Formation pathways of Precambrian sedimentary pyrite: Insights from in situ Fe isotopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Dupeyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Decraene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Marin-Carbonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Busigny</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PNAS Nexus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/pnasnexus/pgad025⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 609, pp.118070. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2023.118070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04101390v1</w:t>
+                <w:t xml:space="preserve">hal-04102180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbonate-silicate interaction in subducting slabs recorded by Zn isotopes in western Alps metasediments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yuan-Ru Qu</w:t>
+                <w:t xml:space="preserve">Corrigendum to &amp;quot;Formation pathways of Precambrian sedimentary pyrite: Insights from in situ Fe isotopes&amp;quot; [Earth Planet. Sci. Lett. 609 (2023) 118070]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Dupeyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Decraene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sheng-Ao Liu</w:t>
+                <w:t xml:space="preserve">Johanna Marin Carbonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Busigny</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fang-Zhen Teng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 616, 354, p. 38-50. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2023.118234⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 616, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2023.118229⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04155685v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04604357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum to &amp;quot;Formation pathways of Precambrian sedimentary pyrite: Insights from in situ Fe isotopes&amp;quot; [Earth Planet. Sci. Lett. 609 (2023) 118070]</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Carbonate-silicate interaction in subducting slabs recorded by Zn isotopes in western Alps metasediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuan-Ru Qu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheng-Ao Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Busigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Dupeyron</w:t>
+                <w:t xml:space="preserve">Ze-Zhou Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Noëlle Decraene</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vincent Busigny</w:t>
+                <w:t xml:space="preserve">Fang-Zhen Teng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 616, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2023.118229⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 616, 354, p. 38-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2023.118234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04604357v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04155685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation pathways of Precambrian sedimentary pyrite: Insights from in situ Fe isotopes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Noëlle Decraene</w:t>
+                <w:t xml:space="preserve">Low-phosphorus concentrations and important ferric hydroxide scavenging in Archean seawater</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Siciliano Rego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Busigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan V Lalonde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johanna Marin-Carbonne</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marly Babinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 609, pp.118070. </w:t>
+              <w:t xml:space="preserve">PNAS Nexus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2023.118070⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/pnasnexus/pgad025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04102180v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04101390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical extraction of iron from carbonate in banded iron formations for isotope analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Siciliano Rego</w:t>
+                <w:t xml:space="preserve">Defining Local Chemical Conditions in Magnetosomes of Magnetotactic Bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Amor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Corvisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Tharaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Busigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2022.121120⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 126 (14), pp.2677-2687. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.2c00752⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03784493v1</w:t>
+                <w:t xml:space="preserve">hal-03664316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defining Local Chemical Conditions in Magnetosomes of Magnetotactic Bacteria</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biogeochemical Niche of Magnetotactic Cocci Capable of Sequestering Large Polyphosphate Inclusions in the Anoxic Layer of the Lake Pavin Water Column</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickaël Tharaud</w:t>
+                <w:t xml:space="preserve">Cécile C Bidaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline L Monteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Menguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Busigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Jézéquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.2c00752⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2021.789134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03664316v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03548745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biogeochemical Niche of Magnetotactic Cocci Capable of Sequestering Large Polyphosphate Inclusions in the Anoxic Layer of the Lake Pavin Water Column</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Menguy</w:t>
+                <w:t xml:space="preserve">Evidence from HP/UHP metasediments for recycling of isotopically heterogeneous potassium into the mantle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ze-Zhou Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fang-Zhen Teng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Busigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheng-Ao Liu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2021.789134⟩</w:t>
+              <w:t xml:space="preserve">The American Mineralogist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 107 (3), pp.350-356. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2138/am-2021-7923⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03548745v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03822134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence from HP/UHP metasediments for recycling of isotopically heterogeneous potassium into the mantle</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fang-Zhen Teng</w:t>
+                <w:t xml:space="preserve">Chemical extraction of iron from carbonate in banded iron formations for isotope analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Siciliano Rego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Busigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sheng-Ao Liu</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Philippot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Mineralogist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 107 (3), pp.350-356. </w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 611, pp.121120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2138/am-2021-7923⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2022.121120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03822134v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03784493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iron isotope signature of magnetofossils and oceanic biogeochemical changes through the Middle Eocene Climatic Optimum.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mass collection of magnetotactic bacteria from the permanently stratified ferruginous Lake Pavin, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Busigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robin Havas</w:t>
+                <w:t xml:space="preserve">François P Mathon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Jézéquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile C Bidaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jairo F. Savian</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eric Viollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 311, pp.332-352. </w:t>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2021.07.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1462-2920.15458⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03341991v1</w:t>
+                <w:t xml:space="preserve">hal-03171041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of pyrite spherules from mixtures of biogenic FeS and organic compounds during experimental diagenesis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Organic matter removal for continuous flow isotope ratio mass spectrometry analysis of carbon and oxygen isotope compositions of calcite or dolomite in organic‐rich samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Chaduteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Ader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oanez Lebeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Duverger</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jennyfer Miot</w:t>
+                <w:t xml:space="preserve">Guillaume Landais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Busigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2021gc010056⟩</w:t>
+              <w:t xml:space="preserve">Limnology and Oceanography: Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 19 (8), pp.523-539. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/lom3.10442⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03391487v1</w:t>
+                <w:t xml:space="preserve">hal-03822129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anoxygenic photosynthesis linked to Neoarchean iron formations in Carajás (Brazil)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Siciliano Rego</w:t>
+                <w:t xml:space="preserve">Iron isotope signature of magnetofossils and oceanic biogeochemical changes through the Middle Eocene Climatic Optimum.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Havas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jairo F. Savian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Busigny</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/gbi.12438⟩</w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 311, pp.332-352. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2021.07.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03166568v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03341991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment on &amp;quot;Correlation of the stratigraphic cover of the Pilbara and Kaapvaal cratons recording the lead up to Paleoproterozoic Icehouse and the GOE&amp;quot; by Andrey Bekker, Bryan Krapež, and Juha A. Karhu, 2020, Earth Science Reviews, https://doi.org/10.1016/j.earscirev.2020.103389</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Anoxygenic photosynthesis linked to Neoarchean iron formations in Carajás (Brazil)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Siciliano Rego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Busigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Lalonde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Pierre Cartigny</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Bouyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2021.103594⟩</w:t>
+              <w:t xml:space="preserve">Geobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gbi.12438⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03216592v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03166568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic matter removal for continuous flow isotope ratio mass spectrometry analysis of carbon and oxygen isotope compositions of calcite or dolomite in organic‐rich samples</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Landais</w:t>
+                <w:t xml:space="preserve">Formation of pyrite spherules from mixtures of biogenic FeS and organic compounds during experimental diagenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Duverger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐christophe Viennet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennyfer Miot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Busigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limnology and Oceanography: Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/lom3.10442⟩</w:t>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2021gc010056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03822129v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03391487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mass collection of magnetotactic bacteria from the permanently stratified ferruginous Lake Pavin, France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Busigny</w:t>
+                <w:t xml:space="preserve">Comment on &amp;quot;Correlation of the stratigraphic cover of the Pilbara and Kaapvaal cratons recording the lead up to Paleoproterozoic Icehouse and the GOE&amp;quot; by Andrey Bekker, Bryan Krapež, and Juha A. Karhu, 2020, Earth Science Reviews, https://doi.org/10.1016/j.earscirev.2020.103389</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Philippot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bryan Killingsworth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Paquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François P Mathon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cécile C Bidaud</w:t>
+                <w:t xml:space="preserve">Svetlana Tessalina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Viollier</w:t>
+                <w:t xml:space="preserve">Pierre Cartigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.103594. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1462-2920.15458⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2021.103594⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03171041v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03216592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iron‐biomineralizing organelle in magnetotactic bacteria: function, synthesis and preservation in ancient rock samples</w:t>
+                <w:t xml:space="preserve">Intracellular amorphous Ca-carbonate and magnetite biomineralization by a magnetotactic bacterium affiliated to the Alphaproteobacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu F Amor</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Mathon</w:t>
+                <w:t xml:space="preserve">Caroline Monteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Benzerara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Monteil</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicolas F Menguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bidaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Michot-Achdjian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1462-2920.15098⟩</w:t>
+              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (1), 18 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41396-020-00747-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02919104v1</w:t>
+                <w:t xml:space="preserve">cea-02961539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intracellular amorphous Ca-carbonate and magnetite biomineralization by a magnetotactic bacterium affiliated to the Alphaproteobacteria</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+                <w:t xml:space="preserve">Iron‐biomineralizing organelle in magnetotactic bacteria: function, synthesis and preservation in ancient rock samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu F Amor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mathon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Busigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher T. Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 15 (1), 18 p. </w:t>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41396-020-00747-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1462-2920.15098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02961539v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02919104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uranium Isotope Fractionation in Non-sulfidic Anoxic Settings and the Global Uranium Isotope Mass Balance</w:t>
               </w:r>
@@ -3194,546 +3194,546 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03584747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Situ Fe and S isotope analyses in pyrite from the 3.2 Ga Mendon Formation (Barberton Greenstone Belt, South Africa): Evidence for early microbial iron reduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Johanna Marin-Carbonne</w:t>
+                <w:t xml:space="preserve">Mechanisms of Pyrite Formation Promoted by Sulfate-Reducing Bacteria in Pure Culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Duverger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasmine S Berg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Busigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Elodie Muller</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/gbi.12385⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/feart.2020.588310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02510783v1</w:t>
+                <w:t xml:space="preserve">hal-03021297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanisms of Pyrite Formation Promoted by Sulfate-Reducing Bacteria in Pure Culture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Duverger</w:t>
+                <w:t xml:space="preserve">In Situ Fe and S isotope analyses in pyrite from the 3.2 Ga Mendon Formation (Barberton Greenstone Belt, South Africa): Evidence for early microbial iron reduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Marin-Carbonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Busigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennyfer Miot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Rollion-Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jasmine S Berg</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Bernard</w:t>
+                <w:t xml:space="preserve">Elodie Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Geobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 18, pp.306- 325. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/feart.2020.588310⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/gbi.12385⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03021297v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02510783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrogen isotope evidence for stepwise oxygenation of the ocean during the Great Oxidation Event.</w:t>
+                <w:t xml:space="preserve">Intimate link between ammonium loss of phengite and the deep Earth's water cycle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chen Cheng</w:t>
+                <w:t xml:space="preserve">Wendi Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Busigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qun-Ke Xia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2019.07.011⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 513, pp.95-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2019.02.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02270889v1</w:t>
+                <w:t xml:space="preserve">insu-03586650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intimate link between ammonium loss of phengite and the deep Earth's water cycle</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yan Yang</w:t>
+                <w:t xml:space="preserve">Nitrogen isotope evidence for stepwise oxygenation of the ocean during the Great Oxidation Event.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chen Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Busigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Ader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Thomazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Chaduteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 513, pp.95-102. </w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 261, pp.224-247. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2019.02.022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2019.07.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03586650v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02270889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A re-assessment of the nitrogen geochemical behavior in upper oceanic crust from Hole 504B: Implications for subduction budget in Central America</w:t>
               </w:r>
@@ -3847,3970 +3847,3982 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02392161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insight into hydrothermal and subduction processes from copper and nitrogen isotopes in oceanic metagabbros</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Iron uptake and magnetite biomineralization in the magnetotactic bacterium Magnetospirillum magneticum strain AMB-1: An iron isotope study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Amor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Busigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiubin Chen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Philippot</w:t>
+                <w:t xml:space="preserve">Pascale Louvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Tharaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephan Borensztajn</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alexandre Gélabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2018.06.030⟩</w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 232, pp.225-243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2018.04.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01885167v1</w:t>
+                <w:t xml:space="preserve">hal-02321995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origin of the Neoproterozoic Fulu iron formation, South China: Insights from iron isotopes and rare earth element patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Busigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noah J. Planavsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Goldbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elizabeth Goldbaum</w:t>
+                <w:t xml:space="preserve">Maxwell A. Lechte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lianjun Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 242, pp.123-142. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.gca.2018.09.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03589305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iron uptake and magnetite biomineralization in the magnetotactic bacterium Magnetospirillum magneticum strain AMB-1: An iron isotope study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Busigny</w:t>
+                <w:t xml:space="preserve">Globally asynchronous sulphur isotope signals require re-definition of the Great Oxidation Event.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Philippot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janaína N. Ávila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Louvat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Tharaud</w:t>
+                <w:t xml:space="preserve">Bryan A. Killingsworth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Tessalina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Gélabert</w:t>
+                <w:t xml:space="preserve">Franck Baton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 232, pp.225-243. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (1), pp.2245. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2018.04.020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-018-04621-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02321995v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01822553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Globally asynchronous sulphur isotope signals require re-definition of the Great Oxidation Event.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Insight into hydrothermal and subduction processes from copper and nitrogen isotopes in oceanic metagabbros</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Busigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiubin Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bryan A. Killingsworth</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Svetlana Tessalina</w:t>
+                <w:t xml:space="preserve">Stephan Borensztajn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Baton</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frederic Moynier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 9 (1), pp.2245. </w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 498, pp.54-64. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-018-04621-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2018.06.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01822553v1</w:t>
+                <w:t xml:space="preserve">hal-01885167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The fate of ammonium in phengite at high temperature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yan Yang</w:t>
+                <w:t xml:space="preserve">Iron mineralization and taphonomy of microfossils of the 2.45–2.21 Ga Turee Creek Group, Western Australia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Fadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Lepot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Busigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Qunke Xia</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Addad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Troadec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Mineralogist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2138/am-2017-6094⟩</w:t>
+              <w:t xml:space="preserve">Precambrian Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 298, pp.530-551. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.precamres.2017.07.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03822098v1</w:t>
+                <w:t xml:space="preserve">hal-03822095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iron mineralization and taphonomy of microfossils of the 2.45–2.21 Ga Turee Creek Group, Western Australia</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kevin Lepot</w:t>
+                <w:t xml:space="preserve">The fate of ammonium in phengite at high temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Busigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Troadec</w:t>
+                <w:t xml:space="preserve">Zhongping Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qunke Xia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Precambrian Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.precamres.2017.07.003⟩</w:t>
+              <w:t xml:space="preserve">The American Mineralogist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 102 (11), pp.2244 - 2253. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2138/am-2017-6094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03822095v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03822098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iron and sulfur isotope constraints on redox conditions associated with the 3.2 Ga barite deposits of the Mapepe Formation (Barberton Greenstone Belt, South Africa)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Busigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Marin-Carbonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Cartigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Rollion-Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 210, pp.247-266. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2017.05.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03708984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mass-dependent and -independent signature of Fe isotopes in magnetotactic bacteria</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu F Amor</w:t>
+                <w:t xml:space="preserve">Interpretation of the nitrogen isotopic composition of Precambrian sedimentary rocks: Assumptions and perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Ader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Thomazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sansjofre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Busigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pierre Cartigny</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Papineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.aad7632⟩</w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 429, pp.93-110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2016.02.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01455040v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01453168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpretation of the nitrogen isotopic composition of Precambrian sedimentary rocks: Assumptions and perspectives</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Sansjofre</w:t>
+                <w:t xml:space="preserve">Mass-dependent and -independent signature of Fe isotopes in magnetotactic bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu F Amor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Busigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">D. Papineau</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Louvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gelabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cartigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 352, pp.705-708. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.aad7632⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2016.02.010⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">insu-01453168v1</w:t>
+                <w:t xml:space="preserve">insu-01455040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iron isotopes in an Archean ocean analogue</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Organic matter removal for the analysis of carbon and oxygen isotope compositions of siderite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oanez Lebeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Busigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Chaduteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Ader</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 372, pp.54-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2014.02.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2014.03.004⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-02887221v1</w:t>
+                <w:t xml:space="preserve">hal-03822086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iron isotopes in the Seine River (France): Natural versus anthropogenic sources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jiu-Bin Chen</w:t>
+                <w:t xml:space="preserve">Biomineralization of iron-phosphates in the water column of Lake Pavin (Massif Central, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Cosmidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Benzerara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Busigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oanez Lebeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 128, pp.128-143. </w:t>
+              <w:t xml:space="preserve">, 2014, 126, pp.78-96. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2013.12.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2013.10.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03581145v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00981391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomineralization of iron-phosphates in the water column of Lake Pavin (Massif Central, France)</w:t>
+                <w:t xml:space="preserve">Ocean redox structure across the Late Neoproterozoic Oxygenation Event: A nitrogen isotope perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Cosmidis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Karim Benzerara</w:t>
+                <w:t xml:space="preserve">Magali P Ader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Morin</w:t>
+                <w:t xml:space="preserve">Pierre P Sansjofre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Galen P Halverson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Busigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Oanez Lebeau</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo I. F. Trindade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2013.10.037⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 396, pp.1 - 13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2014.03.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00981391v1</w:t>
+                <w:t xml:space="preserve">hal-01388690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic matter removal for the analysis of carbon and oxygen isotope compositions of siderite</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Oanez Lebeau</w:t>
+                <w:t xml:space="preserve">Iron isotopes in the Seine River (France): Natural versus anthropogenic sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiu-Bin Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Busigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Magali Ader</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Gaillardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Louvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi-Na Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2014.02.020⟩</w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 128, pp.128-143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2013.12.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03822086v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03581145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ocean redox structure across the Late Neoproterozoic Oxygenation Event: A nitrogen isotope perspective</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Galen P Halverson</w:t>
+                <w:t xml:space="preserve">Chemical signature of magnetotactic bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Amor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Busigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ricardo I. F. Trindade</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Durand-Dubief</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Tharaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Ona-Nguema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2014.03.042⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 112, pp.1699 - 1703. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1414112112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01388690v1</w:t>
+                <w:t xml:space="preserve">insu-01446706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical signature of magnetotactic bacteria</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Iron isotopes in an Archean ocean analogue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Busigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Georges Ona-Nguema</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noah J. Planavsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Jézéquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sean Crowe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Louvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 133, pp.443-462. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2014.03.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.1414112112⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-01446706v1</w:t>
+                <w:t xml:space="preserve">insu-02887221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrogen in the Silicate Earth: Speciation and Isotopic Behavior during Mineral-Fluid Interactions</w:t>
+                <w:t xml:space="preserve">Nitrogen cycle in the Late Archean ferruginous ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Busigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gray E. Bebout</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oanez Lebeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Ader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bryan Krapež</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Bekker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Elements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2113/gselements.9.5.353⟩</w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 362, pp.115-130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2013.06.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03822045v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03822078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrogen cycle in the Late Archean ferruginous ocean</w:t>
+                <w:t xml:space="preserve">Nitrogen in the Silicate Earth: Speciation and Isotopic Behavior during Mineral-Fluid Interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Busigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Andrey Bekker</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gray E. Bebout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2013.06.023⟩</w:t>
+              <w:t xml:space="preserve">Elements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9 (5), pp.353-358. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2113/gselements.9.5.353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03822078v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03822045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights into C and H storage in the altered oceanic crust: Results from ODP/IODP Hole 1256D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Shilobreeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">V. Busigny</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Busigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Agrinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Laverne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 75, pp.2237-2255. </w:t>
+              <w:t xml:space="preserve">, 2011, 75 (9), pp.2237-2255. </w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.gca.2010.11.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03606485v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03822024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into C and H storage in the altered oceanic crust: Results from ODP/IODP Hole 1256D</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nitrogen isotopes in ophiolitic metagabbros: A re-evaluation of modern nitrogen fluxes in subduction zones and implication for the early Earth atmosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Busigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">C. Laverne</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cartigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Philippot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 75 (9), pp.2237-2255. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2010.11.027⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 75, pp.7502-7521. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2011.09.049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03822024v1</w:t>
+                <w:t xml:space="preserve">insu-03606428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrogen isotopes in ophiolitic metagabbros: A re-evaluation of modern nitrogen fluxes in subduction zones and implication for the early Earth atmosphere</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pascal Philippot</w:t>
+                <w:t xml:space="preserve">Insights into C and H storage in the altered oceanic crust: Results from ODP/IODP Hole 1256D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Shilobreeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Busigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Agrinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Laverne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 75, pp.7502-7521. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2011.09.049⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 75, pp.2237-2255. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2010.11.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">insu-03606428v1</w:t>
+                <w:t xml:space="preserve">insu-03606485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biological activity and the Earth's surface evolution: Insights from carbon, sulfur, nitrogen and iron stable isotopes in the rock record</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Thomazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Pinti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Busigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Ader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ko Hashizume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 8 (7), pp.665-678. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.crpv.2009.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03822002v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03827114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biological activity and the Earth's surface evolution: Insights from carbon, sulfur, nitrogen and iron stable isotopes in the rock record</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Thomazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Pinti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Busigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Ader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ko Hashizume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 8 (7), pp.665-678. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.crpv.2009.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03827114v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03822002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chlorine isotopic composition in seafloor serpentinites and high-pressure metaperidotites. Insights into oceanic serpentinization and subduction processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Bonifacie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Busigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Mével</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Agrinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 72 (1), pp.126-139. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.gca.2007.10.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00366763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxygen and nitrogen isotopes as tracers of fluid activities in serpentinites and metasediments during subduction</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId221" w:history="1">
+                <w:t xml:space="preserve">Evidence for nitrogen enrichment during oceanic crust alteration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Busigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Laverne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Scambelluri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Cartigny</w:t>
+                <w:t xml:space="preserve">D. Teagle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bonifacie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mineralogy and Petrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00710-007-0183-7⟩</w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 71, pp.A137-A137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2007.06.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00313757v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00310560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracing paleofluid circulations using iron isotopes: A study of hematite and goethite concretions from the Navajo Sandstone (Utah, USA)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of chemical sedimentary protoliths using iron isotopes in the &amp;gt;3750 Ma Nuvvuagittuq supracrustal belt, Canada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dauphas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Cates</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Mojzsis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Busigny</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Dauphas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 254, pp.272-287. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2006.11.038⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 254 (3-4), pp.358-376. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2006.11.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00310562v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03822192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iron isotope, major and trace element characterization of early Archean supracrustal rocks from SW Greenland: Protolith identification and metamorphic overprint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dauphas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark van Zuilen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Busigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aivo Lepland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meenakshi Wadhwa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 71, pp.4745-4770. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.gca.2007.07.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00311041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of chemical sedimentary protoliths using iron isotopes in the &amp;gt;3750 Ma Nuvvuagittuq supracrustal belt, Canada</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId247" w:history="1">
+                <w:t xml:space="preserve">Tracing paleofluid circulations using iron isotopes: A study of hematite and goethite concretions from the Navajo Sandstone (Utah, USA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Busigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dauphas</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Busigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 254 (3-4), pp.358-376. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2007, 254, pp.272-287. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2006.11.038⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2006.11.042⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03822192v1</w:t>
+                <w:t xml:space="preserve">hal-00310562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for nitrogen enrichment during oceanic crust alteration</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId221" w:history="1">
+                <w:t xml:space="preserve">Oxygen and nitrogen isotopes as tracers of fluid activities in serpentinites and metasediments during subduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Philippot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Busigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">M. Bonifacie</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Scambelluri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cartigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2007.06.012⟩</w:t>
+              <w:t xml:space="preserve">Mineralogy and Petrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 91, pp.11-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00710-007-0183-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00310560v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00313757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On sediment devolatilisation and preservation in (paleo-) subduction zones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Busigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Cartigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 70 (18), pp.A77-A77. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2006.06.257⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00148042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative analysis of ammonium in biotite using infrared spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Busigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Cartigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Javoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The American Mineralogist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 89 (11-12), pp.1625-1630. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2138/am-2004-11-1206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03811776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitrogen content and isotopic composition of oceanic crust at a superfast spreading ridge: A profile in altered basalts from ODP Site 1256, Leg 206</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Busigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7829,474 +7841,474 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Bonifacie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 6 (12), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2005GC001020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01853315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ammonium quantification in muscovite by infrared spectroscopy</w:t>
+                <w:t xml:space="preserve">Massive recycling of nitrogen and other fluid-mobile elements (K, Rb, Cs, H) in a cold slab environment: evidence from HP to UHP oceanic metasediments of the Schistes Lustrés nappe (western Alps, Europe)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Busigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Cartigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Ader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Javoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 215 (1-2), pp.27-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0012-821X(03)00453-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0009-2541(02)00420-5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03811951v1</w:t>
+                <w:t xml:space="preserve">hal-03811964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Massive recycling of nitrogen and other fluid-mobile elements (K, Rb, Cs, H) in a cold slab environment: evidence from HP to UHP oceanic metasediments of the Schistes Lustrés nappe (western Alps, Europe)</w:t>
+                <w:t xml:space="preserve">Ammonium quantification in muscovite by infrared spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Busigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Cartigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Javoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 198 (1-2), pp.21-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0009-2541(02)00420-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0012-821X(03)00453-9⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03811964v1</w:t>
+                <w:t xml:space="preserve">hal-03811951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geochemical signatures in Lac Pavin (Massif Central, France): New evidences from METANOX program (2006-2008)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Jézéquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Viollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Michard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Groleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès interdisciplinaire organisé par la Fédération des Recherches en Environnement du site clermontois : interactions entre les processus physicochimiques et microbiologiques dans l'environnement.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Clermont Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00762468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8306,423 +8318,423 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitrogen Isotopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Cartigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Busigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Engineering Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.1-13, 2018, Encyclopedia of Earth Sciences Series, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-39193-9_197-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03822110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stable Iron Isotopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noah Planavsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Busigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Engineering Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.1-6, 2017, Encyclopedia of Earth Sciences Series, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-39193-9_267-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03822101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Iron Wheel in Lac Pavin: Interaction with Phosphorus Cycle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Busigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Jézéquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Cosmidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Viollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Benzerara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lake Pavin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.205-220, 2016, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-39961-4_12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03822138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stable Isotopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Busigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Astrobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Berlin Heidelberg, pp.1-5, 2014, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-27833-4_5083-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03822114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8732,144 +8744,144 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxygen and nitrogen isotopes as tracers of fluid activities in serpentinites and metasediments during subduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Busigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Scambelluri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cartigny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00128981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId295"/>
+      <w:footerReference w:type="default" r:id="rId296"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9016,51 +9028,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05406211v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dupeyron" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pasquier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guibourdenche" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Busigny" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cartigny" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/geochemlet.2550" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05148603v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mathon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Amor" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guyot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Menguy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2025.03.028" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942957v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille C Mangin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Benzerara" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bergot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Alonso" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismejo/wrae260" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686700v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Pellerin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Thomazo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ader" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rossignol" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Siciliano Rego" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-024-07842-x" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710049v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher T. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2024.09.020" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710025v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Debret" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Caurant" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte M&#233;nez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Moynier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2024.118855" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04439647v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oanez Lebeau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Chaduteau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Crowe" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2023.121814" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04101390v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan V Lalonde" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marly Babinski" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pnasnexus/pgad025" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04155685v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan-Ru Qu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng-Ao Liu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ze-Zhou Wang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang-Zhen Teng" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2023.118234" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04604357v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dupeyron" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Decraene" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Marin Carbonne" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2023.118229" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04102180v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Marin-Carbonne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2023.118070" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784493v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Philippot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2022.121120" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03664316v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Faivre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Corvisier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Tharaud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.2c00752" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03548745v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile C Bidaud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline L Monteil" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.789134" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03822134v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2021-7923" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341991v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Havas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jairo F. Savian" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2021.07.007" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03391487v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Duverger" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bernard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;christophe Viennet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennyfer Miot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021gc010056" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03166568v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Lalonde" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Bouyon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gbi.12438" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216592v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Killingsworth" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Paquette" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Tessalina" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cartigny" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2021.103594" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03822129v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Landais" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lom3.10442" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171041v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois P Mathon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Viollier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.15458" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919104v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu F Amor" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Monteil" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.15098" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02961539v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas F Menguy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bidaud" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Michot-Achdjian" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-020-00747-3" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03584747v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devon B. Cole" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noah J. Planavsky" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Longley" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp B&#246;ning" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wilkes" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GB006649" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02510783v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rollion-Bard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Muller" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gbi.12385" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021297v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine S Berg" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2020.588310" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270889v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Cheng" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2019.07.011" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03586650v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendi Liu" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Yang" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qun-Ke Xia" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2019.02.022" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392161v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre A Cartigny" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Laverne" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damon Teagle" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bonifacie" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2019.115735" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885167v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiubin Chen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Borensztajn" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Moynier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2018.06.030" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03589305v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Goldbaum" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxwell A. Lechte" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lianjun Feng" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2018.09.006" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321995v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Louvat" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre G&#233;labert" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2018.04.020" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822553v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana&#237;na N. &#193;vila" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan A. Killingsworth" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Baton" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-04621-x" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03822098v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongping Wang" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qunke Xia" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2017-6094" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03822095v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fadel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lepot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Addad" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Troadec" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2017.07.003" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03708984v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2017.05.002" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01455040v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gelabert" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aad7632" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01453168v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Ader" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sansjofre" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Papineau" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2016.02.010" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5GLBQD5G-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02887221v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2014.03.004" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03581145v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiu-Bin Chen" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Na Wang" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2013.12.017" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q0CX56HK-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981391v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cosmidis" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2013.10.037" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QLVZS2P9-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03822086v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2014.02.020" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388690v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali P Ader" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P Sansjofre" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galen P Halverson" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo I. F. Trindade" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.03.042" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZKBFQGDB-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01446706v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Durand-Dubief" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Ona-Nguema" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1414112112" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03822045v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gray E. Bebout" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gselements.9.5.353" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03822078v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Krape&#382;" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Bekker" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2013.06.023" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03606485v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Shilobreeva" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Martinez" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Busigny" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Agrinier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laverne" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2010.11.027" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9PG54Q8T-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03822024v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03606428v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2011.09.049" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NZMFPZRL-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03822002v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Pinti" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ko Hashizume" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2009.02.003" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MSGMGQM7-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827114v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366763v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine M&#233;vel" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Agrinier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2007.10.010" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B8HQ79VB-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00313757v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Philippot" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Scambelluri" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00710-007-0183-7" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VHRK5MZD-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310562v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dauphas" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2006.11.038" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RZ5P7KCN-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311041v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark van Zuilen" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aivo Lepland" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meenakshi Wadhwa" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2007.07.019" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8BSGD27B-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03822192v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Cates" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Mojzsis" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2006.11.042" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P4FZXG03-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310560v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Teagle" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonifacie" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2007.06.012" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QCV81VT7-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148042v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2006.06.257" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DC1JGDB0-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811776v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Javoy" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2004-11-1206" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01853315v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005GC001020" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811951v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2541(02)00420-5" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811964v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(03)00453-9" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00762468v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Viollier" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Michard" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lopes" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Groleau" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03822110v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-39193-9_197-1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03822101v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noah Planavsky" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-39193-9_267-1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03822138v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-39961-4_12" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03822114v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-27833-4_5083-1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128981v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Scambelluri" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05406211v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dupeyron" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pasquier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guibourdenche" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Busigny" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cartigny" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/geochemlet.2550" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05148603v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mathon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Amor" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guyot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Menguy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2025.03.028" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942957v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille C Mangin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Benzerara" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bergot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Alonso" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismejo/wrae260" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710025v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Debret" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Caurant" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte M&#233;nez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Moynier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2024.118855" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710049v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher T. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2024.09.020" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686700v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Pellerin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Thomazo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ader" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rossignol" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Siciliano Rego" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-024-07842-x" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04439647v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oanez Lebeau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Chaduteau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Crowe" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2023.121814" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04102180v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dupeyron" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Decraene" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Marin-Carbonne" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2023.118070" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04604357v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Marin Carbonne" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2023.118229" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04155685v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan-Ru Qu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng-Ao Liu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ze-Zhou Wang" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang-Zhen Teng" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2023.118234" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04101390v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan V Lalonde" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marly Babinski" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pnasnexus/pgad025" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03664316v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Faivre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Corvisier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Tharaud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.2c00752" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03548745v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile C Bidaud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline L Monteil" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.789134" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03822134v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2021-7923" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784493v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Philippot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2022.121120" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171041v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois P Mathon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Viollier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.15458" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03822129v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Landais" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lom3.10442" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341991v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Havas" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jairo F. Savian" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2021.07.007" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03166568v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Lalonde" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Bouyon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gbi.12438" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03391487v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Duverger" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bernard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;christophe Viennet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennyfer Miot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021gc010056" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216592v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Killingsworth" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Paquette" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Tessalina" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cartigny" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2021.103594" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02961539v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Monteil" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas F Menguy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bidaud" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Michot-Achdjian" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-020-00747-3" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919104v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu F Amor" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.15098" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03584747v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devon B. Cole" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noah J. Planavsky" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Longley" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp B&#246;ning" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wilkes" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GB006649" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021297v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine S Berg" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2020.588310" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02510783v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rollion-Bard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Muller" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gbi.12385" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03586650v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendi Liu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Yang" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qun-Ke Xia" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2019.02.022" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270889v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Cheng" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2019.07.011" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392161v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre A Cartigny" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Laverne" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damon Teagle" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bonifacie" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2019.115735" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321995v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Louvat" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre G&#233;labert" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2018.04.020" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03589305v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Goldbaum" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxwell A. Lechte" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lianjun Feng" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2018.09.006" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822553v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana&#237;na N. &#193;vila" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan A. Killingsworth" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Baton" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-04621-x" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885167v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiubin Chen" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Borensztajn" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Moynier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2018.06.030" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03822095v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fadel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lepot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Addad" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Troadec" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2017.07.003" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KZ95H75W-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03822098v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongping Wang" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qunke Xia" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2017-6094" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03708984v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2017.05.002" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01453168v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Ader" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sansjofre" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Papineau" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2016.02.010" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5GLBQD5G-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01455040v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gelabert" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aad7632" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03822086v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2014.02.020" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981391v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cosmidis" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2013.10.037" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QLVZS2P9-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388690v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali P Ader" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P Sansjofre" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galen P Halverson" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo I. F. Trindade" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.03.042" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZKBFQGDB-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03581145v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiu-Bin Chen" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Na Wang" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2013.12.017" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q0CX56HK-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01446706v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Durand-Dubief" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Ona-Nguema" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1414112112" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02887221v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2014.03.004" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03822078v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Krape&#382;" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Bekker" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2013.06.023" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03822045v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gray E. Bebout" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gselements.9.5.353" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03822024v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Shilobreeva" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Martinez" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Agrinier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laverne" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2010.11.027" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9PG54Q8T-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03606428v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2011.09.049" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NZMFPZRL-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03606485v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Busigny" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827114v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Pinti" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ko Hashizume" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2009.02.003" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MSGMGQM7-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03822002v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366763v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine M&#233;vel" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Agrinier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2007.10.010" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B8HQ79VB-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310560v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Teagle" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonifacie" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2007.06.012" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QCV81VT7-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03822192v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dauphas" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Cates" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Mojzsis" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2006.11.042" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P4FZXG03-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311041v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark van Zuilen" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aivo Lepland" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meenakshi Wadhwa" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2007.07.019" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8BSGD27B-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310562v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2006.11.038" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RZ5P7KCN-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00313757v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Philippot" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Scambelluri" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00710-007-0183-7" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VHRK5MZD-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148042v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2006.06.257" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DC1JGDB0-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811776v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Javoy" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2004-11-1206" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01853315v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005GC001020" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811964v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(03)00453-9" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811951v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2541(02)00420-5" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00762468v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Viollier" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Michard" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lopes" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Groleau" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03822110v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-39193-9_197-1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03822101v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noah Planavsky" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-39193-9_267-1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03822138v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-39961-4_12" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03822114v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-27833-4_5083-1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128981v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Scambelluri" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>