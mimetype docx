--- v1 (2026-04-07)
+++ v2 (2026-05-06)
@@ -109,295 +109,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decadal, sediment-driven sulfur isotope evolution in Lake Cadagno</w:t>
+                <w:t xml:space="preserve">Iron isotope fractionation in magnetite produced by the marine magnetotactic bacterium Magnetovibrio blakemorei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Dupeyron</w:t>
+                <w:t xml:space="preserve">Vincent Busigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Pasquier</w:t>
+                <w:t xml:space="preserve">François Mathon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Guibourdenche</w:t>
+                <w:t xml:space="preserve">Matthieu Amor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Busigny</w:t>
+                <w:t xml:space="preserve">François Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Cartigny</w:t>
+                <w:t xml:space="preserve">Nicolas Menguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemical Perspectives Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 38, pp.17-22. </w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 398, pp.83-98. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7185/geochemlet.2550⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2025.03.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05406211v1</w:t>
+                <w:t xml:space="preserve">hal-05148603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iron isotope fractionation in magnetite produced by the marine magnetotactic bacterium Magnetovibrio blakemorei</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Decadal, sediment-driven sulfur isotope evolution in Lake Cadagno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dupeyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Guibourdenche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Busigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Menguy</w:t>
+                <w:t xml:space="preserve">P. Cartigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 398, pp.83-98. </w:t>
+              <w:t xml:space="preserve">Geochemical Perspectives Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 38, pp.17-22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2025.03.028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7185/geochemlet.2550⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05148603v1</w:t>
+                <w:t xml:space="preserve">hal-05406211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetotactic bacteria affiliated with diverse &amp;lt;i&amp;gt;Pseudomonadota&amp;lt;/i&amp;gt; families biomineralize intracellular Ca-carbonate</w:t>
               </w:r>
@@ -422,51 +422,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Benzerara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Bergot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Menguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -556,51 +556,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Caurant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Ménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Busigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Moynier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -647,90 +647,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Establishing the content in trace and minor elements of magnetite as a biosignature of magnetotactic bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mathon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Amor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Menguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher T. Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -915,51 +915,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preservation of organic C and N isotope signatures from water column to sediments in the anoxic and ferruginous Pavin lake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Busigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oanez Lebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1088,51 +1088,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noëlle Decraene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Marin-Carbonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Busigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 609, pp.118070. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1205,51 +1205,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noëlle Decraene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Marin Carbonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Busigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 616, </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1309,51 +1309,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuan-Ru Qu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheng-Ao Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Busigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ze-Zhou Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1426,51 +1426,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-phosphorus concentrations and important ferric hydroxide scavenging in Archean seawater</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Siciliano Rego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Busigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan V Lalonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1547,51 +1547,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Defining Local Chemical Conditions in Magnetosomes of Magnetotactic Bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Amor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1599,51 +1599,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Corvisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Tharaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Busigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 126 (14), pp.2677-2687. </w:t>
@@ -1707,64 +1707,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile C Bidaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline L Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Menguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Busigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Jézéquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1841,51 +1841,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ze-Zhou Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fang-Zhen Teng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Busigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheng-Ao Liu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1945,51 +1945,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical extraction of iron from carbonate in banded iron formations for isotope analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Siciliano Rego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Busigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Philippot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2036,51 +2036,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mass collection of magnetotactic bacteria from the permanently stratified ferruginous Lake Pavin, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Busigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François P Mathon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2222,51 +2222,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oanez Lebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Landais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Busigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Limnology and Oceanography: Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 19 (8), pp.523-539. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2294,529 +2294,529 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03822129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iron isotope signature of magnetofossils and oceanic biogeochemical changes through the Middle Eocene Climatic Optimum.</w:t>
+                <w:t xml:space="preserve">Formation of pyrite spherules from mixtures of biogenic FeS and organic compounds during experimental diagenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robin Havas</w:t>
+                <w:t xml:space="preserve">Arnaud Duverger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jairo F. Savian</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Sylvain Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐christophe Viennet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennyfer Miot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Busigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2021.07.007⟩</w:t>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2021gc010056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03341991v1</w:t>
+                <w:t xml:space="preserve">hal-03391487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anoxygenic photosynthesis linked to Neoarchean iron formations in Carajás (Brazil)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comment on &amp;quot;Correlation of the stratigraphic cover of the Pilbara and Kaapvaal cratons recording the lead up to Paleoproterozoic Icehouse and the GOE&amp;quot; by Andrey Bekker, Bryan Krapež, and Juha A. Karhu, 2020, Earth Science Reviews, https://doi.org/10.1016/j.earscirev.2020.103389</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Amaury Bouyon</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bryan Killingsworth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Paquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Tessalina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cartigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/gbi.12438⟩</w:t>
+              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.103594. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2021.103594⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03166568v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03216592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of pyrite spherules from mixtures of biogenic FeS and organic compounds during experimental diagenesis</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Anoxygenic photosynthesis linked to Neoarchean iron formations in Carajás (Brazil)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Siciliano Rego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Busigny</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Lalonde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Philippot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Bouyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2021gc010056⟩</w:t>
+              <w:t xml:space="preserve">Geobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gbi.12438⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03391487v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03166568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment on &amp;quot;Correlation of the stratigraphic cover of the Pilbara and Kaapvaal cratons recording the lead up to Paleoproterozoic Icehouse and the GOE&amp;quot; by Andrey Bekker, Bryan Krapež, and Juha A. Karhu, 2020, Earth Science Reviews, https://doi.org/10.1016/j.earscirev.2020.103389</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Iron isotope signature of magnetofossils and oceanic biogeochemical changes through the Middle Eocene Climatic Optimum.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Svetlana Tessalina</w:t>
+                <w:t xml:space="preserve">Robin Havas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Cartigny</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jairo F. Savian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Busigny</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, pp.103594. </w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 311, pp.332-352. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2021.103594⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2021.07.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03216592v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03341991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intracellular amorphous Ca-carbonate and magnetite biomineralization by a magnetotactic bacterium affiliated to the Alphaproteobacteria</w:t>
               </w:r>
@@ -2949,77 +2949,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iron‐biomineralizing organelle in magnetotactic bacteria: function, synthesis and preservation in ancient rock samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu F Amor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mathon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Busigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher T. Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3200,103 +3200,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanisms of Pyrite Formation Promoted by Sulfate-Reducing Bacteria in Pure Culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Duverger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmine S Berg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Busigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Busigny</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">François Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
@@ -3347,64 +3347,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In Situ Fe and S isotope analyses in pyrite from the 3.2 Ga Mendon Formation (Barberton Greenstone Belt, South Africa): Evidence for early microbial iron reduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Marin-Carbonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Busigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennyfer Miot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Rollion-Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3494,51 +3494,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wendi Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Busigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qun-Ke Xia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3598,51 +3598,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitrogen isotope evidence for stepwise oxygenation of the ocean during the Great Oxidation Event.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chen Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Busigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Ader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3719,51 +3719,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A re-assessment of the nitrogen geochemical behavior in upper oceanic crust from Hole 504B: Implications for subduction budget in Central America</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Busigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre A Cartigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3847,1947 +3847,1983 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02392161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iron uptake and magnetite biomineralization in the magnetotactic bacterium Magnetospirillum magneticum strain AMB-1: An iron isotope study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Origin of the Neoproterozoic Fulu iron formation, South China: Insights from iron isotopes and rare earth element patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Busigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noah J. Planavsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Louvat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Tharaud</w:t>
+                <w:t xml:space="preserve">Elizabeth Goldbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Gélabert</w:t>
+                <w:t xml:space="preserve">Maxwell A. Lechte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lianjun Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 232, pp.225-243. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2018.04.020⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 242, pp.123-142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2018.09.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02321995v1</w:t>
+                <w:t xml:space="preserve">insu-03589305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin of the Neoproterozoic Fulu iron formation, South China: Insights from iron isotopes and rare earth element patterns</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Iron uptake and magnetite biomineralization in the magnetotactic bacterium Magnetospirillum magneticum strain AMB-1: An iron isotope study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Amor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Busigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxwell A. Lechte</w:t>
+                <w:t xml:space="preserve">Pascale Louvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Tharaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lianjun Feng</w:t>
+                <w:t xml:space="preserve">Alexandre Gélabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 242, pp.123-142. </w:t>
+              <w:t xml:space="preserve">, 2018, 232, pp.225-243. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2018.09.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2018.04.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03589305v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02321995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Globally asynchronous sulphur isotope signals require re-definition of the Great Oxidation Event.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janaína N. Ávila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bryan A. Killingsworth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Tessalina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Baton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9 (1), pp.2245. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-018-04621-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01822553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insight into hydrothermal and subduction processes from copper and nitrogen isotopes in oceanic metagabbros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Busigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiubin Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Borensztajn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Moynier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 498, pp.54-64. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.epsl.2018.06.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01885167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iron mineralization and taphonomy of microfossils of the 2.45–2.21 Ga Turee Creek Group, Western Australia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Lepot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Busigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Addad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Troadec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Precambrian Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 298, pp.530-551. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.precamres.2017.07.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03822095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The fate of ammonium in phengite at high temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Busigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhongping Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qunke Xia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The American Mineralogist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 102 (11), pp.2244 - 2253. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2138/am-2017-6094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03822098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iron and sulfur isotope constraints on redox conditions associated with the 3.2 Ga barite deposits of the Mapepe Formation (Barberton Greenstone Belt, South Africa)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Busigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Marin-Carbonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Cartigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Rollion-Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 210, pp.247-266. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2017.05.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03708984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interpretation of the nitrogen isotopic composition of Precambrian sedimentary rocks: Assumptions and perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Ader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Thomazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sansjofre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Busigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Papineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 429, pp.93-110. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2016.02.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01453168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mass-dependent and -independent signature of Fe isotopes in magnetotactic bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu F Amor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Busigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Louvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gelabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Cartigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 352, pp.705-708. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.aad7632⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01455040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic matter removal for the analysis of carbon and oxygen isotope compositions of siderite</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biomineralization of iron-phosphates in the water column of Lake Pavin (Massif Central, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Cosmidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Benzerara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Busigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oanez Lebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2014.02.020⟩</w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 126, pp.78-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2013.10.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03822086v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00981391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomineralization of iron-phosphates in the water column of Lake Pavin (Massif Central, France)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Ocean redox structure across the Late Neoproterozoic Oxygenation Event: A nitrogen isotope perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali P Ader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre P Sansjofre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Galen P Halverson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Busigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Oanez Lebeau</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo I. F. Trindade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2013.10.037⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 396, pp.1 - 13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2014.03.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00981391v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01388690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ocean redox structure across the Late Neoproterozoic Oxygenation Event: A nitrogen isotope perspective</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Organic matter removal for the analysis of carbon and oxygen isotope compositions of siderite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oanez Lebeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Busigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Chaduteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Ader</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2014.03.042⟩</w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 372, pp.54-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2014.02.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01388690v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03822086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iron isotopes in the Seine River (France): Natural versus anthropogenic sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiu-Bin Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Busigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gaillardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Louvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi-Na Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 128, pp.128-143. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.gca.2013.12.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03581145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical signature of magnetotactic bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Amor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Busigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Durand-Dubief</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Tharaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Ona-Nguema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 112, pp.1699 - 1703. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1414112112⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01446706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iron isotopes in an Archean ocean analogue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Busigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noah J. Planavsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5795,2363 +5831,2363 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Jézéquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sean Crowe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Louvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 133, pp.443-462. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.gca.2014.03.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-02887221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitrogen cycle in the Late Archean ferruginous ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Busigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oanez Lebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Ader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bryan Krapež</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Bekker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 362, pp.115-130. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2013.06.023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03822078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitrogen in the Silicate Earth: Speciation and Isotopic Behavior during Mineral-Fluid Interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Busigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gray E. Bebout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Elements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 9 (5), pp.353-358. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2113/gselements.9.5.353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03822045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights into C and H storage in the altered oceanic crust: Results from ODP/IODP Hole 1256D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Shilobreeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Busigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Agrinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Laverne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 75 (9), pp.2237-2255. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.gca.2010.11.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03822024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitrogen isotopes in ophiolitic metagabbros: A re-evaluation of modern nitrogen fluxes in subduction zones and implication for the early Earth atmosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Busigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Cartigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Philippot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 75, pp.7502-7521. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.gca.2011.09.049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03606428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights into C and H storage in the altered oceanic crust: Results from ODP/IODP Hole 1256D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Shilobreeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Busigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Agrinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Laverne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 75, pp.2237-2255. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.gca.2010.11.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03606485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biological activity and the Earth's surface evolution: Insights from carbon, sulfur, nitrogen and iron stable isotopes in the rock record</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Thomazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Pinti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Busigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Ader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ko Hashizume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 8 (7), pp.665-678. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crpv.2009.02.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03827114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biological activity and the Earth's surface evolution: Insights from carbon, sulfur, nitrogen and iron stable isotopes in the rock record</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Thomazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Pinti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Busigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Ader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ko Hashizume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 8 (7), pp.665-678. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.crpv.2009.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03822002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chlorine isotopic composition in seafloor serpentinites and high-pressure metaperidotites. Insights into oceanic serpentinization and subduction processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Bonifacie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Busigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Mével</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Agrinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 72 (1), pp.126-139. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2007.10.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00366763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for nitrogen enrichment during oceanic crust alteration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Busigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Laverne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Teagle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bonifacie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 71, pp.A137-A137. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2007.06.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00310560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of chemical sedimentary protoliths using iron isotopes in the &amp;gt;3750 Ma Nuvvuagittuq supracrustal belt, Canada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dauphas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Cates</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Mojzsis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Busigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 254 (3-4), pp.358-376. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.epsl.2006.11.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03822192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iron isotope, major and trace element characterization of early Archean supracrustal rocks from SW Greenland: Protolith identification and metamorphic overprint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dauphas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark van Zuilen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Busigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aivo Lepland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meenakshi Wadhwa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 71, pp.4745-4770. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.gca.2007.07.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00311041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracing paleofluid circulations using iron isotopes: A study of hematite and goethite concretions from the Navajo Sandstone (Utah, USA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Busigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dauphas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 254, pp.272-287. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.epsl.2006.11.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00310562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxygen and nitrogen isotopes as tracers of fluid activities in serpentinites and metasediments during subduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Busigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Scambelluri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cartigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mineralogy and Petrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 91, pp.11-24. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00710-007-0183-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00313757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On sediment devolatilisation and preservation in (paleo-) subduction zones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Busigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Cartigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 70 (18), pp.A77-A77. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.gca.2006.06.257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00148042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative analysis of ammonium in biotite using infrared spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Busigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Cartigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Javoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The American Mineralogist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 89 (11-12), pp.1625-1630. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2138/am-2004-11-1206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03811776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitrogen content and isotopic composition of oceanic crust at a superfast spreading ridge: A profile in altered basalts from ODP Site 1256, Leg 206</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Busigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Laverne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Bonifacie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 6 (12), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2005GC001020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01853315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massive recycling of nitrogen and other fluid-mobile elements (K, Rb, Cs, H) in a cold slab environment: evidence from HP to UHP oceanic metasediments of the Schistes Lustrés nappe (western Alps, Europe)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Busigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Cartigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Ader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Javoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 215 (1-2), pp.27-42. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0012-821X(03)00453-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03811964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammonium quantification in muscovite by infrared spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Busigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Cartigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Javoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 198 (1-2), pp.21-31. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0009-2541(02)00420-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03811951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8161,154 +8197,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geochemical signatures in Lac Pavin (Massif Central, France): New evidences from METANOX program (2006-2008)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Jézéquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Viollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Michard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Groleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès interdisciplinaire organisé par la Fédération des Recherches en Environnement du site clermontois : interactions entre les processus physicochimiques et microbiologiques dans l'environnement.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Clermont Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00762468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8318,247 +8354,247 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitrogen Isotopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Cartigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Busigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Engineering Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.1-13, 2018, Encyclopedia of Earth Sciences Series, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-39193-9_197-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03822110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stable Iron Isotopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noah Planavsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Busigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Engineering Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.1-6, 2017, Encyclopedia of Earth Sciences Series, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-39193-9_267-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03822101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Iron Wheel in Lac Pavin: Interaction with Phosphorus Cycle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Busigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Jézéquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8593,148 +8629,148 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Benzerara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lake Pavin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.205-220, 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-39961-4_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03822138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stable Isotopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Busigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Astrobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Berlin Heidelberg, pp.1-5, 2014, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-27833-4_5083-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03822114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8744,144 +8780,144 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxygen and nitrogen isotopes as tracers of fluid activities in serpentinites and metasediments during subduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Busigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Scambelluri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Cartigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00128981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId296"/>
+      <w:footerReference w:type="default" r:id="rId299"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9028,51 +9064,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05406211v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dupeyron" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pasquier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guibourdenche" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Busigny" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cartigny" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/geochemlet.2550" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05148603v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mathon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Amor" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guyot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Menguy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2025.03.028" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942957v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille C Mangin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Benzerara" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bergot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Alonso" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismejo/wrae260" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710025v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Debret" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Caurant" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte M&#233;nez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Moynier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2024.118855" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710049v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher T. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2024.09.020" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686700v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Pellerin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Thomazo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ader" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rossignol" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Siciliano Rego" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-024-07842-x" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04439647v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oanez Lebeau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Chaduteau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Crowe" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2023.121814" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04102180v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dupeyron" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Decraene" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Marin-Carbonne" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2023.118070" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04604357v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Marin Carbonne" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2023.118229" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04155685v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan-Ru Qu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng-Ao Liu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ze-Zhou Wang" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang-Zhen Teng" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2023.118234" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04101390v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan V Lalonde" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marly Babinski" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pnasnexus/pgad025" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03664316v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Faivre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Corvisier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Tharaud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.2c00752" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03548745v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile C Bidaud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline L Monteil" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.789134" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03822134v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2021-7923" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784493v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Philippot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2022.121120" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171041v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois P Mathon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Viollier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.15458" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03822129v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Landais" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lom3.10442" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341991v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Havas" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jairo F. Savian" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2021.07.007" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03166568v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Lalonde" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Bouyon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gbi.12438" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03391487v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Duverger" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bernard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;christophe Viennet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennyfer Miot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021gc010056" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216592v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Killingsworth" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Paquette" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Tessalina" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cartigny" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2021.103594" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02961539v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Monteil" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas F Menguy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bidaud" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Michot-Achdjian" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-020-00747-3" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919104v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu F Amor" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.15098" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03584747v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devon B. Cole" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noah J. Planavsky" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Longley" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp B&#246;ning" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wilkes" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GB006649" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021297v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine S Berg" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2020.588310" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02510783v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rollion-Bard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Muller" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gbi.12385" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03586650v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendi Liu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Yang" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qun-Ke Xia" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2019.02.022" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270889v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Cheng" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2019.07.011" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392161v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre A Cartigny" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Laverne" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damon Teagle" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bonifacie" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2019.115735" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321995v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Louvat" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre G&#233;labert" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2018.04.020" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03589305v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Goldbaum" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxwell A. Lechte" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lianjun Feng" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2018.09.006" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822553v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana&#237;na N. &#193;vila" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan A. Killingsworth" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Baton" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-04621-x" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885167v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiubin Chen" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Borensztajn" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Moynier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2018.06.030" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03822095v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fadel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lepot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Addad" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Troadec" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2017.07.003" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KZ95H75W-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03822098v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongping Wang" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qunke Xia" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2017-6094" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03708984v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2017.05.002" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01453168v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Ader" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sansjofre" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Papineau" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2016.02.010" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5GLBQD5G-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01455040v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gelabert" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aad7632" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03822086v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2014.02.020" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981391v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cosmidis" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2013.10.037" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QLVZS2P9-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388690v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali P Ader" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P Sansjofre" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galen P Halverson" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo I. F. Trindade" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.03.042" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZKBFQGDB-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03581145v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiu-Bin Chen" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Na Wang" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2013.12.017" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q0CX56HK-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01446706v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Durand-Dubief" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Ona-Nguema" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1414112112" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02887221v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2014.03.004" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03822078v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Krape&#382;" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Bekker" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2013.06.023" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03822045v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gray E. Bebout" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gselements.9.5.353" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03822024v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Shilobreeva" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Martinez" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Agrinier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laverne" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2010.11.027" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9PG54Q8T-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03606428v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2011.09.049" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NZMFPZRL-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03606485v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Busigny" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827114v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Pinti" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ko Hashizume" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2009.02.003" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MSGMGQM7-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03822002v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366763v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine M&#233;vel" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Agrinier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2007.10.010" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B8HQ79VB-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310560v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Teagle" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonifacie" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2007.06.012" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QCV81VT7-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03822192v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dauphas" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Cates" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Mojzsis" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2006.11.042" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P4FZXG03-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311041v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark van Zuilen" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aivo Lepland" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meenakshi Wadhwa" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2007.07.019" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8BSGD27B-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310562v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2006.11.038" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RZ5P7KCN-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00313757v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Philippot" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Scambelluri" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00710-007-0183-7" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VHRK5MZD-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148042v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2006.06.257" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DC1JGDB0-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811776v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Javoy" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2004-11-1206" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01853315v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005GC001020" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811964v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(03)00453-9" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811951v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2541(02)00420-5" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00762468v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Viollier" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Michard" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lopes" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Groleau" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03822110v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-39193-9_197-1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03822101v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noah Planavsky" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-39193-9_267-1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03822138v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-39961-4_12" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03822114v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-27833-4_5083-1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128981v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Scambelluri" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05148603v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Busigny" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mathon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Amor" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guyot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Menguy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2025.03.028" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05406211v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dupeyron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pasquier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guibourdenche" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cartigny" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/geochemlet.2550" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942957v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille C Mangin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Benzerara" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bergot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Alonso" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismejo/wrae260" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710025v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Debret" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Caurant" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte M&#233;nez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Moynier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2024.118855" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710049v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher T. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2024.09.020" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686700v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Pellerin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Thomazo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ader" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rossignol" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Siciliano Rego" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-024-07842-x" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04439647v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oanez Lebeau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Chaduteau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Crowe" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2023.121814" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04102180v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dupeyron" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Decraene" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Marin-Carbonne" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2023.118070" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04604357v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Marin Carbonne" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2023.118229" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04155685v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan-Ru Qu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng-Ao Liu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ze-Zhou Wang" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang-Zhen Teng" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2023.118234" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04101390v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan V Lalonde" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marly Babinski" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pnasnexus/pgad025" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03664316v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Faivre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Corvisier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Tharaud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.2c00752" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03548745v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile C Bidaud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline L Monteil" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.789134" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03822134v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2021-7923" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784493v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Philippot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2022.121120" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171041v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois P Mathon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Viollier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.15458" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03822129v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Landais" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lom3.10442" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03391487v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Duverger" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bernard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;christophe Viennet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennyfer Miot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021gc010056" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216592v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Killingsworth" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Paquette" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Tessalina" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cartigny" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2021.103594" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03166568v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Lalonde" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Bouyon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gbi.12438" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341991v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Havas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jairo F. Savian" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2021.07.007" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02961539v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Monteil" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas F Menguy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bidaud" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Michot-Achdjian" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-020-00747-3" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919104v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu F Amor" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.15098" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03584747v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devon B. Cole" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noah J. Planavsky" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Longley" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp B&#246;ning" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wilkes" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GB006649" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021297v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine S Berg" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2020.588310" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02510783v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rollion-Bard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Muller" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gbi.12385" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03586650v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendi Liu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Yang" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qun-Ke Xia" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2019.02.022" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270889v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Cheng" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2019.07.011" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392161v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre A Cartigny" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Laverne" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damon Teagle" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bonifacie" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2019.115735" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03589305v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Goldbaum" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxwell A. Lechte" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lianjun Feng" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2018.09.006" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321995v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Louvat" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre G&#233;labert" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2018.04.020" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-78T2JLQ6-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822553v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana&#237;na N. &#193;vila" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan A. Killingsworth" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Baton" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-04621-x" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885167v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiubin Chen" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Borensztajn" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Moynier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2018.06.030" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03822095v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fadel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lepot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Addad" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Troadec" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2017.07.003" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KZ95H75W-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03822098v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongping Wang" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qunke Xia" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2017-6094" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03708984v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2017.05.002" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7ZBGDWG8-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01453168v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Ader" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sansjofre" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Papineau" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2016.02.010" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5GLBQD5G-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01455040v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gelabert" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aad7632" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981391v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cosmidis" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2013.10.037" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QLVZS2P9-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388690v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali P Ader" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P Sansjofre" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galen P Halverson" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo I. F. Trindade" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.03.042" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZKBFQGDB-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03822086v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2014.02.020" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R70XCMVT-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03581145v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiu-Bin Chen" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Na Wang" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2013.12.017" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q0CX56HK-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01446706v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Durand-Dubief" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Ona-Nguema" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1414112112" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02887221v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2014.03.004" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03822078v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Krape&#382;" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Bekker" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2013.06.023" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03822045v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gray E. Bebout" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gselements.9.5.353" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03822024v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Shilobreeva" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Martinez" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Agrinier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laverne" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2010.11.027" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9PG54Q8T-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03606428v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2011.09.049" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NZMFPZRL-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03606485v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Busigny" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827114v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Pinti" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ko Hashizume" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2009.02.003" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MSGMGQM7-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03822002v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366763v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine M&#233;vel" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Agrinier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2007.10.010" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B8HQ79VB-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310560v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Teagle" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonifacie" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2007.06.012" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QCV81VT7-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03822192v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dauphas" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Cates" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Mojzsis" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2006.11.042" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P4FZXG03-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311041v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark van Zuilen" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aivo Lepland" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meenakshi Wadhwa" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2007.07.019" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8BSGD27B-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310562v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2006.11.038" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RZ5P7KCN-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00313757v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Philippot" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Scambelluri" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00710-007-0183-7" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VHRK5MZD-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148042v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2006.06.257" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DC1JGDB0-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811776v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Javoy" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2004-11-1206" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01853315v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005GC001020" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811964v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(03)00453-9" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811951v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2541(02)00420-5" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00762468v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Viollier" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Michard" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lopes" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Groleau" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03822110v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-39193-9_197-1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03822101v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noah Planavsky" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-39193-9_267-1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03822138v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-39961-4_12" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03822114v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-27833-4_5083-1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128981v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Scambelluri" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>