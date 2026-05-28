--- v2 (2026-05-06)
+++ v3 (2026-05-28)
@@ -109,295 +109,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iron isotope fractionation in magnetite produced by the marine magnetotactic bacterium Magnetovibrio blakemorei</w:t>
+                <w:t xml:space="preserve">Decadal, sediment-driven sulfur isotope evolution in Lake Cadagno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">J. Dupeyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Guibourdenche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Vincent Busigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Menguy</w:t>
+                <w:t xml:space="preserve">P. Cartigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 398, pp.83-98. </w:t>
+              <w:t xml:space="preserve">Geochemical Perspectives Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 38, pp.17-22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2025.03.028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7185/geochemlet.2550⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05148603v1</w:t>
+                <w:t xml:space="preserve">hal-05406211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decadal, sediment-driven sulfur isotope evolution in Lake Cadagno</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Iron isotope fractionation in magnetite produced by the marine magnetotactic bacterium Magnetovibrio blakemorei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Busigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Dupeyron</w:t>
+                <w:t xml:space="preserve">François Mathon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Pasquier</w:t>
+                <w:t xml:space="preserve">Matthieu Amor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Guibourdenche</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Busigny</w:t>
+                <w:t xml:space="preserve">François Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Cartigny</w:t>
+                <w:t xml:space="preserve">Nicolas Menguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemical Perspectives Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 38, pp.17-22. </w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 398, pp.83-98. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7185/geochemlet.2550⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2025.03.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05406211v1</w:t>
+                <w:t xml:space="preserve">hal-05148603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetotactic bacteria affiliated with diverse &amp;lt;i&amp;gt;Pseudomonadota&amp;lt;/i&amp;gt; families biomineralize intracellular Ca-carbonate</w:t>
               </w:r>
@@ -422,51 +422,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Benzerara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Bergot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Menguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -511,455 +511,455 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04942957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for isotopically light Fe mobility under oxidising conditions in subduction zone fluids: A record of Monviso meta-serpentinites, Western Alps</w:t>
+                <w:t xml:space="preserve">Neoarchaean oxygen-based nitrogen cycle en route to the Great Oxidation Event</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Debret</w:t>
+                <w:t xml:space="preserve">Alice Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clara Caurant</w:t>
+                <w:t xml:space="preserve">Christophe Thomazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénédicte Ménez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Busigny</w:t>
+                <w:t xml:space="preserve">Magali Ader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Moynier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Camille Rossignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Siciliano Rego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2024.118855⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41586-024-07842-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04710025v1</w:t>
+                <w:t xml:space="preserve">hal-04686700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Establishing the content in trace and minor elements of magnetite as a biosignature of magnetotactic bacteria</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Amor</w:t>
+                <w:t xml:space="preserve">Evidence for isotopically light Fe mobility under oxidising conditions in subduction zone fluids: A record of Monviso meta-serpentinites, Western Alps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Debret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Caurant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Ménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Guyot</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vincent Busigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Moynier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2024.09.020⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 642, pp.118855. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2024.118855⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04710049v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04710025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neoarchaean oxygen-based nitrogen cycle en route to the Great Oxidation Event</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Camille Rossignol</w:t>
+                <w:t xml:space="preserve">Establishing the content in trace and minor elements of magnetite as a biosignature of magnetotactic bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mathon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Amor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Menguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Siciliano Rego</w:t>
+                <w:t xml:space="preserve">Christopher T. Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41586-024-07842-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2024.09.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04686700v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04710049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preservation of organic C and N isotope signatures from water column to sediments in the anoxic and ferruginous Pavin lake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Busigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oanez Lebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1088,51 +1088,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noëlle Decraene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Marin-Carbonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Busigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 609, pp.118070. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1160,438 +1160,438 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04102180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum to &amp;quot;Formation pathways of Precambrian sedimentary pyrite: Insights from in situ Fe isotopes&amp;quot; [Earth Planet. Sci. Lett. 609 (2023) 118070]</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Noëlle Decraene</w:t>
+                <w:t xml:space="preserve">Low-phosphorus concentrations and important ferric hydroxide scavenging in Archean seawater</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Siciliano Rego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Busigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johanna Marin Carbonne</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stefan V Lalonde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Rossignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marly Babinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2023.118229⟩</w:t>
+              <w:t xml:space="preserve">PNAS Nexus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/pnasnexus/pgad025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04604357v1</w:t>
+                <w:t xml:space="preserve">hal-04101390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbonate-silicate interaction in subducting slabs recorded by Zn isotopes in western Alps metasediments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuan-Ru Qu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheng-Ao Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Busigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ze-Zhou Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fang-Zhen Teng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 616, 354, p. 38-50. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.epsl.2023.118234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04155685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-phosphorus concentrations and important ferric hydroxide scavenging in Archean seawater</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Corrigendum to &amp;quot;Formation pathways of Precambrian sedimentary pyrite: Insights from in situ Fe isotopes&amp;quot; [Earth Planet. Sci. Lett. 609 (2023) 118070]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Dupeyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Decraene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Marin Carbonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Busigny</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PNAS Nexus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 2 (3), </w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 616, </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/pnasnexus/pgad025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2023.118229⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04101390v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04604357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Defining Local Chemical Conditions in Magnetosomes of Magnetotactic Bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Amor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1599,51 +1599,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Corvisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Tharaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Busigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 126 (14), pp.2677-2687. </w:t>
@@ -1707,64 +1707,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile C Bidaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline L Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Menguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Busigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Jézéquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1815,90 +1815,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence from HP/UHP metasediments for recycling of isotopically heterogeneous potassium into the mantle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ze-Zhou Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fang-Zhen Teng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Busigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheng-Ao Liu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The American Mineralogist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 107 (3), pp.350-356. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1932,64 +1932,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical extraction of iron from carbonate in banded iron formations for isotope analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Siciliano Rego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Busigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Philippot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2030,291 +2030,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03784493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mass collection of magnetotactic bacteria from the permanently stratified ferruginous Lake Pavin, France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Organic matter removal for continuous flow isotope ratio mass spectrometry analysis of carbon and oxygen isotope compositions of calcite or dolomite in organic‐rich samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Chaduteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Ader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oanez Lebeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Landais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Busigny</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1462-2920.15458⟩</w:t>
+              <w:t xml:space="preserve">Limnology and Oceanography: Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 19 (8), pp.523-539. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/lom3.10442⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03171041v1</w:t>
+                <w:t xml:space="preserve">hal-03822129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic matter removal for continuous flow isotope ratio mass spectrometry analysis of carbon and oxygen isotope compositions of calcite or dolomite in organic‐rich samples</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Oanez Lebeau</w:t>
+                <w:t xml:space="preserve">Iron isotope signature of magnetofossils and oceanic biogeochemical changes through the Middle Eocene Climatic Optimum.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Havas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Landais</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Jairo F. Savian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Busigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limnology and Oceanography: Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 19 (8), pp.523-539. </w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 311, pp.332-352. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/lom3.10442⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2021.07.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03822129v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03341991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation of pyrite spherules from mixtures of biogenic FeS and organic compounds during experimental diagenesis</w:t>
               </w:r>
@@ -2352,51 +2322,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐christophe Viennet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennyfer Miot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Busigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 22 (10), </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2564,64 +2534,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anoxygenic photosynthesis linked to Neoarchean iron formations in Carajás (Brazil)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Siciliano Rego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Busigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Lalonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2692,131 +2662,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03166568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iron isotope signature of magnetofossils and oceanic biogeochemical changes through the Middle Eocene Climatic Optimum.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mass collection of magnetotactic bacteria from the permanently stratified ferruginous Lake Pavin, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Busigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robin Havas</w:t>
+                <w:t xml:space="preserve">François P Mathon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Jézéquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile C Bidaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jairo F. Savian</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eric Viollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 311, pp.332-352. </w:t>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2021.07.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1462-2920.15458⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03341991v1</w:t>
+                <w:t xml:space="preserve">hal-03171041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intracellular amorphous Ca-carbonate and magnetite biomineralization by a magnetotactic bacterium affiliated to the Alphaproteobacteria</w:t>
               </w:r>
@@ -2949,90 +2949,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iron‐biomineralizing organelle in magnetotactic bacteria: function, synthesis and preservation in ancient rock samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu F Amor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mathon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Busigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher T. Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3194,295 +3194,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03584747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanisms of Pyrite Formation Promoted by Sulfate-Reducing Bacteria in Pure Culture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Duverger</w:t>
+                <w:t xml:space="preserve">In Situ Fe and S isotope analyses in pyrite from the 3.2 Ga Mendon Formation (Barberton Greenstone Belt, South Africa): Evidence for early microbial iron reduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Marin-Carbonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Busigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennyfer Miot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jasmine S Berg</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Bernard</w:t>
+                <w:t xml:space="preserve">Claire Rollion-Bard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/feart.2020.588310⟩</w:t>
+              <w:t xml:space="preserve">Geobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 18, pp.306- 325. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gbi.12385⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03021297v1</w:t>
+                <w:t xml:space="preserve">hal-02510783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Situ Fe and S isotope analyses in pyrite from the 3.2 Ga Mendon Formation (Barberton Greenstone Belt, South Africa): Evidence for early microbial iron reduction</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Mechanisms of Pyrite Formation Promoted by Sulfate-Reducing Bacteria in Pure Culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Duverger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasmine S Berg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Busigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Elodie Muller</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geobiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 18, pp.306- 325. </w:t>
+              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/gbi.12385⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/feart.2020.588310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02510783v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03021297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intimate link between ammonium loss of phengite and the deep Earth's water cycle</w:t>
               </w:r>
@@ -3494,51 +3494,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wendi Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Busigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qun-Ke Xia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3598,77 +3598,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitrogen isotope evidence for stepwise oxygenation of the ocean during the Great Oxidation Event.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chen Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Busigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Ader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Thomazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Chaduteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3719,51 +3719,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A re-assessment of the nitrogen geochemical behavior in upper oceanic crust from Hole 504B: Implications for subduction budget in Central America</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Busigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre A Cartigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3847,307 +3847,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02392161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin of the Neoproterozoic Fulu iron formation, South China: Insights from iron isotopes and rare earth element patterns</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Iron uptake and magnetite biomineralization in the magnetotactic bacterium Magnetospirillum magneticum strain AMB-1: An iron isotope study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Amor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Busigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elizabeth Goldbaum</w:t>
+                <w:t xml:space="preserve">Pascale Louvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Tharaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxwell A. Lechte</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lianjun Feng</w:t>
+                <w:t xml:space="preserve">Alexandre Gélabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 242, pp.123-142. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, 232, pp.225-243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2018.04.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2018.09.006⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03589305v1</w:t>
+                <w:t xml:space="preserve">hal-02321995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iron uptake and magnetite biomineralization in the magnetotactic bacterium Magnetospirillum magneticum strain AMB-1: An iron isotope study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Origin of the Neoproterozoic Fulu iron formation, South China: Insights from iron isotopes and rare earth element patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Busigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noah J. Planavsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Louvat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Tharaud</w:t>
+                <w:t xml:space="preserve">Elizabeth Goldbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Gélabert</w:t>
+                <w:t xml:space="preserve">Maxwell A. Lechte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lianjun Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 232, pp.225-243. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2018.04.020⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 242, pp.123-142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2018.09.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02321995v1</w:t>
+                <w:t xml:space="preserve">insu-03589305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Globally asynchronous sulphur isotope signals require re-definition of the Great Oxidation Event.</w:t>
               </w:r>
@@ -4267,51 +4267,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insight into hydrothermal and subduction processes from copper and nitrogen isotopes in oceanic metagabbros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Busigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiubin Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4423,51 +4423,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Lepot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Busigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Addad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4552,51 +4552,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The fate of ammonium in phengite at high temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Busigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhongping Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4656,103 +4656,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iron and sulfur isotope constraints on redox conditions associated with the 3.2 Ga barite deposits of the Mapepe Formation (Barberton Greenstone Belt, South Africa)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Busigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Marin-Carbonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Cartigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Rollion-Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 210, pp.247-266. </w:t>
@@ -4815,77 +4815,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interpretation of the nitrogen isotopic composition of Precambrian sedimentary rocks: Assumptions and perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Ader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Thomazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sansjofre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Busigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Papineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4961,64 +4961,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mass-dependent and -independent signature of Fe isotopes in magnetotactic bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu F Amor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Busigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Louvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gelabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5076,633 +5076,633 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01455040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomineralization of iron-phosphates in the water column of Lake Pavin (Massif Central, France)</w:t>
+                <w:t xml:space="preserve">Iron isotopes in the Seine River (France): Natural versus anthropogenic sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Cosmidis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Karim Benzerara</w:t>
+                <w:t xml:space="preserve">Jiu-Bin Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Busigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Morin</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jérôme Gaillardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Louvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi-Na Wang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 126, pp.78-96. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2013.10.037⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 128, pp.128-143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2013.12.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00981391v1</w:t>
+                <w:t xml:space="preserve">insu-03581145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ocean redox structure across the Late Neoproterozoic Oxygenation Event: A nitrogen isotope perspective</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Organic matter removal for the analysis of carbon and oxygen isotope compositions of siderite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oanez Lebeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Busigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Chaduteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Ader</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2014.03.042⟩</w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 372, pp.54-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2014.02.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01388690v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03822086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic matter removal for the analysis of carbon and oxygen isotope compositions of siderite</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biomineralization of iron-phosphates in the water column of Lake Pavin (Massif Central, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Cosmidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Benzerara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Busigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oanez Lebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 126, pp.78-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2013.10.037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2014.02.020⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03822086v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00981391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iron isotopes in the Seine River (France): Natural versus anthropogenic sources</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ocean redox structure across the Late Neoproterozoic Oxygenation Event: A nitrogen isotope perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali P Ader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiu-Bin Chen</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Pierre P Sansjofre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Galen P Halverson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Busigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yi-Na Wang</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ricardo I. F. Trindade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 128, pp.128-143. </w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 396, pp.1 - 13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2013.12.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2014.03.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03581145v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01388690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical signature of magnetotactic bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Amor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Busigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Durand-Dubief</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5779,51 +5779,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iron isotopes in an Archean ocean analogue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Busigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noah J. Planavsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5831,51 +5831,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Jézéquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sean Crowe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Louvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 133, pp.443-462. </w:t>
@@ -5913,77 +5913,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitrogen cycle in the Late Archean ferruginous ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Busigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oanez Lebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Ader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bryan Krapež</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6043,51 +6043,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitrogen in the Silicate Earth: Speciation and Isotopic Behavior during Mineral-Fluid Interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Busigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gray E. Bebout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6160,51 +6160,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Shilobreeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Busigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Agrinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6276,51 +6276,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitrogen isotopes in ophiolitic metagabbros: A re-evaluation of modern nitrogen fluxes in subduction zones and implication for the early Earth atmosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Busigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Cartigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6534,90 +6534,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biological activity and the Earth's surface evolution: Insights from carbon, sulfur, nitrogen and iron stable isotopes in the rock record</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Thomazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Pinti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Busigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Ader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ko Hashizume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6650,120 +6650,120 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03827114v1</w:t>
+                <w:t xml:space="preserve">hal-03822002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biological activity and the Earth's surface evolution: Insights from carbon, sulfur, nitrogen and iron stable isotopes in the rock record</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Thomazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Pinti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Busigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Ader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ko Hashizume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6796,94 +6796,94 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03822002v1</w:t>
+                <w:t xml:space="preserve">hal-03827114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chlorine isotopic composition in seafloor serpentinites and high-pressure metaperidotites. Insights into oceanic serpentinization and subduction processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Bonifacie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Busigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Mével</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7140,51 +7140,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Cates</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Mojzsis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Busigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 254 (3-4), pp.358-376. </w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7256,51 +7256,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dauphas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark van Zuilen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Busigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aivo Lepland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7376,51 +7376,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracing paleofluid circulations using iron isotopes: A study of hematite and goethite concretions from the Navajo Sandstone (Utah, USA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Busigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dauphas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7518,51 +7518,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Busigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Scambelluri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cartigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mineralogy and Petrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 91, pp.11-24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7608,51 +7608,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On sediment devolatilisation and preservation in (paleo-) subduction zones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Busigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Cartigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7711,51 +7711,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative analysis of ammonium in biotite using infrared spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Busigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Cartigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7828,51 +7828,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitrogen content and isotopic composition of oceanic crust at a superfast spreading ridge: A profile in altered basalts from ODP Site 1256, Leg 206</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Busigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Laverne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7932,90 +7932,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massive recycling of nitrogen and other fluid-mobile elements (K, Rb, Cs, H) in a cold slab environment: evidence from HP to UHP oceanic metasediments of the Schistes Lustrés nappe (western Alps, Europe)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Busigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Cartigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Ader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Javoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8062,51 +8062,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammonium quantification in muscovite by infrared spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Busigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Cartigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8381,51 +8381,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitrogen Isotopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Cartigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Busigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Engineering Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.1-13, 2018, Encyclopedia of Earth Sciences Series, </w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8472,51 +8472,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stable Iron Isotopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noah Planavsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Busigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Engineering Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.1-6, 2017, Encyclopedia of Earth Sciences Series, </w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8550,90 +8550,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Iron Wheel in Lac Pavin: Interaction with Phosphorus Cycle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Busigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Jézéquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Cosmidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Viollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Benzerara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8684,51 +8684,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stable Isotopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Busigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Astrobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Berlin Heidelberg, pp.1-5, 2014, </w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8807,51 +8807,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxygen and nitrogen isotopes as tracers of fluid activities in serpentinites and metasediments during subduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Busigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Scambelluri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9064,51 +9064,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05148603v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Busigny" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mathon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Amor" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guyot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Menguy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2025.03.028" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05406211v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dupeyron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pasquier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guibourdenche" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cartigny" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/geochemlet.2550" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942957v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille C Mangin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Benzerara" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bergot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Alonso" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismejo/wrae260" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710025v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Debret" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Caurant" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte M&#233;nez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Moynier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2024.118855" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710049v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher T. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2024.09.020" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686700v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Pellerin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Thomazo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ader" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rossignol" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Siciliano Rego" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-024-07842-x" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04439647v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oanez Lebeau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Chaduteau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Crowe" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2023.121814" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04102180v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dupeyron" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Decraene" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Marin-Carbonne" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2023.118070" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04604357v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Marin Carbonne" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2023.118229" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04155685v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan-Ru Qu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng-Ao Liu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ze-Zhou Wang" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang-Zhen Teng" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2023.118234" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04101390v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan V Lalonde" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marly Babinski" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pnasnexus/pgad025" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03664316v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Faivre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Corvisier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Tharaud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.2c00752" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03548745v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile C Bidaud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline L Monteil" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.789134" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03822134v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2021-7923" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784493v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Philippot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2022.121120" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171041v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois P Mathon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Viollier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.15458" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03822129v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Landais" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lom3.10442" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03391487v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Duverger" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bernard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;christophe Viennet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennyfer Miot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021gc010056" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216592v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Killingsworth" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Paquette" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Tessalina" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cartigny" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2021.103594" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03166568v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Lalonde" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Bouyon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gbi.12438" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341991v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Havas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jairo F. Savian" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2021.07.007" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02961539v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Monteil" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas F Menguy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bidaud" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Michot-Achdjian" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-020-00747-3" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919104v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu F Amor" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.15098" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03584747v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devon B. Cole" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noah J. Planavsky" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Longley" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp B&#246;ning" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wilkes" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GB006649" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021297v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine S Berg" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2020.588310" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02510783v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rollion-Bard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Muller" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gbi.12385" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03586650v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendi Liu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Yang" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qun-Ke Xia" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2019.02.022" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270889v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Cheng" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2019.07.011" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392161v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre A Cartigny" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Laverne" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damon Teagle" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bonifacie" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2019.115735" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03589305v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Goldbaum" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxwell A. Lechte" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lianjun Feng" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2018.09.006" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321995v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Louvat" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre G&#233;labert" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2018.04.020" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-78T2JLQ6-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822553v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana&#237;na N. &#193;vila" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan A. Killingsworth" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Baton" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-04621-x" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885167v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiubin Chen" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Borensztajn" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Moynier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2018.06.030" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03822095v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fadel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lepot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Addad" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Troadec" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2017.07.003" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KZ95H75W-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03822098v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongping Wang" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qunke Xia" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2017-6094" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03708984v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2017.05.002" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7ZBGDWG8-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01453168v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Ader" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sansjofre" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Papineau" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2016.02.010" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5GLBQD5G-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01455040v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gelabert" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aad7632" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981391v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cosmidis" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2013.10.037" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QLVZS2P9-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388690v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali P Ader" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P Sansjofre" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galen P Halverson" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo I. F. Trindade" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.03.042" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZKBFQGDB-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03822086v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2014.02.020" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R70XCMVT-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03581145v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiu-Bin Chen" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Na Wang" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2013.12.017" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q0CX56HK-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01446706v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Durand-Dubief" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Ona-Nguema" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1414112112" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02887221v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2014.03.004" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03822078v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Krape&#382;" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Bekker" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2013.06.023" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03822045v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gray E. Bebout" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gselements.9.5.353" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03822024v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Shilobreeva" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Martinez" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Agrinier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laverne" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2010.11.027" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9PG54Q8T-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03606428v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2011.09.049" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NZMFPZRL-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03606485v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Busigny" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827114v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Pinti" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ko Hashizume" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2009.02.003" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MSGMGQM7-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03822002v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366763v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine M&#233;vel" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Agrinier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2007.10.010" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B8HQ79VB-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310560v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Teagle" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonifacie" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2007.06.012" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QCV81VT7-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03822192v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dauphas" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Cates" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Mojzsis" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2006.11.042" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P4FZXG03-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311041v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark van Zuilen" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aivo Lepland" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meenakshi Wadhwa" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2007.07.019" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8BSGD27B-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310562v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2006.11.038" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RZ5P7KCN-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00313757v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Philippot" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Scambelluri" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00710-007-0183-7" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VHRK5MZD-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148042v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2006.06.257" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DC1JGDB0-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811776v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Javoy" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2004-11-1206" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01853315v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005GC001020" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811964v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(03)00453-9" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811951v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2541(02)00420-5" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00762468v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Viollier" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Michard" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lopes" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Groleau" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03822110v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-39193-9_197-1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03822101v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noah Planavsky" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-39193-9_267-1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03822138v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-39961-4_12" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03822114v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-27833-4_5083-1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128981v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Scambelluri" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05406211v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dupeyron" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pasquier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guibourdenche" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Busigny" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cartigny" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/geochemlet.2550" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05148603v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mathon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Amor" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guyot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Menguy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2025.03.028" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942957v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille C Mangin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Benzerara" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bergot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Alonso" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismejo/wrae260" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686700v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Pellerin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Thomazo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ader" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rossignol" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Siciliano Rego" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-024-07842-x" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710025v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Debret" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Caurant" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte M&#233;nez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Moynier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2024.118855" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710049v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher T. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2024.09.020" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04439647v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oanez Lebeau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Chaduteau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Crowe" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2023.121814" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04102180v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dupeyron" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Decraene" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Marin-Carbonne" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2023.118070" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04101390v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan V Lalonde" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marly Babinski" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pnasnexus/pgad025" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04155685v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan-Ru Qu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng-Ao Liu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ze-Zhou Wang" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang-Zhen Teng" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2023.118234" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04604357v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Marin Carbonne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2023.118229" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03664316v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Faivre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Corvisier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Tharaud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.2c00752" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03548745v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile C Bidaud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline L Monteil" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.789134" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03822134v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2021-7923" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784493v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Philippot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2022.121120" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03822129v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Landais" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lom3.10442" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341991v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Havas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jairo F. Savian" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2021.07.007" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03391487v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Duverger" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bernard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;christophe Viennet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennyfer Miot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021gc010056" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216592v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Killingsworth" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Paquette" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Tessalina" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cartigny" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2021.103594" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03166568v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Lalonde" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Bouyon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gbi.12438" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171041v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois P Mathon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Viollier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.15458" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02961539v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Monteil" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas F Menguy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bidaud" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Michot-Achdjian" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-020-00747-3" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919104v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu F Amor" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.15098" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03584747v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devon B. Cole" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noah J. Planavsky" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Longley" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp B&#246;ning" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wilkes" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GB006649" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02510783v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rollion-Bard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Muller" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gbi.12385" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021297v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine S Berg" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2020.588310" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03586650v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendi Liu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Yang" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qun-Ke Xia" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2019.02.022" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270889v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Cheng" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2019.07.011" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392161v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre A Cartigny" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Laverne" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damon Teagle" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bonifacie" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2019.115735" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321995v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Louvat" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre G&#233;labert" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2018.04.020" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-78T2JLQ6-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03589305v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Goldbaum" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxwell A. Lechte" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lianjun Feng" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2018.09.006" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822553v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana&#237;na N. &#193;vila" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan A. Killingsworth" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Baton" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-04621-x" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885167v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiubin Chen" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Borensztajn" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Moynier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2018.06.030" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03822095v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fadel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lepot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Addad" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Troadec" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2017.07.003" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KZ95H75W-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03822098v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongping Wang" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qunke Xia" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2017-6094" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03708984v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2017.05.002" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7ZBGDWG8-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01453168v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Ader" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sansjofre" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Papineau" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2016.02.010" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5GLBQD5G-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01455040v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gelabert" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aad7632" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03581145v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiu-Bin Chen" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Na Wang" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2013.12.017" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q0CX56HK-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03822086v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2014.02.020" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R70XCMVT-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981391v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cosmidis" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2013.10.037" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QLVZS2P9-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388690v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali P Ader" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P Sansjofre" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galen P Halverson" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo I. F. Trindade" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.03.042" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZKBFQGDB-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01446706v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Durand-Dubief" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Ona-Nguema" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1414112112" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02887221v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2014.03.004" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03822078v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Krape&#382;" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Bekker" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2013.06.023" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03822045v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gray E. Bebout" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gselements.9.5.353" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03822024v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Shilobreeva" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Martinez" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Agrinier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laverne" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2010.11.027" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9PG54Q8T-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03606428v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2011.09.049" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NZMFPZRL-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03606485v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Busigny" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03822002v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Pinti" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ko Hashizume" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2009.02.003" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MSGMGQM7-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827114v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366763v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine M&#233;vel" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Agrinier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2007.10.010" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B8HQ79VB-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310560v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Teagle" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonifacie" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2007.06.012" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QCV81VT7-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03822192v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dauphas" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Cates" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Mojzsis" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2006.11.042" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P4FZXG03-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311041v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark van Zuilen" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aivo Lepland" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meenakshi Wadhwa" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2007.07.019" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8BSGD27B-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310562v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2006.11.038" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RZ5P7KCN-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00313757v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Philippot" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Scambelluri" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00710-007-0183-7" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VHRK5MZD-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148042v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2006.06.257" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DC1JGDB0-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811776v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Javoy" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2004-11-1206" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01853315v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005GC001020" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811964v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(03)00453-9" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811951v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2541(02)00420-5" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00762468v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Viollier" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Michard" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lopes" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Groleau" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03822110v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-39193-9_197-1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03822101v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noah Planavsky" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-39193-9_267-1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03822138v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-39961-4_12" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03822114v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-27833-4_5083-1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128981v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Scambelluri" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>