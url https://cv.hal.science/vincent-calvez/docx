--- v0 (2026-03-17)
+++ v1 (2026-04-09)
@@ -100,412 +100,412 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Spatial Spread and the Persistence of Gene Drives Are Affected by Demographic Feedbacks, Density Dependence and Allee Effects</w:t>
+                <w:t xml:space="preserve">Major role of dolutegravir in the emergence of the S147G integrase resistance mutation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léna Kläy</w:t>
+                <w:t xml:space="preserve">Marc Wirden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léo Girardin</w:t>
+                <w:t xml:space="preserve">Basma Abdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Calvez</w:t>
+                <w:t xml:space="preserve">Sidonie Lambert-Niclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Débarre</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie-Laure Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne de Monte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mec.70028⟩</w:t>
+              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 80 (3), pp.692-696. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jac/dkae457⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05238661v1</w:t>
+                <w:t xml:space="preserve">hal-05523483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Therapeutic Drug Monitoring of Long-Acting Cabotegravir and Rilpivirine in a National Cohort of People With Human Immunodeficiency Virus Type 1: First Results From the ANRS-MIE CARLAPOP Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Néant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Lê</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Lagoutte-Renosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, pp.ciaf385. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/cid/ciaf385⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05240572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Major role of dolutegravir in the emergence of the S147G integrase resistance mutation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Spatial Spread and the Persistence of Gene Drives Are Affected by Demographic Feedbacks, Density Dependence and Allee Effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basma Abdi</w:t>
+                <w:t xml:space="preserve">Léna Kläy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sidonie Lambert-Niclot</w:t>
+                <w:t xml:space="preserve">Léo Girardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Laure Chaix</w:t>
+                <w:t xml:space="preserve">Vincent Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne de Monte</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Florence Débarre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 80 (3), pp.692-696. </w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 34 (16), pp.e70028. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jac/dkae457⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/mec.70028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05523483v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05238661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts of immune checkpoint inhibitors use on the HIV reservoir are linked to provirus sequences but not integration sites</w:t>
               </w:r>
@@ -619,503 +619,503 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05231659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regime switching on the propagation speed of travelling waves of some size-structured Myxobacteria population models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A nonlinear system to model communication between yeast cells during their mating process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adil El Abdouni</w:t>
+                <w:t xml:space="preserve">Thomas Lepoutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Estavoyer</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicolas Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/proc/202477195⟩</w:t>
+              <w:t xml:space="preserve">Nonlinearity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 37 (4), pp.045013. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6544/ad247b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04532644v1</w:t>
+                <w:t xml:space="preserve">hal-04798913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A nonlinear system to model communication between yeast cells during their mating process</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Regime switching on the propagation speed of travelling waves of some size-structured Myxobacteria population models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adil El Abdouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Estavoyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Lepoutre</w:t>
+                <w:t xml:space="preserve">Ignacio Madrid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Meunier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Julien Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinearity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 37 (4), pp.045013. </w:t>
+              <w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 77, pp.195-212. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6544/ad247b⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/proc/202477195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04798913v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04532644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ergodicity of the Fisher infinitesimal model with quadratic selection</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prevalence of pretreatment HIV resistance to integrase inhibitors in West African and Southeast Asian countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Poyato</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Avelin Aghokeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Ngo-Giang-Huong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thu Huynh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anoumou Dagnra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas D’aquin Toni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Analysis: Theory, Methods and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.na.2023.113392⟩</w:t>
+              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 79 (5), pp.1164-1168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jac/dkae087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03274734v2</w:t>
+                <w:t xml:space="preserve">hal-04533843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence of pretreatment HIV resistance to integrase inhibitors in West African and Southeast Asian countries</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anoumou Dagnra</w:t>
+                <w:t xml:space="preserve">Ergodicity of the Fisher infinitesimal model with quadratic selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lepoutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas D’aquin Toni</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">David Poyato</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 79 (5), pp.1164-1168. </w:t>
+              <w:t xml:space="preserve">Nonlinear Analysis: Theory, Methods and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 238, pp.113392. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jac/dkae087⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.na.2023.113392⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04533843v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03274734v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface conversion of the dynamics of bacteria escaping chemorepellents</w:t>
               </w:r>
@@ -1229,308 +1229,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04699844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pulled, pushed or failed: the demographic impact of a gene drive can change the nature of its spatial spread</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Adaptation of a quantitative trait to a changing environment: new analytical insights on the asexual and infinitesimal sexual models.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeric Bouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Bourgeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lepoutre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00285-023-01926-4⟩</w:t>
+              <w:t xml:space="preserve">Theoretical Population Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 152, pp.1-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tpb.2023.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03830886v2</w:t>
+                <w:t xml:space="preserve">hal-03702032v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation of a quantitative trait to a changing environment: new analytical insights on the asexual and infinitesimal sexual models.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pulled, pushed or failed: the demographic impact of a gene drive can change the nature of its spatial spread</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léna Kläy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Girardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Débarre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Population Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 152, pp.1-22. </w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 87, pp.30. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tpb.2023.04.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00285-023-01926-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03702032v4</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03830886v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concentration in Lotka-Volterra parabolic equations: an asymptotic-preserving scheme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Hivert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1590,64 +1590,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large-scale asymptotics of velocity-jump processes and nonlocal Hamilton–Jacobi equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeric Bouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1759,51 +1759,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Anjard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mete Demircigil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Calvez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 10, pp.844812. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1837,51 +1837,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-local competition slows down front acceleration during dispersal evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Henderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1967,51 +1967,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of lineages in adaptation to a gradual environmental change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2257,64 +2257,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Espinasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Edouard Bréhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lepoutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Mathematical Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 83 (59), </w:t>
@@ -2480,1069 +2480,1069 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02997747v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying HIV transmission flow between high-prevalence hotspots and surrounding communities: a population-based study in Rakai, Uganda</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Non-linear analysis of a model for yeast cell communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lepoutre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oliver Ratmann</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicolas Muller</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet HIV</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S2352-3018(19)30378-9⟩</w:t>
+              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 54 (2), pp.619 - 648. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/m2an/2019065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03728140v1</w:t>
+                <w:t xml:space="preserve">hal-02372511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uniqueness of the viscosity solution of a constrained Hamilton-Jacobi equation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Influence of the mode of reproduction on dispersal evolution during species invasion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Crevat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonard Dekens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Fabrèges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Kuczma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Calculus of Variations and Partial Differential Equations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00526-020-01819-0⟩</w:t>
+              <w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 67, pp.120-134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/proc/202067008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01873119v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04774532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultradeep sequencing reveals HIV-1 diversity and resistance compartmentalization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleni Giatsou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basma Abdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eleni Giatsou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Basma Abdi</w:t>
+                <w:t xml:space="preserve">Isabelle Plu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Plu</w:t>
+                <w:t xml:space="preserve">Nathalie Désiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Palich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIDS. Official journal of the international AIDS Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 34 (11), pp.1609-1614. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1097/QAD.0000000000002616⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02996294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Horizontal gene transfer: numerical comparison between stochastic and deterministic approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susely Figueroa Iglesias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Hivert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Méléard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Melnykova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, CEMRACS 2018 - Numerical and mathematical modeling for biological and medical applications: deterministic, probabilistic and statistical descriptions, 67, pp.135-160. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/proc/202067009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02166168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-linear analysis of a model for yeast cell communication</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Uniqueness of the viscosity solution of a constrained Hamilton-Jacobi equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Muller</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">King-Yeung Lam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/m2an/2019065⟩</w:t>
+              <w:t xml:space="preserve">Calculus of Variations and Partial Differential Equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00526-020-01819-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02372511v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01873119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the mode of reproduction on dispersal evolution during species invasion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Calvez</w:t>
+                <w:t xml:space="preserve">Quantifying HIV transmission flow between high-prevalence hotspots and surrounding communities: a population-based study in Rakai, Uganda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Ratmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joachim Crevat</w:t>
+                <w:t xml:space="preserve">Joseph Kagaayi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léonard Dekens</w:t>
+                <w:t xml:space="preserve">Matthew Hall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Fabrèges</w:t>
+                <w:t xml:space="preserve">Tanya Golubchick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Kuczma</w:t>
+                <w:t xml:space="preserve">Godfrey Kigozi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 67, pp.120-134. </w:t>
+              <w:t xml:space="preserve">The Lancet HIV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (3), pp.e173-e183. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/proc/202067008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S2352-3018(19)30378-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04774532v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03728140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PANGEA-HIV 2: Phylogenetics And Networks for Generalised Epidemics in Africa</w:t>
+                <w:t xml:space="preserve">Modeling Edar expression reveals the hidden dynamics of tooth signaling center patterning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Abeler-Dörner</w:t>
+                <w:t xml:space="preserve">Alexa Sadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mary K. Grabowski</w:t>
+                <w:t xml:space="preserve">Monika Twarogowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew Rambaut</w:t>
+                <w:t xml:space="preserve">Klara Steklikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deenan Pillay</w:t>
+                <w:t xml:space="preserve">Luke Hayden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Fraser</w:t>
+                <w:t xml:space="preserve">Anne Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in HIV and AIDS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 14 (3), pp.173--180. </w:t>
+              <w:t xml:space="preserve">PLoS Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 17 (2), pp.e3000064. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/COH.0000000000000542⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pbio.3000064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03793415v1</w:t>
+                <w:t xml:space="preserve">hal-02080524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling Edar expression reveals the hidden dynamics of tooth signaling center patterning</w:t>
+                <w:t xml:space="preserve">PANGEA-HIV 2: Phylogenetics And Networks for Generalised Epidemics in Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexa Sadier</w:t>
+                <w:t xml:space="preserve">Lucie Abeler-Dörner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monika Twarogowska</w:t>
+                <w:t xml:space="preserve">Mary K. Grabowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Klara Steklikova</w:t>
+                <w:t xml:space="preserve">Andrew Rambaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luke Hayden</w:t>
+                <w:t xml:space="preserve">Deenan Pillay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Lambert</w:t>
+                <w:t xml:space="preserve">Christophe Fraser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 17 (2), pp.e3000064. </w:t>
+              <w:t xml:space="preserve">Current Opinion in HIV and AIDS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (3), pp.173--180. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pbio.3000064⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1097/COH.0000000000000542⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02080524v1</w:t>
+                <w:t xml:space="preserve">hal-03793415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemotactic waves of bacteria at the mesoscale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Calvez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the European Mathematical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 22 (2), pp.593-668. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3576,64 +3576,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymptotic analysis of a quantitative genetics model with nonlinear integral operator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Patout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3680,51 +3680,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Limiting Hamilton-Jacobi equation for the large scale asymptotics of a subdiffusion jump-renewal equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3784,77 +3784,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catch me if you can: a spatial model for a brake-driven gene drive reversal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Girardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Débarre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of Mathematical Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 81 (12), pp.5054-5088. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4016,576 +4016,576 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02442744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emerging resistance mutations in PI-naive patients failing an atazanavir-based regimen (ANRS multicentre observational study)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization update of HIV-1 M subtypes diversity and proposal for subtypes A and D sub-subtypes reclassification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Désiré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Lambert-Niclot</w:t>
+                <w:t xml:space="preserve">Lorenzo Cerutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Grude</w:t>
+                <w:t xml:space="preserve">Quentin Le Hingrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Chaix</w:t>
+                <w:t xml:space="preserve">Marine Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Charpentier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C Reigadas</w:t>
+                <w:t xml:space="preserve">Stefan Emler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jac/dky142⟩</w:t>
+              <w:t xml:space="preserve">Retrovirology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 15, pp.80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12977-018-0461-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01899927v1</w:t>
+                <w:t xml:space="preserve">hal-01997960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of different analysis pipelines for the detection of HIV-1 minority resistant variants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Traveling Wave and Aggregation in a Flux-Limited Keller-Segel Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Perthame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Perrier</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Shugo Yasuda</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0198334⟩</w:t>
+              <w:t xml:space="preserve">Kinetic and Related Models </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11 (4), pp.891-909. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3934/krm.2018035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01840454v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01591490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traveling Wave and Aggregation in a Flux-Limited Keller-Segel Model</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Evaluation of different analysis pipelines for the detection of HIV-1 minority resistant variants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Désiré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Storto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Todesco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kinetic and Related Models </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3934/krm.2018035⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (6), pp.e0198334. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0198334⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01591490v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01840454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pathway involving the N155H mutation in HIV-1 integrase leads to dolutegravir resistance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Emerging resistance mutations in PI-naive patients failing an atazanavir-based regimen (ANRS multicentre observational study)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Lambert-Niclot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Grude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Malet</w:t>
+                <w:t xml:space="preserve">L. Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesca Ambrosio</w:t>
+                <w:t xml:space="preserve">L Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Subra</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Herve Leh</w:t>
+                <w:t xml:space="preserve">C Reigadas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 73 (5), pp.1158-1166. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jac/dkx529⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 73 (8), pp.2147 - 2151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jac/dky142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02348719v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01899927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reply to Das and Berkhout, “How Polypurine Tract Changes in the HIV-1 RNA Genome Can Cause Resistance against the Integrase Inhibitor Dolutegravir”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Subra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Richetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4626,584 +4626,584 @@
               <w:t xml:space="preserve">mBio</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/mBio.00623-18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02348728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Two HIV Rapid Diagnostic Tests in a Context of Strains' Genetic Diversity in Mali Running Title: HIV Rapid Diagnosis Test Assessment in Bamako</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pathway involving the N155H mutation in HIV-1 integrase leads to dolutegravir resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Malet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josue Togo</w:t>
+                <w:t xml:space="preserve">Francesca Ambrosio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Subra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Almoustapha-Issiaka Maiga</w:t>
+                <w:t xml:space="preserve">Béatrice Herrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariam Sylla</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Oumar Dolo</w:t>
+                <w:t xml:space="preserve">Herve Leh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIDS Research and Human Retroviruses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/AID.2017.0296⟩</w:t>
+              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 73 (5), pp.1158-1166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jac/dkx529⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01973700v1</w:t>
+                <w:t xml:space="preserve">hal-02348719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization update of HIV-1 M subtypes diversity and proposal for subtypes A and D sub-subtypes reclassification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Désiré</w:t>
+                <w:t xml:space="preserve">Evaluation of Two HIV Rapid Diagnostic Tests in a Context of Strains' Genetic Diversity in Mali Running Title: HIV Rapid Diagnosis Test Assessment in Bamako</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josue Togo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Almoustapha-Issiaka Maiga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorenzo Cerutti</w:t>
+                <w:t xml:space="preserve">Mariam Sylla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Le Hingrat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marine Perrier</w:t>
+                <w:t xml:space="preserve">Bourahima Kone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefan Emler</w:t>
+                <w:t xml:space="preserve">Oumar Dolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Retrovirology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 15, pp.80. </w:t>
+              <w:t xml:space="preserve">AIDS Research and Human Retroviruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12977-018-0461-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1089/AID.2017.0296⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01997960v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01973700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Travelling Chemotactic Aggregates at Mesoscopic Scale and BiStability</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Qualitative and quantitative HIV antibodies and viral reservoir size characterization in vertically infected children with virological suppression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Gosse</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Josephine Brice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariam Sylla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatoumata Telly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djeneba Bocar-Fofana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 72 (4), pp.1147-1151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jac/dkw537⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01923928v1</w:t>
+                <w:t xml:space="preserve">hal-01548242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualitative and quantitative HIV antibodies and viral reservoir size characterization in vertically infected children with virological suppression</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Travelling Chemotactic Aggregates at Mesoscopic Scale and BiStability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika Twarogowska</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 77 (6), pp.2224-2249</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01548242v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01923928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disparities in HIV-1 transmitted drug resistance detected by ultradeep sequencing between men who have sex with men and heterosexual populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Todesco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5293,51 +5293,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equilibria of homogeneous functionals in the fair-competition regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.A. Carrillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5397,51 +5397,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blow-up phenomena for gradient flows of discrete homogeneous functionals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas O. Gallouët</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5488,77 +5488,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Predictive Model for Yeast Cell Polarization in Pheromone Gradients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Piel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Voituriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5616,619 +5616,619 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01334085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Particle approximation of the one dimensional Keller-Segel equation, stability and rigidity of the blow-up.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Confinement by biased velocity jumps: aggregation of Escherichia coli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Gallouët</w:t>
+                <w:t xml:space="preserve">Gaël Raoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Schmeiser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Kinetic and Related Models </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3934/krm.2015.8.651⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00968347v1</w:t>
+                <w:t xml:space="preserve">hal-00971302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HIV-1 Coreceptor Usage Assessment by Ultra-Deep Pyrosequencing and Response to Maraviroc</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Propagation in a kinetic reaction-transport equation: travelling waves and accelerating fronts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeric Bouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Nadin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Archive for Rational Mechanics and Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 217 (2), pp.571-617</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01486790v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00849405v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antiretroviral-naive and -treated HIV-1 patients can harbour more resistant viruses in CSF than in plasma</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">HIV-1 Coreceptor Usage Assessment by Ultra-Deep Pyrosequencing and Response to Maraviroc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathia Soulié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Geneviève Marcelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Descamps</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurence Morand-Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jac/dku419⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (6), pp.e0127816. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0127816⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02291062v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01486790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propagation in a kinetic reaction-transport equation: travelling waves and accelerating fronts</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Particle approximation of the one dimensional Keller-Segel equation, stability and rigidity of the blow-up.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Nadin</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gallouët</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archive for Rational Mechanics and Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 217 (2), pp.571-617</w:t>
+              <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00849405v2</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00968347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confinement by biased velocity jumps: aggregation of Escherichia coli</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Calvez</w:t>
+                <w:t xml:space="preserve">Antiretroviral-naive and -treated HIV-1 patients can harbour more resistant viruses in CSF than in plasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathia Soulié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Descamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vé Ronique Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël Raoul</w:t>
+                <w:t xml:space="preserve">Mary-Anne Trabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Schmeiser</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laurence Morand-Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kinetic and Related Models </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, </w:t>
+              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 70 (2), pp.566-572. </w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3934/krm.2015.8.651⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jac/dku419⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00971302v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02291062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyperbolic traveling waves driven by growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeric Bouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Nadin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6269,948 +6269,948 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00632597v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A structural model of the VEGF signalling pathway: Emergence of robustness and redundancy properties.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">National sentinel surveillance of transmitted drug resistance in antiretroviral-naive chronically HIV-infected patients in France over a decade: 2001-2011</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Descamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lambert Assoumou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Floriane Lignet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Grenier</w:t>
+                <w:t xml:space="preserve">Antoine Chaillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Ribba</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sophie Pakianather</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Biosciences and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 10 (1), pp.167-84. </w:t>
+              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 68 (11), pp.2626-2631. </w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3934/mbe.2013.10.167⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jac/dkt238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00785874v1</w:t>
+                <w:t xml:space="preserve">hal-02291004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mathematical model for mechanotransduction at the early steps of suture formation</w:t>
+                <w:t xml:space="preserve">A structural model of the VEGF signalling pathway: Emergence of robustness and redundancy properties.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roman Hossein Khonsari</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Olivier</w:t>
+                <w:t xml:space="preserve">Floriane Lignet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Vigneaux</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Benjamin Ribba</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society of London. Series B, Containing papers of a Biological character. Royal Society (Great Britain)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspb.2012.2670⟩</w:t>
+              <w:t xml:space="preserve">Mathematical Biosciences and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 10 (1), pp.167-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3934/mbe.2013.10.167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00709484v1</w:t>
+                <w:t xml:space="preserve">hal-00785874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Description of the L76V Resistance Protease Mutation in HIV-1 B and “Non-B” Subtypes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidonie Lambert-Niclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Alteri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Storto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Flandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 8 (1), pp.e54381. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0054381⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01614709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">National sentinel surveillance of transmitted drug resistance in antiretroviral-naive chronically HIV-infected patients in France over a decade: 2001-2011</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Chaix</w:t>
+                <w:t xml:space="preserve">A mathematical model for mechanotransduction at the early steps of suture formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Hossein Khonsari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Vigneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Chaillon</w:t>
+                <w:t xml:space="preserve">Sophie Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Pakianather</w:t>
+                <w:t xml:space="preserve">Paul Tafforeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 68 (11), pp.2626-2631. </w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society of London. Series B, Containing papers of a Biological character. Royal Society (Great Britain)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 280 (1759), pp.20122670. </w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jac/dkt238⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2012.2670⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02291004v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00709484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invasion fronts with variable motility: phenotype selection, spatial sorting and wave acceleration</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Benoît Perthame</w:t>
+                <w:t xml:space="preserve">Impact of lopinavir/ritonavir use on antiretroviral resistance in recent clinical practice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathia Soulié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Delaugerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Morand-Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Ferre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crma.2012.09.010⟩</w:t>
+              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 67 (10), pp.2487 - 2493. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jac/dks226⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00716349v1</w:t>
+                <w:t xml:space="preserve">hal-03268578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-similarity in a General Aggregation-Fragmentation Problem ; Application to Fitness Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Doumic-Jauffret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gabriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Mathématiques Pures et Appliquées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 98 (1), pp.1-27. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matpur.2012.01.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00539279v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of lopinavir/ritonavir use on antiretroviral resistance in recent clinical practice</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Virginie Ferre</w:t>
+                <w:t xml:space="preserve">Invasion fronts with variable motility: phenotype selection, spatial sorting and wave acceleration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeric Bouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sepideh Mirrahimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Perthame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 67 (10), pp.2487 - 2493. </w:t>
+              <w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 350 (15-16), pp.761-766. </w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jac/dks226⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crma.2012.09.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03268578v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00716349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Tumor Growth Inhibition Model for Low-Grade Glioma Treated with Chemotherapy or Radiotherapy.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Ribba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gentian Kaloshi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7218,51 +7218,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Peyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Ricard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Cancer Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 18 (18), pp.5071-5080. </w:t>
@@ -7313,77 +7313,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Directional persistence of chemotactic bacteria in a traveling concentration wave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Saragosti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolaos Bournaveas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Perthame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Buguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7702,77 +7702,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathematical and numerical modeling of early atherosclerotic lesions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Gabriel Houot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Raoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7823,51 +7823,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prion dynamics with size dependency-strain phenomena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Lenuzza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7970,51 +7970,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathematical description of bacterial traveling pulses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Saragosti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolaos Bournaveas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8104,51 +8104,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A RAINBOW INVERSE PROBLEM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Blasselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayman Moussa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8189,324 +8189,324 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00518164v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathematical modelling of the atherosclerotic plaque formation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Size distribution dependence of prion aggregates infectivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Lenuzza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Abderrahman Ebde</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dietmar Oelz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Deslys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Proceedings</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mathematical Biosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 217 (1), pp.88-99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mbs.2008.10.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00523290v1</w:t>
+                <w:t xml:space="preserve">hal-00789017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Size distribution dependence of prion aggregates infectivity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Mathematical modelling of the atherosclerotic plaque formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Abderrahman Ebde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Raoult</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Biosciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ESAIM: Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 28, pp.1-12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mbs.2008.10.007⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00789017v1</w:t>
+                <w:t xml:space="preserve">hal-00523290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">THE PARABOLIC-PARABOLIC KELLER-SEGEL MODEL IN R^2 *</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucilla Corrias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Calvez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications in Mathematical Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 6 (2), pp.417-447</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8563,51 +8563,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-linear eigenvalue problems arising from growth maximization of positive linear dynamical systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8699,51 +8699,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathematical modeling of cell collective motion triggered by self-generated gradients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mete Demircigil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8803,77 +8803,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concentration waves of chemotactic bacteria: the discrete velocity case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Twarogowska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovative Algorithms and Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8898,51 +8898,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Geometry of Diffusing and Self-Attracting Particles in a One-Dimensional Fair-Competition Regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Antonio Carrillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9077,51 +9077,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Schrohe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Cuzin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -9143,90 +9143,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Existence of recombination-selection equilibria for sexual populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Bourgeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lepoutre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9244,51 +9244,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pattern selection in a biomechanical model for the growth of walled cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Giraldi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9319,64 +9319,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travelling waves for the cane toads equation with bounded traits.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeric Bouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Calvez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9388,549 +9388,549 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00863115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation on a cell polarisation model: the polar case</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A kinetic eikonal equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeric Bouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Calvez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...37 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00777055v1</w:t>
+                <w:t xml:space="preserve">hal-00668874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Front acceleration by dynamic selection in Fisher population waves</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Numerical simulation on a cell polarisation model: the polar case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Voituriez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphael Voituriez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-00716348v1</w:t>
+                <w:t xml:space="preserve">hal-00777055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of the dynamics of molecular markers involved in cell polarisation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Front acceleration by dynamic selection in Fisher population waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Benichou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Voituriez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00777040v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00716348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal growth for linear processes with affine control</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Numerical simulation of the dynamics of molecular markers involved in cell polarisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Gabriel</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Voituriez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00681920v1</w:t>
+                <w:t xml:space="preserve">hal-00777040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A kinetic eikonal equation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Optimal growth for linear processes with affine control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Calvez</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gabriel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00668874v1</w:t>
+                <w:t xml:space="preserve">hal-00681920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of a non local model for spontaneous cell polarisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rhoda Hawkins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Voituriez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9948,51 +9948,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Refined Asymptotics for the subcritical Keller-Segel system and Related Functional Inequalities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Antonio Carrillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10023,77 +10023,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blow-up, concentration phenomenon and global existence for the Keller-Segel model in high dimension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucilla Corrias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Abderrahman Ebde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10105,220 +10105,220 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00462450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A one-dimensional Keller-Segel equation with a drift issued from the boundary</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">The one-dimensional Keller-Segel model with fractional diffusion of cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolaos Bournaveas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Calvez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00424649v1</w:t>
+                <w:t xml:space="preserve">hal-00398629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The one-dimensional Keller-Segel model with fractional diffusion of cells</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A one-dimensional Keller-Segel equation with a drift issued from the boundary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Calvez</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00398629v1</w:t>
+                <w:t xml:space="preserve">hal-00424649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Critical mass phenomenon for a chemotaxis kinetic model with spherically symmetric initial data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolaos Bournaveas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Calvez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10336,103 +10336,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bimodality, prion aggregates infectivity and prediction of strain phenomenon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Lenuzza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dietmar Oelz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Deslys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -10467,51 +10467,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global existence for the kinetic chemotaxis model without pointwise memory effects, and including internal variables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolaos Bournaveas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Calvez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10715,51 +10715,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèles et analyses mathématiques pour les mouvements collectifs de cellules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Calvez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mathématiques [math]. Université Pierre et Marie Curie - Paris VI, 2007. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -10955,51 +10955,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238661v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Kl&#228;y" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Girardin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Calvez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence D&#233;barre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.70028" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05240572v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge N&#233;ant" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh L&#234;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bouchet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Lagoutte-Renosi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gr&#233;goire" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciaf385" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05523483v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Wirden" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basma Abdi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Lambert-Niclot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Chaix" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de Monte" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkae457" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05231659v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guiraud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fauchois" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathia Soulie" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Leducq" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Veyri" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-15349-2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532644v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil El Abdouni" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Estavoyer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Madrid" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Olivier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202477195" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04798913v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lepoutre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meunier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6544/ad247b" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274734v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Poyato" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.na.2023.113392" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04533843v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avelin Aghokeng" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Ngo-Giang-Huong" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Huynh" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anoumou Dagnra" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas D&#8217;aquin Toni" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkae087" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04699844v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Braham" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lemelle" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ducasse" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houyem Toukabri" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Mottin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/s10189-024-00450-7" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830886v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-023-01926-4" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702032v4" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Garnier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cotto" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Bouin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Bourgeron" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tpb.2023.04.002" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635830v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Hivert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Havva Yolda&#351;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-023-01362-y" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344939v3" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Grenier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Nadin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/jlms.12742" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650465v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Rieu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cochet-Escartin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Anjard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mete Demircigil" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2022.844812" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963994v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Henderson" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sepideh Mirrahimi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Turanova" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dumont" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/ahl.117" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205023v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Henry" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie M&#233;l&#233;ard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Chi Tran" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/ahl.135" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03351412v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gervillien Arnold Malonga" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Jary" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitry Moudiongui Mboungou Malanda" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anicet Luc Magloire Boumba" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-97070-4" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243421v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Ventre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Espinasse" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Edouard Br&#233;hier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-021-01684-1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997747v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satomi Hirose" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Allais" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gonzalo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.64731" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03728140v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Ratmann" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Kagaayi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Hall" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya Golubchick" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Godfrey Kigozi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2352-3018(19)30378-9" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873119v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=King-Yeung Lam" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00526-020-01819-0" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02996294v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Giatsou" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Plu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie D&#233;sir&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Palich" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAD.0000000000002616" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166168v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susely Figueroa Iglesias" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Melnykova" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202067009" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02372511v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Muller" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2019065" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774532v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Crevat" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Dekens" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Fabr&#232;ges" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Kuczma" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202067008" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03793415v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Abeler-D&#246;rner" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary K. Grabowski" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Rambaut" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deenan Pillay" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fraser" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/COH.0000000000000542" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02080524v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa Sadier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Twarogowska" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klara Steklikova" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Hayden" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lambert" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3000064" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340375v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/JEMS/929" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910655v3" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Patout" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/jep.100" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372949v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gabriel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro Mateos Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ASY-191528" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954463v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11538-019-00668-z" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442744v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Patrick L&#234;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Antoine Valantin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lambert Assoumou" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathia Souli&#233;" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Le Mestre" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/phar.2242" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01899927v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lambert-Niclot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Grude" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chaix" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Charpentier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Reigadas" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dky142" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01840454v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Perrier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Storto" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Todesco" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rodriguez" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0198334" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01591490v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Perthame" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shugo Yasuda" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/krm.2018035" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348719v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Malet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Ambrosio" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Subra" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Herrmann" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Leh" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkx529" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348728v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Richetta" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Charpentier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Collin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.00623-18" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01973700v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josue Togo" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almoustapha-Issiaka Maiga" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Sylla" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourahima Kone" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Dolo" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/AID.2017.0296" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01997960v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Cerutti" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Le Hingrat" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Emler" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12977-018-0461-y" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923928v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gosse" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01548242v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Brice" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sayon" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatoumata Telly" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djeneba Bocar-Fofana" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkw537" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01518302v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Charpentier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bertine" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wirden" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Storto" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hiv.12508" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131658v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Carrillo" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hoffmann" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.na.2017.03.008" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286518v2" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas O. Gallou&#235;t" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00245-017-9443-z" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01334085v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Piel" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Voituriez" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Gon&#231;alves-S&#225;" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1004795" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00968347v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gallou&#235;t" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01486790v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Genevi&#232;ve Marcelin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Descamps" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0127816" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02291062v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233; Ronique Schneider" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary-Anne Trabaud" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Morand-Joubert" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dku419" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849405v2" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00971302v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Raoul" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schmeiser" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/krm.2015.8.651" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632597v2" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202513500802" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00785874v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Lignet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ribba" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mbe.2013.10.167" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709484v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Hossein Khonsari" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Vigneaux" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sanchez" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tafforeau" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2012.2670" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01614709v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Alteri" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Flandre" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0054381" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02291004v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chaillon" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pakianather" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkt238" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716349v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2012.09.010" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539279v2" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Doumic-Jauffret" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2012.01.004" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03268578v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Delaugerre" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ferre" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dks226" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00744626v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gentian Kaloshi" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Peyre" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Ricard" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-12-0084" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789064v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Saragosti" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Bournaveas" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Buguin" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1101996108" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675722v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Saliou" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delobel" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Dubois" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Nicot" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Raymond" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.00091-11" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675720v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Recordon-Pinson" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkr224" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523348v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Houot" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Raoult" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Rusnakova" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788492v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Lenuzza" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Doumic" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Deslys" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mouthon" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17513750902935208" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440108v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Silberzan" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1000890" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518164v2" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Blasselle" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Moussa" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/2010011" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523290v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Abderrahman Ebde" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789017v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietmar Oelz" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Laurent" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mbs.2008.10.007" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C5DGLS2M-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271092v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Corrias" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974749v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gaubert" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2014.7039628" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342200v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Sublet" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-93302-9_3" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924071v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131664v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Carrillo" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franca Hoffmann" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760798v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Saulnier" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Romanos" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Schrohe" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Cuzin" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489695v2" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118491v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Giraldi" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863115v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777055v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Voituriez" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716348v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Benichou" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777040v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681920v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668874v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594777v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhoda Hawkins" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503203v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462450v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424649v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398629v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349928v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00255790v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256288v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127364v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Eholi&#233;" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Larmarange" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Mechlia" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Mercier" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcellin N Nouaman" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00255811v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05523483v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Wirden" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basma Abdi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Lambert-Niclot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Chaix" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de Monte" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkae457" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05240572v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge N&#233;ant" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh L&#234;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bouchet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Lagoutte-Renosi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gr&#233;goire" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciaf385" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238661v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Kl&#228;y" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Girardin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Calvez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence D&#233;barre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.70028" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05231659v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guiraud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fauchois" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathia Soulie" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Leducq" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Veyri" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-15349-2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04798913v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lepoutre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meunier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6544/ad247b" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532644v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil El Abdouni" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Estavoyer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Madrid" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Olivier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202477195" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04533843v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avelin Aghokeng" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Ngo-Giang-Huong" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Huynh" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anoumou Dagnra" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas D&#8217;aquin Toni" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkae087" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274734v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Poyato" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.na.2023.113392" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04699844v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Braham" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lemelle" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ducasse" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houyem Toukabri" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Mottin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/s10189-024-00450-7" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702032v4" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Garnier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cotto" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Bouin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Bourgeron" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tpb.2023.04.002" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830886v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-023-01926-4" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635830v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Hivert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Havva Yolda&#351;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-023-01362-y" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344939v3" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Grenier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Nadin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/jlms.12742" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650465v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Rieu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cochet-Escartin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Anjard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mete Demircigil" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2022.844812" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963994v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Henderson" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sepideh Mirrahimi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Turanova" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dumont" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/ahl.117" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205023v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Henry" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie M&#233;l&#233;ard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Chi Tran" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/ahl.135" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03351412v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gervillien Arnold Malonga" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Jary" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitry Moudiongui Mboungou Malanda" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anicet Luc Magloire Boumba" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-97070-4" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243421v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Ventre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Espinasse" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Edouard Br&#233;hier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-021-01684-1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997747v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satomi Hirose" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Allais" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gonzalo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.64731" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02372511v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Muller" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2019065" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774532v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Crevat" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Dekens" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Fabr&#232;ges" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Kuczma" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202067008" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02996294v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Giatsou" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Plu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie D&#233;sir&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Palich" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAD.0000000000002616" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166168v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susely Figueroa Iglesias" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Melnykova" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202067009" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873119v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=King-Yeung Lam" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00526-020-01819-0" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03728140v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Ratmann" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Kagaayi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Hall" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya Golubchick" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Godfrey Kigozi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2352-3018(19)30378-9" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02080524v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa Sadier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Twarogowska" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klara Steklikova" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Hayden" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lambert" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3000064" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03793415v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Abeler-D&#246;rner" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary K. Grabowski" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Rambaut" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deenan Pillay" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fraser" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/COH.0000000000000542" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340375v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/JEMS/929" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910655v3" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Patout" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/jep.100" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372949v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gabriel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro Mateos Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ASY-191528" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954463v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11538-019-00668-z" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442744v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Patrick L&#234;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Antoine Valantin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lambert Assoumou" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathia Souli&#233;" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Le Mestre" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/phar.2242" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01997960v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Cerutti" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Le Hingrat" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Perrier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Emler" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12977-018-0461-y" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01591490v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Perthame" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shugo Yasuda" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/krm.2018035" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01840454v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Storto" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Todesco" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rodriguez" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0198334" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01899927v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lambert-Niclot" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Grude" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chaix" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Charpentier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Reigadas" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dky142" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348728v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Malet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Subra" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Richetta" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Charpentier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Collin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.00623-18" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348719v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Ambrosio" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Herrmann" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Leh" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkx529" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01973700v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josue Togo" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almoustapha-Issiaka Maiga" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Sylla" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourahima Kone" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Dolo" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/AID.2017.0296" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01548242v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Brice" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sayon" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatoumata Telly" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djeneba Bocar-Fofana" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkw537" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923928v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gosse" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01518302v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Charpentier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bertine" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wirden" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Storto" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hiv.12508" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131658v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Carrillo" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hoffmann" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.na.2017.03.008" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286518v2" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas O. Gallou&#235;t" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00245-017-9443-z" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01334085v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Piel" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Voituriez" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Gon&#231;alves-S&#225;" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1004795" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00971302v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Raoul" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schmeiser" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/krm.2015.8.651" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849405v2" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01486790v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Genevi&#232;ve Marcelin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Descamps" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0127816" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00968347v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gallou&#235;t" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02291062v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233; Ronique Schneider" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary-Anne Trabaud" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Morand-Joubert" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dku419" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632597v2" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202513500802" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02291004v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chaillon" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pakianather" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkt238" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00785874v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Lignet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ribba" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mbe.2013.10.167" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01614709v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Alteri" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Flandre" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0054381" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709484v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Hossein Khonsari" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Vigneaux" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sanchez" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tafforeau" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2012.2670" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03268578v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Delaugerre" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ferre" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dks226" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539279v2" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Doumic-Jauffret" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2012.01.004" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716349v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2012.09.010" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00744626v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gentian Kaloshi" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Peyre" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Ricard" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-12-0084" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789064v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Saragosti" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Bournaveas" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Buguin" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1101996108" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675722v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Saliou" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delobel" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Dubois" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Nicot" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Raymond" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.00091-11" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675720v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Recordon-Pinson" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkr224" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523348v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Houot" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Raoult" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Rusnakova" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788492v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Lenuzza" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Doumic" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Deslys" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mouthon" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17513750902935208" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440108v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Silberzan" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1000890" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518164v2" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Blasselle" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Moussa" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/2010011" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789017v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietmar Oelz" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Laurent" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mbs.2008.10.007" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C5DGLS2M-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523290v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Abderrahman Ebde" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271092v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Corrias" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974749v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gaubert" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2014.7039628" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342200v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Sublet" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-93302-9_3" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924071v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131664v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Carrillo" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franca Hoffmann" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760798v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Saulnier" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Romanos" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Schrohe" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Cuzin" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489695v2" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118491v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Giraldi" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863115v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668874v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777055v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Voituriez" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716348v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Benichou" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777040v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681920v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594777v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhoda Hawkins" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503203v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462450v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398629v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424649v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349928v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00255790v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256288v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127364v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Eholi&#233;" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Larmarange" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Mechlia" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Mercier" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcellin N Nouaman" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00255811v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>