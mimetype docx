--- v1 (2026-04-09)
+++ v2 (2026-05-02)
@@ -100,412 +100,412 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Major role of dolutegravir in the emergence of the S147G integrase resistance mutation</w:t>
+                <w:t xml:space="preserve">The Spatial Spread and the Persistence of Gene Drives Are Affected by Demographic Feedbacks, Density Dependence and Allee Effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Wirden</w:t>
+                <w:t xml:space="preserve">Léna Kläy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basma Abdi</w:t>
+                <w:t xml:space="preserve">Léo Girardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sidonie Lambert-Niclot</w:t>
+                <w:t xml:space="preserve">Vincent Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Laure Chaix</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Florence Débarre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jac/dkae457⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 34 (16), pp.e70028. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.70028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05523483v1</w:t>
+                <w:t xml:space="preserve">hal-05238661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Therapeutic Drug Monitoring of Long-Acting Cabotegravir and Rilpivirine in a National Cohort of People With Human Immunodeficiency Virus Type 1: First Results From the ANRS-MIE CARLAPOP Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Major role of dolutegravir in the emergence of the S147G integrase resistance mutation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Wirden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadège Néant</w:t>
+                <w:t xml:space="preserve">Basma Abdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minh Lê</w:t>
+                <w:t xml:space="preserve">Sidonie Lambert-Niclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Bouchet</w:t>
+                <w:t xml:space="preserve">Marie-Laure Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Lagoutte-Renosi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Grégoire</w:t>
+                <w:t xml:space="preserve">Anne de Monte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/cid/ciaf385⟩</w:t>
+              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 80 (3), pp.692-696. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jac/dkae457⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05240572v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05523483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Spatial Spread and the Persistence of Gene Drives Are Affected by Demographic Feedbacks, Density Dependence and Allee Effects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Therapeutic Drug Monitoring of Long-Acting Cabotegravir and Rilpivirine in a National Cohort of People With Human Immunodeficiency Virus Type 1: First Results From the ANRS-MIE CARLAPOP Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Néant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léna Kläy</w:t>
+                <w:t xml:space="preserve">Minh Lê</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léo Girardin</w:t>
+                <w:t xml:space="preserve">Stéphane Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Calvez</w:t>
+                <w:t xml:space="preserve">Jennifer Lagoutte-Renosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Débarre</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Matthieu Grégoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 34 (16), pp.e70028. </w:t>
+              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.ciaf385. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mec.70028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/cid/ciaf385⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05238661v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05240572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts of immune checkpoint inhibitors use on the HIV reservoir are linked to provirus sequences but not integration sites</w:t>
               </w:r>
@@ -625,51 +625,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A nonlinear system to model communication between yeast cells during their mating process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lepoutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -729,51 +729,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regime switching on the propagation speed of travelling waves of some size-structured Myxobacteria population models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adil El Abdouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -857,265 +857,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04532644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence of pretreatment HIV resistance to integrase inhibitors in West African and Southeast Asian countries</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ergodicity of the Fisher infinitesimal model with quadratic selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lepoutre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avelin Aghokeng</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">David Poyato</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jac/dkae087⟩</w:t>
+              <w:t xml:space="preserve">Nonlinear Analysis: Theory, Methods and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 238, pp.113392. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.na.2023.113392⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04533843v1</w:t>
+                <w:t xml:space="preserve">hal-03274734v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ergodicity of the Fisher infinitesimal model with quadratic selection</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Lepoutre</w:t>
+                <w:t xml:space="preserve">Prevalence of pretreatment HIV resistance to integrase inhibitors in West African and Southeast Asian countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avelin Aghokeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Ngo-Giang-Huong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thu Huynh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anoumou Dagnra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Poyato</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thomas D’aquin Toni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Analysis: Theory, Methods and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 238, pp.113392. </w:t>
+              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 79 (5), pp.1164-1168. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.na.2023.113392⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jac/dkae087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03274734v2</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04533843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface conversion of the dynamics of bacteria escaping chemorepellents</w:t>
               </w:r>
@@ -1229,308 +1229,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04699844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation of a quantitative trait to a changing environment: new analytical insights on the asexual and infinitesimal sexual models.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pulled, pushed or failed: the demographic impact of a gene drive can change the nature of its spatial spread</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léna Kläy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Girardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Débarre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Population Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tpb.2023.04.002⟩</w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 87, pp.30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00285-023-01926-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03702032v4</w:t>
+                <w:t xml:space="preserve">hal-03830886v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pulled, pushed or failed: the demographic impact of a gene drive can change the nature of its spatial spread</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Adaptation of a quantitative trait to a changing environment: new analytical insights on the asexual and infinitesimal sexual models.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeric Bouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Bourgeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lepoutre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 87, pp.30. </w:t>
+              <w:t xml:space="preserve">Theoretical Population Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 152, pp.1-22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00285-023-01926-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tpb.2023.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03830886v2</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03702032v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concentration in Lotka-Volterra parabolic equations: an asymptotic-preserving scheme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Hivert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1590,64 +1590,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large-scale asymptotics of velocity-jump processes and nonlocal Hamilton–Jacobi equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeric Bouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1759,51 +1759,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Anjard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mete Demircigil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Calvez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 10, pp.844812. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1837,51 +1837,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-local competition slows down front acceleration during dispersal evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Henderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1967,51 +1967,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of lineages in adaptation to a gradual environmental change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2257,51 +2257,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Espinasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Edouard Bréhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lepoutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2480,771 +2480,771 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02997747v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-linear analysis of a model for yeast cell communication</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Uniqueness of the viscosity solution of a constrained Hamilton-Jacobi equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Muller</w:t>
+                <w:t xml:space="preserve">King-Yeung Lam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 54 (2), pp.619 - 648. </w:t>
+              <w:t xml:space="preserve">Calculus of Variations and Partial Differential Equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/m2an/2019065⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00526-020-01819-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02372511v1</w:t>
+                <w:t xml:space="preserve">hal-01873119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the mode of reproduction on dispersal evolution during species invasion</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantifying HIV transmission flow between high-prevalence hotspots and surrounding communities: a population-based study in Rakai, Uganda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joachim Crevat</w:t>
+                <w:t xml:space="preserve">Oliver Ratmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léonard Dekens</w:t>
+                <w:t xml:space="preserve">Joseph Kagaayi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Fabrèges</w:t>
+                <w:t xml:space="preserve">Matthew Hall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Kuczma</w:t>
+                <w:t xml:space="preserve">Tanya Golubchick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Godfrey Kigozi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/proc/202067008⟩</w:t>
+              <w:t xml:space="preserve">The Lancet HIV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (3), pp.e173-e183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S2352-3018(19)30378-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04774532v1</w:t>
+                <w:t xml:space="preserve">hal-03728140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultradeep sequencing reveals HIV-1 diversity and resistance compartmentalization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Basma Abdi</w:t>
+                <w:t xml:space="preserve">Influence of the mode of reproduction on dispersal evolution during species invasion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Plu</w:t>
+                <w:t xml:space="preserve">Joachim Crevat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Désiré</w:t>
+                <w:t xml:space="preserve">Léonard Dekens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Palich</w:t>
+                <w:t xml:space="preserve">Benoit Fabrèges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Kuczma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIDS. Official journal of the international AIDS Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/QAD.0000000000002616⟩</w:t>
+              <w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 67, pp.120-134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/proc/202067008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02996294v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04774532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Horizontal gene transfer: numerical comparison between stochastic and deterministic approaches</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Non-linear analysis of a model for yeast cell communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Méléard</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lepoutre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Melnykova</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicolas Muller</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, CEMRACS 2018 - Numerical and mathematical modeling for biological and medical applications: deterministic, probabilistic and statistical descriptions, 67, pp.135-160. </w:t>
+              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 54 (2), pp.619 - 648. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/proc/202067009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/m2an/2019065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02166168v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02372511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uniqueness of the viscosity solution of a constrained Hamilton-Jacobi equation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Horizontal gene transfer: numerical comparison between stochastic and deterministic approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">King-Yeung Lam</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Susely Figueroa Iglesias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Hivert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Méléard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Melnykova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Calculus of Variations and Partial Differential Equations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00526-020-01819-0⟩</w:t>
+              <w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, CEMRACS 2018 - Numerical and mathematical modeling for biological and medical applications: deterministic, probabilistic and statistical descriptions, 67, pp.135-160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/proc/202067009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01873119v1</w:t>
+                <w:t xml:space="preserve">hal-02166168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying HIV transmission flow between high-prevalence hotspots and surrounding communities: a population-based study in Rakai, Uganda</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ultradeep sequencing reveals HIV-1 diversity and resistance compartmentalization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph Kagaayi</w:t>
+                <w:t xml:space="preserve">Eleni Giatsou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basma Abdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthew Hall</w:t>
+                <w:t xml:space="preserve">Isabelle Plu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tanya Golubchick</w:t>
+                <w:t xml:space="preserve">Nathalie Désiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Godfrey Kigozi</w:t>
+                <w:t xml:space="preserve">Romain Palich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet HIV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 7 (3), pp.e173-e183. </w:t>
+              <w:t xml:space="preserve">AIDS. Official journal of the international AIDS Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 34 (11), pp.1609-1614. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S2352-3018(19)30378-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1097/QAD.0000000000002616⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03728140v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02996294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling Edar expression reveals the hidden dynamics of tooth signaling center patterning</w:t>
               </w:r>
@@ -3498,51 +3498,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemotactic waves of bacteria at the mesoscale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Calvez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the European Mathematical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 22 (2), pp.593-668. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3576,64 +3576,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymptotic analysis of a quantitative genetics model with nonlinear integral operator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Patout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3680,51 +3680,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Limiting Hamilton-Jacobi equation for the large scale asymptotics of a subdiffusion jump-renewal equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3784,77 +3784,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catch me if you can: a spatial model for a brake-driven gene drive reversal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Girardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Débarre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of Mathematical Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 81 (12), pp.5054-5088. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4016,1432 +4016,1432 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02442744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization update of HIV-1 M subtypes diversity and proposal for subtypes A and D sub-subtypes reclassification</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emerging resistance mutations in PI-naive patients failing an atazanavir-based regimen (ANRS multicentre observational study)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorenzo Cerutti</w:t>
+                <w:t xml:space="preserve">L Lambert-Niclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Le Hingrat</w:t>
+                <w:t xml:space="preserve">C Grude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Perrier</w:t>
+                <w:t xml:space="preserve">L. Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefan Emler</w:t>
+                <w:t xml:space="preserve">L Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Reigadas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Retrovirology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12977-018-0461-y⟩</w:t>
+              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 73 (8), pp.2147 - 2151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jac/dky142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01997960v1</w:t>
+                <w:t xml:space="preserve">hal-01899927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traveling Wave and Aggregation in a Flux-Limited Keller-Segel Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Perthame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shugo Yasuda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kinetic and Related Models </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 11 (4), pp.891-909. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3934/krm.2018035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01591490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of different analysis pipelines for the detection of HIV-1 minority resistant variants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Désiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Storto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Todesco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 13 (6), pp.e0198334. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0198334⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01840454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emerging resistance mutations in PI-naive patients failing an atazanavir-based regimen (ANRS multicentre observational study)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reply to Das and Berkhout, “How Polypurine Tract Changes in the HIV-1 RNA Genome Can Cause Resistance against the Integrase Inhibitor Dolutegravir”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Chaix</w:t>
+                <w:t xml:space="preserve">Isabelle Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Charpentier</w:t>
+                <w:t xml:space="preserve">Frédéric Subra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Reigadas</w:t>
+                <w:t xml:space="preserve">Clémence Richetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jac/dky142⟩</w:t>
+              <w:t xml:space="preserve">mBio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/mBio.00623-18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01899927v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02348728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reply to Das and Berkhout, “How Polypurine Tract Changes in the HIV-1 RNA Genome Can Cause Resistance against the Integrase Inhibitor Dolutegravir”</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId194" w:history="1">
+                <w:t xml:space="preserve">Pathway involving the N155H mutation in HIV-1 integrase leads to dolutegravir resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Ambrosio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Subra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Charpentier</w:t>
+                <w:t xml:space="preserve">Béatrice Herrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Collin</w:t>
+                <w:t xml:space="preserve">Herve Leh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mBio</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 9 (3), </w:t>
+              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 73 (5), pp.1158-1166. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/mBio.00623-18⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jac/dkx529⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02348728v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02348719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pathway involving the N155H mutation in HIV-1 integrase leads to dolutegravir resistance</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation of Two HIV Rapid Diagnostic Tests in a Context of Strains' Genetic Diversity in Mali Running Title: HIV Rapid Diagnosis Test Assessment in Bamako</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesca Ambrosio</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Subra</w:t>
+                <w:t xml:space="preserve">Josue Togo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Herrmann</w:t>
+                <w:t xml:space="preserve">Almoustapha-Issiaka Maiga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herve Leh</w:t>
+                <w:t xml:space="preserve">Mariam Sylla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bourahima Kone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumar Dolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jac/dkx529⟩</w:t>
+              <w:t xml:space="preserve">AIDS Research and Human Retroviruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/AID.2017.0296⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02348719v1</w:t>
+                <w:t xml:space="preserve">hal-01973700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Two HIV Rapid Diagnostic Tests in a Context of Strains' Genetic Diversity in Mali Running Title: HIV Rapid Diagnosis Test Assessment in Bamako</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Almoustapha-Issiaka Maiga</w:t>
+                <w:t xml:space="preserve">Characterization update of HIV-1 M subtypes diversity and proposal for subtypes A and D sub-subtypes reclassification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Désiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariam Sylla</w:t>
+                <w:t xml:space="preserve">Lorenzo Cerutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bourahima Kone</w:t>
+                <w:t xml:space="preserve">Quentin Le Hingrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oumar Dolo</w:t>
+                <w:t xml:space="preserve">Stefan Emler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIDS Research and Human Retroviruses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, </w:t>
+              <w:t xml:space="preserve">Retrovirology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 15, pp.80. </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1089/AID.2017.0296⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12977-018-0461-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01973700v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01997960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualitative and quantitative HIV antibodies and viral reservoir size characterization in vertically infected children with virological suppression</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Travelling Chemotactic Aggregates at Mesoscopic Scale and BiStability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josephine Brice</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurent Gosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika Twarogowska</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 77 (6), pp.2224-2249</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01548242v1</w:t>
+                <w:t xml:space="preserve">hal-01923928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Travelling Chemotactic Aggregates at Mesoscopic Scale and BiStability</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Qualitative and quantitative HIV antibodies and viral reservoir size characterization in vertically infected children with virological suppression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josephine Brice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariam Sylla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatoumata Telly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djeneba Bocar-Fofana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 72 (4), pp.1147-1151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jac/dkw537⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01923928v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01548242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disparities in HIV-1 transmitted drug resistance detected by ultradeep sequencing between men who have sex with men and heterosexual populations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eve Todesco</w:t>
+                <w:t xml:space="preserve">Equilibria of homogeneous functionals in the fair-competition regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Charpentier</w:t>
+                <w:t xml:space="preserve">J.A. Carrillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Bertine</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">F. Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HIV Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/hiv.12508⟩</w:t>
+              <w:t xml:space="preserve">Advances in Nonlinear Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 159, pp.85-128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.na.2017.03.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01518302v1</w:t>
+                <w:t xml:space="preserve">hal-02131658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equilibria of homogeneous functionals in the fair-competition regime</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Calvez</w:t>
+                <w:t xml:space="preserve">Disparities in HIV-1 transmitted drug resistance detected by ultradeep sequencing between men who have sex with men and heterosexual populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Todesco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bertine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.A. Carrillo</w:t>
+                <w:t xml:space="preserve">M. Wirden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Hoffmann</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Storto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Nonlinear Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 159, pp.85-128. </w:t>
+              <w:t xml:space="preserve">HIV Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.na.2017.03.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/hiv.12508⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02131658v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01518302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blow-up phenomena for gradient flows of discrete homogeneous functionals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas O. Gallouët</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5488,77 +5488,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Predictive Model for Yeast Cell Polarization in Pheromone Gradients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Piel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Voituriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5616,619 +5616,619 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01334085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confinement by biased velocity jumps: aggregation of Escherichia coli</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">HIV-1 Coreceptor Usage Assessment by Ultra-Deep Pyrosequencing and Response to Maraviroc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathia Soulié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Geneviève Marcelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Schmeiser</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Diane Descamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kinetic and Related Models </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (6), pp.e0127816. </w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3934/krm.2015.8.651⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0127816⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00971302v1</w:t>
+                <w:t xml:space="preserve">hal-01486790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propagation in a kinetic reaction-transport equation: travelling waves and accelerating fronts</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Particle approximation of the one dimensional Keller-Segel equation, stability and rigidity of the blow-up.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Nadin</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gallouët</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archive for Rational Mechanics and Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 217 (2), pp.571-617</w:t>
+              <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00849405v2</w:t>
+                <w:t xml:space="preserve">hal-00968347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HIV-1 Coreceptor Usage Assessment by Ultra-Deep Pyrosequencing and Response to Maraviroc</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Antiretroviral-naive and -treated HIV-1 patients can harbour more resistant viruses in CSF than in plasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathia Soulié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vincent Calvez</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diane Descamps</w:t>
+                <w:t xml:space="preserve">Vé Ronique Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary-Anne Trabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Morand-Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0127816⟩</w:t>
+              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 70 (2), pp.566-572. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jac/dku419⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01486790v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02291062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Particle approximation of the one dimensional Keller-Segel equation, stability and rigidity of the blow-up.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Propagation in a kinetic reaction-transport equation: travelling waves and accelerating fronts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeric Bouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Gallouët</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Nadin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015</w:t>
+              <w:t xml:space="preserve">Archive for Rational Mechanics and Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 217 (2), pp.571-617</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00968347v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00849405v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antiretroviral-naive and -treated HIV-1 patients can harbour more resistant viruses in CSF than in plasma</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vé Ronique Schneider</w:t>
+                <w:t xml:space="preserve">Confinement by biased velocity jumps: aggregation of Escherichia coli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mary-Anne Trabaud</w:t>
+                <w:t xml:space="preserve">Gaël Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Morand-Joubert</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christian Schmeiser</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 70 (2), pp.566-572. </w:t>
+              <w:t xml:space="preserve">Kinetic and Related Models </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jac/dku419⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3934/krm.2015.8.651⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02291062v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00971302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyperbolic traveling waves driven by growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeric Bouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Nadin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6269,948 +6269,948 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00632597v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">National sentinel surveillance of transmitted drug resistance in antiretroviral-naive chronically HIV-infected patients in France over a decade: 2001-2011</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A structural model of the VEGF signalling pathway: Emergence of robustness and redundancy properties.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Chaillon</w:t>
+                <w:t xml:space="preserve">Floriane Lignet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Pakianather</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Benjamin Ribba</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 68 (11), pp.2626-2631. </w:t>
+              <w:t xml:space="preserve">Mathematical Biosciences and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 10 (1), pp.167-84. </w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jac/dkt238⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3934/mbe.2013.10.167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02291004v1</w:t>
+                <w:t xml:space="preserve">hal-00785874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A structural model of the VEGF signalling pathway: Emergence of robustness and redundancy properties.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Description of the L76V Resistance Protease Mutation in HIV-1 B and “Non-B” Subtypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidonie Lambert-Niclot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Floriane Lignet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Grenier</w:t>
+                <w:t xml:space="preserve">Claudia Alteri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Storto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Ribba</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Philippe Flandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Biosciences and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 10 (1), pp.167-84. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (1), pp.e54381. </w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3934/mbe.2013.10.167⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0054381⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00785874v1</w:t>
+                <w:t xml:space="preserve">hal-01614709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Description of the L76V Resistance Protease Mutation in HIV-1 B and “Non-B” Subtypes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A mathematical model for mechanotransduction at the early steps of suture formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Alteri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Storto</w:t>
+                <w:t xml:space="preserve">Roman Hossein Khonsari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Flandre</w:t>
+                <w:t xml:space="preserve">Paul Vigneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Tafforeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0054381⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society of London. Series B, Containing papers of a Biological character. Royal Society (Great Britain)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 280 (1759), pp.20122670. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2012.2670⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01614709v1</w:t>
+                <w:t xml:space="preserve">hal-00709484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mathematical model for mechanotransduction at the early steps of suture formation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Paul Vigneaux</w:t>
+                <w:t xml:space="preserve">National sentinel surveillance of transmitted drug resistance in antiretroviral-naive chronically HIV-infected patients in France over a decade: 2001-2011</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Descamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lambert Assoumou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Sanchez</w:t>
+                <w:t xml:space="preserve">Antoine Chaillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Tafforeau</w:t>
+                <w:t xml:space="preserve">Sophie Pakianather</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society of London. Series B, Containing papers of a Biological character. Royal Society (Great Britain)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 280 (1759), pp.20122670. </w:t>
+              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 68 (11), pp.2626-2631. </w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rspb.2012.2670⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jac/dkt238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00709484v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02291004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of lopinavir/ritonavir use on antiretroviral resistance in recent clinical practice</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Virginie Ferre</w:t>
+                <w:t xml:space="preserve">Invasion fronts with variable motility: phenotype selection, spatial sorting and wave acceleration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeric Bouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sepideh Mirrahimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Perthame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jac/dks226⟩</w:t>
+              <w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 350 (15-16), pp.761-766. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crma.2012.09.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03268578v1</w:t>
+                <w:t xml:space="preserve">hal-00716349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-similarity in a General Aggregation-Fragmentation Problem ; Application to Fitness Analysis</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Impact of lopinavir/ritonavir use on antiretroviral resistance in recent clinical practice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathia Soulié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Delaugerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Morand-Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Ferre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Mathématiques Pures et Appliquées</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matpur.2012.01.004⟩</w:t>
+              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 67 (10), pp.2487 - 2493. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jac/dks226⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00539279v2</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03268578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invasion fronts with variable motility: phenotype selection, spatial sorting and wave acceleration</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Self-similarity in a General Aggregation-Fragmentation Problem ; Application to Fitness Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Doumic-Jauffret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gabriel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 350 (15-16), pp.761-766. </w:t>
+              <w:t xml:space="preserve">Journal de Mathématiques Pures et Appliquées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 98 (1), pp.1-27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crma.2012.09.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.matpur.2012.01.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00716349v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00539279v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Tumor Growth Inhibition Model for Low-Grade Glioma Treated with Chemotherapy or Radiotherapy.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Ribba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gentian Kaloshi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7218,51 +7218,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Peyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Ricard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Cancer Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 18 (18), pp.5071-5080. </w:t>
@@ -7313,77 +7313,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Directional persistence of chemotactic bacteria in a traveling concentration wave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Saragosti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolaos Bournaveas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Perthame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Buguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7702,51 +7702,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathematical and numerical modeling of early atherosclerotic lesions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Gabriel Houot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7823,51 +7823,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prion dynamics with size dependency-strain phenomena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Lenuzza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7970,51 +7970,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathematical description of bacterial traveling pulses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Saragosti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolaos Bournaveas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8104,51 +8104,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A RAINBOW INVERSE PROBLEM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Blasselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayman Moussa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8189,324 +8189,324 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00518164v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Size distribution dependence of prion aggregates infectivity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Mathematical modelling of the atherosclerotic plaque formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietmar Oelz</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mohammed Abderrahman Ebde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Raoult</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Biosciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ESAIM: Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 28, pp.1-12</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00789017v1</w:t>
+                <w:t xml:space="preserve">hal-00523290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathematical modelling of the atherosclerotic plaque formation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Size distribution dependence of prion aggregates infectivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Lenuzza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dietmar Oelz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Deslys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Proceedings</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mathematical Biosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 217 (1), pp.88-99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mbs.2008.10.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00523290v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00789017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">THE PARABOLIC-PARABOLIC KELLER-SEGEL MODEL IN R^2 *</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucilla Corrias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Calvez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications in Mathematical Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 6 (2), pp.417-447</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8563,51 +8563,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-linear eigenvalue problems arising from growth maximization of positive linear dynamical systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8699,51 +8699,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathematical modeling of cell collective motion triggered by self-generated gradients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mete Demircigil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8803,64 +8803,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concentration waves of chemotactic bacteria: the discrete velocity case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Twarogowska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8898,51 +8898,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Geometry of Diffusing and Self-Attracting Particles in a One-Dimensional Fair-Competition Regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Antonio Carrillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9077,51 +9077,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Schrohe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Cuzin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -9143,77 +9143,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Existence of recombination-selection equilibria for sexual populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Bourgeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lepoutre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9244,51 +9244,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pattern selection in a biomechanical model for the growth of walled cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Giraldi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9319,64 +9319,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travelling waves for the cane toads equation with bounded traits.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeric Bouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Calvez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9388,549 +9388,549 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00863115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A kinetic eikonal equation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Numerical simulation on a cell polarisation model: the polar case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Calvez</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Voituriez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00668874v1</w:t>
+                <w:t xml:space="preserve">hal-00777055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation on a cell polarisation model: the polar case</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Front acceleration by dynamic selection in Fisher population waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Benichou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Voituriez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphael Voituriez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-00777055v1</w:t>
+                <w:t xml:space="preserve">hal-00716348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Front acceleration by dynamic selection in Fisher population waves</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Numerical simulation of the dynamics of molecular markers involved in cell polarisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Voituriez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Benichou</w:t>
-[...64 lines deleted...]
-                <w:t xml:space="preserve">hal-00716348v1</w:t>
+                <w:t xml:space="preserve">hal-00777040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of the dynamics of molecular markers involved in cell polarisation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Optimal growth for linear processes with affine control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Raphael Voituriez</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gabriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00777040v1</w:t>
+                <w:t xml:space="preserve">hal-00681920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal growth for linear processes with affine control</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">A kinetic eikonal equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeric Bouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Calvez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00681920v1</w:t>
+                <w:t xml:space="preserve">hal-00668874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of a non local model for spontaneous cell polarisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rhoda Hawkins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Voituriez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9948,51 +9948,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Refined Asymptotics for the subcritical Keller-Segel system and Related Functional Inequalities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Antonio Carrillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10023,77 +10023,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blow-up, concentration phenomenon and global existence for the Keller-Segel model in high dimension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucilla Corrias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Abderrahman Ebde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10105,413 +10105,413 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00462450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The one-dimensional Keller-Segel model with fractional diffusion of cells</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">A one-dimensional Keller-Segel equation with a drift issued from the boundary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Calvez</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00398629v1</w:t>
+                <w:t xml:space="preserve">hal-00424649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A one-dimensional Keller-Segel equation with a drift issued from the boundary</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">The one-dimensional Keller-Segel model with fractional diffusion of cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolaos Bournaveas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Calvez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00424649v1</w:t>
+                <w:t xml:space="preserve">hal-00398629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critical mass phenomenon for a chemotaxis kinetic model with spherically symmetric initial data</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Bimodality, prion aggregates infectivity and prediction of strain phenomenon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Calvez</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Lenuzza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dietmar Oelz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Deslys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00349928v1</w:t>
+                <w:t xml:space="preserve">hal-00255790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bimodality, prion aggregates infectivity and prediction of strain phenomenon</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Critical mass phenomenon for a chemotaxis kinetic model with spherically symmetric initial data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolaos Bournaveas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Calvez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00255790v1</w:t>
+                <w:t xml:space="preserve">hal-00349928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global existence for the kinetic chemotaxis model without pointwise memory effects, and including internal variables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolaos Bournaveas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Calvez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10715,51 +10715,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèles et analyses mathématiques pour les mouvements collectifs de cellules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Calvez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mathématiques [math]. Université Pierre et Marie Curie - Paris VI, 2007. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -10955,51 +10955,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05523483v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Wirden" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basma Abdi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Lambert-Niclot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Chaix" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de Monte" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkae457" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05240572v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge N&#233;ant" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh L&#234;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bouchet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Lagoutte-Renosi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gr&#233;goire" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciaf385" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238661v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Kl&#228;y" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Girardin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Calvez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence D&#233;barre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.70028" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05231659v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guiraud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fauchois" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathia Soulie" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Leducq" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Veyri" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-15349-2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04798913v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lepoutre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meunier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6544/ad247b" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532644v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil El Abdouni" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Estavoyer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Madrid" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Olivier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202477195" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04533843v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avelin Aghokeng" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Ngo-Giang-Huong" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Huynh" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anoumou Dagnra" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas D&#8217;aquin Toni" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkae087" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274734v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Poyato" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.na.2023.113392" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04699844v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Braham" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lemelle" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ducasse" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houyem Toukabri" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Mottin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/s10189-024-00450-7" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702032v4" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Garnier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cotto" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Bouin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Bourgeron" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tpb.2023.04.002" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830886v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-023-01926-4" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635830v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Hivert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Havva Yolda&#351;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-023-01362-y" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344939v3" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Grenier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Nadin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/jlms.12742" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650465v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Rieu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cochet-Escartin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Anjard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mete Demircigil" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2022.844812" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963994v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Henderson" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sepideh Mirrahimi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Turanova" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dumont" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/ahl.117" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205023v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Henry" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie M&#233;l&#233;ard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Chi Tran" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/ahl.135" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03351412v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gervillien Arnold Malonga" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Jary" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitry Moudiongui Mboungou Malanda" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anicet Luc Magloire Boumba" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-97070-4" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243421v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Ventre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Espinasse" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Edouard Br&#233;hier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-021-01684-1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997747v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satomi Hirose" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Allais" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gonzalo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.64731" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02372511v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Muller" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2019065" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774532v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Crevat" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Dekens" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Fabr&#232;ges" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Kuczma" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202067008" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02996294v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Giatsou" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Plu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie D&#233;sir&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Palich" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAD.0000000000002616" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166168v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susely Figueroa Iglesias" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Melnykova" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202067009" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873119v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=King-Yeung Lam" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00526-020-01819-0" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03728140v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Ratmann" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Kagaayi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Hall" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya Golubchick" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Godfrey Kigozi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2352-3018(19)30378-9" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02080524v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa Sadier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Twarogowska" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klara Steklikova" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Hayden" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lambert" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3000064" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03793415v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Abeler-D&#246;rner" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary K. Grabowski" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Rambaut" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deenan Pillay" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fraser" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/COH.0000000000000542" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340375v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/JEMS/929" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910655v3" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Patout" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/jep.100" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372949v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gabriel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro Mateos Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ASY-191528" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954463v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11538-019-00668-z" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442744v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Patrick L&#234;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Antoine Valantin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lambert Assoumou" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathia Souli&#233;" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Le Mestre" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/phar.2242" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01997960v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Cerutti" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Le Hingrat" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Perrier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Emler" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12977-018-0461-y" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01591490v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Perthame" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shugo Yasuda" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/krm.2018035" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01840454v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Storto" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Todesco" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rodriguez" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0198334" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01899927v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lambert-Niclot" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Grude" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chaix" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Charpentier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Reigadas" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dky142" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348728v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Malet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Subra" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Richetta" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Charpentier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Collin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.00623-18" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348719v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Ambrosio" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Herrmann" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Leh" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkx529" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01973700v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josue Togo" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almoustapha-Issiaka Maiga" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Sylla" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourahima Kone" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Dolo" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/AID.2017.0296" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01548242v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Brice" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sayon" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatoumata Telly" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djeneba Bocar-Fofana" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkw537" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923928v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gosse" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01518302v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Charpentier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bertine" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wirden" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Storto" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hiv.12508" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131658v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Carrillo" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hoffmann" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.na.2017.03.008" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286518v2" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas O. Gallou&#235;t" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00245-017-9443-z" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01334085v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Piel" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Voituriez" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Gon&#231;alves-S&#225;" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1004795" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00971302v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Raoul" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schmeiser" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/krm.2015.8.651" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849405v2" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01486790v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Genevi&#232;ve Marcelin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Descamps" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0127816" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00968347v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gallou&#235;t" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02291062v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233; Ronique Schneider" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary-Anne Trabaud" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Morand-Joubert" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dku419" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632597v2" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202513500802" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02291004v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chaillon" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pakianather" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkt238" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00785874v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Lignet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ribba" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mbe.2013.10.167" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01614709v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Alteri" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Flandre" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0054381" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709484v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Hossein Khonsari" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Vigneaux" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sanchez" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tafforeau" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2012.2670" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03268578v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Delaugerre" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ferre" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dks226" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539279v2" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Doumic-Jauffret" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2012.01.004" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716349v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2012.09.010" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00744626v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gentian Kaloshi" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Peyre" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Ricard" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-12-0084" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789064v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Saragosti" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Bournaveas" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Buguin" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1101996108" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675722v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Saliou" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delobel" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Dubois" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Nicot" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Raymond" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.00091-11" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675720v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Recordon-Pinson" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkr224" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523348v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Houot" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Raoult" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Rusnakova" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788492v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Lenuzza" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Doumic" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Deslys" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mouthon" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17513750902935208" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440108v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Silberzan" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1000890" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518164v2" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Blasselle" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Moussa" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/2010011" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789017v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietmar Oelz" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Laurent" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mbs.2008.10.007" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C5DGLS2M-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523290v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Abderrahman Ebde" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271092v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Corrias" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974749v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gaubert" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2014.7039628" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342200v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Sublet" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-93302-9_3" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924071v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131664v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Carrillo" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franca Hoffmann" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760798v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Saulnier" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Romanos" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Schrohe" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Cuzin" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489695v2" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118491v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Giraldi" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863115v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668874v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777055v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Voituriez" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716348v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Benichou" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777040v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681920v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594777v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhoda Hawkins" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503203v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462450v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398629v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424649v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349928v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00255790v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256288v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127364v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Eholi&#233;" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Larmarange" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Mechlia" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Mercier" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcellin N Nouaman" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00255811v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238661v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Kl&#228;y" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Girardin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Calvez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence D&#233;barre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.70028" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05523483v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Wirden" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basma Abdi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Lambert-Niclot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Chaix" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de Monte" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkae457" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05240572v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge N&#233;ant" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh L&#234;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bouchet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Lagoutte-Renosi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gr&#233;goire" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciaf385" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05231659v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guiraud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fauchois" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathia Soulie" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Leducq" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Veyri" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-15349-2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04798913v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lepoutre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meunier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6544/ad247b" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532644v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil El Abdouni" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Estavoyer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Madrid" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Olivier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202477195" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274734v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Poyato" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.na.2023.113392" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04533843v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avelin Aghokeng" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Ngo-Giang-Huong" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Huynh" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anoumou Dagnra" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas D&#8217;aquin Toni" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkae087" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04699844v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Braham" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lemelle" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ducasse" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houyem Toukabri" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Mottin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/s10189-024-00450-7" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830886v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-023-01926-4" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702032v4" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Garnier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cotto" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Bouin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Bourgeron" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tpb.2023.04.002" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635830v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Hivert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Havva Yolda&#351;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-023-01362-y" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344939v3" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Grenier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Nadin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/jlms.12742" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650465v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Rieu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cochet-Escartin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Anjard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mete Demircigil" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2022.844812" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963994v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Henderson" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sepideh Mirrahimi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Turanova" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dumont" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/ahl.117" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205023v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Henry" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie M&#233;l&#233;ard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Chi Tran" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/ahl.135" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03351412v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gervillien Arnold Malonga" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Jary" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitry Moudiongui Mboungou Malanda" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anicet Luc Magloire Boumba" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-97070-4" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243421v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Ventre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Espinasse" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Edouard Br&#233;hier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-021-01684-1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997747v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satomi Hirose" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Allais" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gonzalo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.64731" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873119v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=King-Yeung Lam" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00526-020-01819-0" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03728140v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Ratmann" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Kagaayi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Hall" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya Golubchick" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Godfrey Kigozi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2352-3018(19)30378-9" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774532v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Crevat" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Dekens" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Fabr&#232;ges" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Kuczma" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202067008" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02372511v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Muller" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2019065" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166168v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susely Figueroa Iglesias" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Melnykova" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202067009" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02996294v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Giatsou" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Plu" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie D&#233;sir&#233;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Palich" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAD.0000000000002616" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02080524v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa Sadier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Twarogowska" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klara Steklikova" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Hayden" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lambert" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3000064" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03793415v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Abeler-D&#246;rner" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary K. Grabowski" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Rambaut" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deenan Pillay" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fraser" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/COH.0000000000000542" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340375v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/JEMS/929" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910655v3" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Patout" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/jep.100" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372949v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gabriel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro Mateos Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ASY-191528" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954463v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11538-019-00668-z" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442744v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Patrick L&#234;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Antoine Valantin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lambert Assoumou" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathia Souli&#233;" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Le Mestre" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/phar.2242" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01899927v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lambert-Niclot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Grude" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chaix" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Charpentier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Reigadas" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dky142" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01591490v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Perthame" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shugo Yasuda" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/krm.2018035" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01840454v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Perrier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Storto" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Todesco" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rodriguez" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0198334" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348728v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Malet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Subra" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Richetta" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Charpentier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Collin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.00623-18" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348719v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Ambrosio" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Herrmann" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Leh" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkx529" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01973700v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josue Togo" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almoustapha-Issiaka Maiga" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Sylla" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourahima Kone" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Dolo" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/AID.2017.0296" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01997960v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Cerutti" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Le Hingrat" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Emler" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12977-018-0461-y" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923928v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gosse" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01548242v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Brice" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sayon" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatoumata Telly" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djeneba Bocar-Fofana" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkw537" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131658v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Carrillo" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hoffmann" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.na.2017.03.008" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01518302v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Charpentier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bertine" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wirden" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Storto" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hiv.12508" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286518v2" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas O. Gallou&#235;t" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00245-017-9443-z" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01334085v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Piel" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Voituriez" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Gon&#231;alves-S&#225;" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1004795" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01486790v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Genevi&#232;ve Marcelin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Descamps" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0127816" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00968347v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gallou&#235;t" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02291062v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233; Ronique Schneider" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary-Anne Trabaud" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Morand-Joubert" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dku419" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849405v2" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00971302v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Raoul" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schmeiser" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/krm.2015.8.651" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632597v2" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202513500802" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00785874v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Lignet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ribba" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mbe.2013.10.167" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01614709v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Alteri" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Flandre" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0054381" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709484v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Hossein Khonsari" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Vigneaux" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sanchez" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tafforeau" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2012.2670" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02291004v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chaillon" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pakianather" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkt238" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716349v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2012.09.010" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03268578v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Delaugerre" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ferre" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dks226" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539279v2" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Doumic-Jauffret" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2012.01.004" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00744626v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gentian Kaloshi" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Peyre" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Ricard" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-12-0084" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789064v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Saragosti" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Bournaveas" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Buguin" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1101996108" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675722v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Saliou" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delobel" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Dubois" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Nicot" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Raymond" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.00091-11" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675720v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Recordon-Pinson" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkr224" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523348v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Houot" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Raoult" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Rusnakova" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788492v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Lenuzza" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Doumic" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Deslys" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mouthon" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17513750902935208" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440108v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Silberzan" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1000890" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518164v2" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Blasselle" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Moussa" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/2010011" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523290v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Abderrahman Ebde" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789017v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietmar Oelz" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Laurent" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mbs.2008.10.007" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C5DGLS2M-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271092v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Corrias" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974749v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gaubert" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2014.7039628" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342200v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Sublet" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-93302-9_3" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924071v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131664v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Carrillo" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franca Hoffmann" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760798v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Saulnier" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Romanos" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Schrohe" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Cuzin" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489695v2" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118491v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Giraldi" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863115v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777055v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Voituriez" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716348v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Benichou" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777040v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681920v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668874v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594777v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhoda Hawkins" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503203v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462450v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424649v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398629v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00255790v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349928v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256288v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127364v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Eholi&#233;" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Larmarange" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Mechlia" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Mercier" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcellin N Nouaman" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00255811v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>