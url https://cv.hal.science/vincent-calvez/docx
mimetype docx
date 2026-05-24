--- v2 (2026-05-02)
+++ v3 (2026-05-24)
@@ -100,412 +100,412 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Spatial Spread and the Persistence of Gene Drives Are Affected by Demographic Feedbacks, Density Dependence and Allee Effects</w:t>
+                <w:t xml:space="preserve">Therapeutic Drug Monitoring of Long-Acting Cabotegravir and Rilpivirine in a National Cohort of People With Human Immunodeficiency Virus Type 1: First Results From the ANRS-MIE CARLAPOP Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léna Kläy</w:t>
+                <w:t xml:space="preserve">Nadège Néant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léo Girardin</w:t>
+                <w:t xml:space="preserve">Minh Lê</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Calvez</w:t>
+                <w:t xml:space="preserve">Stéphane Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Débarre</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jennifer Lagoutte-Renosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Grégoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mec.70028⟩</w:t>
+              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.ciaf385. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cid/ciaf385⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05238661v1</w:t>
+                <w:t xml:space="preserve">hal-05240572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Major role of dolutegravir in the emergence of the S147G integrase resistance mutation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Wirden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basma Abdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidonie Lambert-Niclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne de Monte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 80 (3), pp.692-696. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/jac/dkae457⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05523483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Therapeutic Drug Monitoring of Long-Acting Cabotegravir and Rilpivirine in a National Cohort of People With Human Immunodeficiency Virus Type 1: First Results From the ANRS-MIE CARLAPOP Study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Spatial Spread and the Persistence of Gene Drives Are Affected by Demographic Feedbacks, Density Dependence and Allee Effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minh Lê</w:t>
+                <w:t xml:space="preserve">Léna Kläy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Bouchet</w:t>
+                <w:t xml:space="preserve">Léo Girardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Lagoutte-Renosi</w:t>
+                <w:t xml:space="preserve">Vincent Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Grégoire</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Florence Débarre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.ciaf385. </w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 34 (16), pp.e70028. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/cid/ciaf385⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/mec.70028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05240572v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05238661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts of immune checkpoint inhibitors use on the HIV reservoir are linked to provirus sequences but not integration sites</w:t>
               </w:r>
@@ -619,308 +619,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05231659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A nonlinear system to model communication between yeast cells during their mating process</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Regime switching on the propagation speed of travelling waves of some size-structured Myxobacteria population models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Lepoutre</w:t>
+                <w:t xml:space="preserve">Adil El Abdouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Meunier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maxime Estavoyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Madrid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinearity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6544/ad247b⟩</w:t>
+              <w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 77, pp.195-212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/proc/202477195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04798913v1</w:t>
+                <w:t xml:space="preserve">hal-04532644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regime switching on the propagation speed of travelling waves of some size-structured Myxobacteria population models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A nonlinear system to model communication between yeast cells during their mating process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ignacio Madrid</w:t>
+                <w:t xml:space="preserve">Thomas Lepoutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Olivier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicolas Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 77, pp.195-212. </w:t>
+              <w:t xml:space="preserve">Nonlinearity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 37 (4), pp.045013. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/proc/202477195⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6544/ad247b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04532644v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04798913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ergodicity of the Fisher infinitesimal model with quadratic selection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lepoutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Poyato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1229,308 +1229,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04699844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pulled, pushed or failed: the demographic impact of a gene drive can change the nature of its spatial spread</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Adaptation of a quantitative trait to a changing environment: new analytical insights on the asexual and infinitesimal sexual models.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeric Bouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Bourgeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lepoutre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00285-023-01926-4⟩</w:t>
+              <w:t xml:space="preserve">Theoretical Population Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 152, pp.1-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tpb.2023.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03830886v2</w:t>
+                <w:t xml:space="preserve">hal-03702032v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation of a quantitative trait to a changing environment: new analytical insights on the asexual and infinitesimal sexual models.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pulled, pushed or failed: the demographic impact of a gene drive can change the nature of its spatial spread</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léna Kläy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Girardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Débarre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Population Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 152, pp.1-22. </w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 87, pp.30. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tpb.2023.04.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00285-023-01926-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03702032v4</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03830886v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concentration in Lotka-Volterra parabolic equations: an asymptotic-preserving scheme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Hivert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1590,64 +1590,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large-scale asymptotics of velocity-jump processes and nonlocal Hamilton–Jacobi equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeric Bouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1759,51 +1759,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Anjard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mete Demircigil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Calvez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 10, pp.844812. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1837,51 +1837,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-local competition slows down front acceleration during dispersal evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Henderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1967,51 +1967,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of lineages in adaptation to a gradual environmental change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2257,64 +2257,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Espinasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Edouard Bréhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lepoutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Mathematical Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 83 (59), </w:t>
@@ -2480,282 +2480,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02997747v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uniqueness of the viscosity solution of a constrained Hamilton-Jacobi equation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ultradeep sequencing reveals HIV-1 diversity and resistance compartmentalization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">King-Yeung Lam</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eleni Giatsou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basma Abdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Plu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Désiré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Palich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Calculus of Variations and Partial Differential Equations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00526-020-01819-0⟩</w:t>
+              <w:t xml:space="preserve">AIDS. Official journal of the international AIDS Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 34 (11), pp.1609-1614. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/QAD.0000000000002616⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01873119v1</w:t>
+                <w:t xml:space="preserve">hal-02996294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying HIV transmission flow between high-prevalence hotspots and surrounding communities: a population-based study in Rakai, Uganda</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Matthew Hall</w:t>
+                <w:t xml:space="preserve">Horizontal gene transfer: numerical comparison between stochastic and deterministic approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tanya Golubchick</w:t>
+                <w:t xml:space="preserve">Susely Figueroa Iglesias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Hivert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Méléard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Godfrey Kigozi</w:t>
+                <w:t xml:space="preserve">Anna Melnykova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet HIV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 7 (3), pp.e173-e183. </w:t>
+              <w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, CEMRACS 2018 - Numerical and mathematical modeling for biological and medical applications: deterministic, probabilistic and statistical descriptions, 67, pp.135-160. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S2352-3018(19)30378-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/proc/202067009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03728140v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02166168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the mode of reproduction on dispersal evolution during species invasion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Crevat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2845,77 +2888,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-linear analysis of a model for yeast cell communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lepoutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2956,593 +2999,550 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02372511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Horizontal gene transfer: numerical comparison between stochastic and deterministic approaches</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Uniqueness of the viscosity solution of a constrained Hamilton-Jacobi equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susely Figueroa Iglesias</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">King-Yeung Lam</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/proc/202067009⟩</w:t>
+              <w:t xml:space="preserve">Calculus of Variations and Partial Differential Equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00526-020-01819-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02166168v1</w:t>
+                <w:t xml:space="preserve">hal-01873119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultradeep sequencing reveals HIV-1 diversity and resistance compartmentalization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantifying HIV transmission flow between high-prevalence hotspots and surrounding communities: a population-based study in Rakai, Uganda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Ratmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eleni Giatsou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Basma Abdi</w:t>
+                <w:t xml:space="preserve">Joseph Kagaayi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Plu</w:t>
+                <w:t xml:space="preserve">Matthew Hall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Désiré</w:t>
+                <w:t xml:space="preserve">Tanya Golubchick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Palich</w:t>
+                <w:t xml:space="preserve">Godfrey Kigozi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIDS. Official journal of the international AIDS Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 34 (11), pp.1609-1614. </w:t>
+              <w:t xml:space="preserve">The Lancet HIV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (3), pp.e173-e183. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/QAD.0000000000002616⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S2352-3018(19)30378-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02996294v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03728140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling Edar expression reveals the hidden dynamics of tooth signaling center patterning</w:t>
+                <w:t xml:space="preserve">PANGEA-HIV 2: Phylogenetics And Networks for Generalised Epidemics in Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexa Sadier</w:t>
+                <w:t xml:space="preserve">Lucie Abeler-Dörner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monika Twarogowska</w:t>
+                <w:t xml:space="preserve">Mary K. Grabowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Klara Steklikova</w:t>
+                <w:t xml:space="preserve">Andrew Rambaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luke Hayden</w:t>
+                <w:t xml:space="preserve">Deenan Pillay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Lambert</w:t>
+                <w:t xml:space="preserve">Christophe Fraser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 17 (2), pp.e3000064. </w:t>
+              <w:t xml:space="preserve">Current Opinion in HIV and AIDS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (3), pp.173--180. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pbio.3000064⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1097/COH.0000000000000542⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02080524v1</w:t>
+                <w:t xml:space="preserve">hal-03793415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PANGEA-HIV 2: Phylogenetics And Networks for Generalised Epidemics in Africa</w:t>
+                <w:t xml:space="preserve">Modeling Edar expression reveals the hidden dynamics of tooth signaling center patterning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Abeler-Dörner</w:t>
+                <w:t xml:space="preserve">Alexa Sadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mary K. Grabowski</w:t>
+                <w:t xml:space="preserve">Monika Twarogowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew Rambaut</w:t>
+                <w:t xml:space="preserve">Klara Steklikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deenan Pillay</w:t>
+                <w:t xml:space="preserve">Luke Hayden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Fraser</w:t>
+                <w:t xml:space="preserve">Anne Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in HIV and AIDS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 14 (3), pp.173--180. </w:t>
+              <w:t xml:space="preserve">PLoS Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 17 (2), pp.e3000064. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/COH.0000000000000542⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pbio.3000064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03793415v1</w:t>
+                <w:t xml:space="preserve">hal-02080524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemotactic waves of bacteria at the mesoscale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Calvez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the European Mathematical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 22 (2), pp.593-668. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3576,64 +3576,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymptotic analysis of a quantitative genetics model with nonlinear integral operator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Patout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3680,51 +3680,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Limiting Hamilton-Jacobi equation for the large scale asymptotics of a subdiffusion jump-renewal equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3784,77 +3784,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catch me if you can: a spatial model for a brake-driven gene drive reversal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Girardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Débarre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of Mathematical Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 81 (12), pp.5054-5088. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4016,667 +4016,667 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02442744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emerging resistance mutations in PI-naive patients failing an atazanavir-based regimen (ANRS multicentre observational study)</w:t>
+                <w:t xml:space="preserve">Evaluation of different analysis pipelines for the detection of HIV-1 minority resistant variants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Lambert-Niclot</w:t>
+                <w:t xml:space="preserve">Marine Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Désiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Grude</w:t>
+                <w:t xml:space="preserve">Alexandre Storto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Chaix</w:t>
+                <w:t xml:space="preserve">Eve Todesco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Charpentier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C Reigadas</w:t>
+                <w:t xml:space="preserve">Christophe Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jac/dky142⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (6), pp.e0198334. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0198334⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01899927v1</w:t>
+                <w:t xml:space="preserve">hal-01840454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traveling Wave and Aggregation in a Flux-Limited Keller-Segel Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Perthame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shugo Yasuda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kinetic and Related Models </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 11 (4), pp.891-909. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3934/krm.2018035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01591490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of different analysis pipelines for the detection of HIV-1 minority resistant variants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Emerging resistance mutations in PI-naive patients failing an atazanavir-based regimen (ANRS multicentre observational study)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Lambert-Niclot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Perrier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Désiré</w:t>
+                <w:t xml:space="preserve">C Grude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Storto</w:t>
+                <w:t xml:space="preserve">L. Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eve Todesco</w:t>
+                <w:t xml:space="preserve">L Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Rodriguez</w:t>
+                <w:t xml:space="preserve">C Reigadas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 13 (6), pp.e0198334. </w:t>
+              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 73 (8), pp.2147 - 2151. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0198334⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jac/dky142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01840454v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01899927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reply to Das and Berkhout, “How Polypurine Tract Changes in the HIV-1 RNA Genome Can Cause Resistance against the Integrase Inhibitor Dolutegravir”</w:t>
+                <w:t xml:space="preserve">Pathway involving the N155H mutation in HIV-1 integrase leads to dolutegravir resistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Francesca Ambrosio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Frédéric Subra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Charpentier</w:t>
+                <w:t xml:space="preserve">Béatrice Herrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Collin</w:t>
+                <w:t xml:space="preserve">Herve Leh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mBio</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 9 (3), </w:t>
+              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 73 (5), pp.1158-1166. </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/mBio.00623-18⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jac/dkx529⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02348728v1</w:t>
+                <w:t xml:space="preserve">hal-02348719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pathway involving the N155H mutation in HIV-1 integrase leads to dolutegravir resistance</w:t>
+                <w:t xml:space="preserve">Reply to Das and Berkhout, “How Polypurine Tract Changes in the HIV-1 RNA Genome Can Cause Resistance against the Integrase Inhibitor Dolutegravir”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Subra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesca Ambrosio</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Subra</w:t>
+                <w:t xml:space="preserve">Clémence Richetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Herrmann</w:t>
+                <w:t xml:space="preserve">Charlotte Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herve Leh</w:t>
+                <w:t xml:space="preserve">Gilles Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 73 (5), pp.1158-1166. </w:t>
+              <w:t xml:space="preserve">mBio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jac/dkx529⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/mBio.00623-18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02348719v1</w:t>
+                <w:t xml:space="preserve">hal-02348728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of Two HIV Rapid Diagnostic Tests in a Context of Strains' Genetic Diversity in Mali Running Title: HIV Rapid Diagnosis Test Assessment in Bamako</w:t>
               </w:r>
@@ -4796,90 +4796,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization update of HIV-1 M subtypes diversity and proposal for subtypes A and D sub-subtypes reclassification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Désiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Cerutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Le Hingrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Emler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4924,524 +4924,524 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01997960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Travelling Chemotactic Aggregates at Mesoscopic Scale and BiStability</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Qualitative and quantitative HIV antibodies and viral reservoir size characterization in vertically infected children with virological suppression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Gosse</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Josephine Brice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariam Sylla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatoumata Telly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djeneba Bocar-Fofana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 72 (4), pp.1147-1151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jac/dkw537⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01923928v1</w:t>
+                <w:t xml:space="preserve">hal-01548242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualitative and quantitative HIV antibodies and viral reservoir size characterization in vertically infected children with virological suppression</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Travelling Chemotactic Aggregates at Mesoscopic Scale and BiStability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika Twarogowska</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 77 (6), pp.2224-2249</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01548242v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01923928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equilibria of homogeneous functionals in the fair-competition regime</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Calvez</w:t>
+                <w:t xml:space="preserve">Disparities in HIV-1 transmitted drug resistance detected by ultradeep sequencing between men who have sex with men and heterosexual populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Todesco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.A. Carrillo</w:t>
+                <w:t xml:space="preserve">C. Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Hoffmann</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Bertine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Wirden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Storto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Nonlinear Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.na.2017.03.008⟩</w:t>
+              <w:t xml:space="preserve">HIV Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/hiv.12508⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02131658v1</w:t>
+                <w:t xml:space="preserve">hal-01518302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disparities in HIV-1 transmitted drug resistance detected by ultradeep sequencing between men who have sex with men and heterosexual populations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Bertine</w:t>
+                <w:t xml:space="preserve">Equilibria of homogeneous functionals in the fair-competition regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Wirden</w:t>
+                <w:t xml:space="preserve">J.A. Carrillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Storto</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">F. Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HIV Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, </w:t>
+              <w:t xml:space="preserve">Advances in Nonlinear Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 159, pp.85-128. </w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/hiv.12508⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.na.2017.03.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01518302v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02131658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blow-up phenomena for gradient flows of discrete homogeneous functionals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas O. Gallouët</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5514,51 +5514,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Piel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Voituriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5616,286 +5616,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01334085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HIV-1 Coreceptor Usage Assessment by Ultra-Deep Pyrosequencing and Response to Maraviroc</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cathia Soulié</w:t>
+                <w:t xml:space="preserve">Particle approximation of the one dimensional Keller-Segel equation, stability and rigidity of the blow-up.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Geneviève Marcelin</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thomas Gallouët</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01486790v1</w:t>
+                <w:t xml:space="preserve">hal-00968347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Particle approximation of the one dimensional Keller-Segel equation, stability and rigidity of the blow-up.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">HIV-1 Coreceptor Usage Assessment by Ultra-Deep Pyrosequencing and Response to Maraviroc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathia Soulié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Geneviève Marcelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Descamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (6), pp.e0127816. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0127816⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00968347v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01486790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antiretroviral-naive and -treated HIV-1 patients can harbour more resistant viruses in CSF than in plasma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathia Soulié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vé Ronique Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5966,269 +5966,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02291062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propagation in a kinetic reaction-transport equation: travelling waves and accelerating fronts</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Confinement by biased velocity jumps: aggregation of Escherichia coli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Nadin</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Raoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Schmeiser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archive for Rational Mechanics and Analysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Kinetic and Related Models </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3934/krm.2015.8.651⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00849405v2</w:t>
+                <w:t xml:space="preserve">hal-00971302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confinement by biased velocity jumps: aggregation of Escherichia coli</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Propagation in a kinetic reaction-transport equation: travelling waves and accelerating fronts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeric Bouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christian Schmeiser</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Nadin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kinetic and Related Models </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archive for Rational Mechanics and Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 217 (2), pp.571-617</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3934/krm.2015.8.651⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00971302v1</w:t>
+                <w:t xml:space="preserve">hal-00849405v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyperbolic traveling waves driven by growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeric Bouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Nadin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6288,51 +6288,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A structural model of the VEGF signalling pathway: Emergence of robustness and redundancy properties.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Lignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6386,351 +6386,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00785874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Description of the L76V Resistance Protease Mutation in HIV-1 B and “Non-B” Subtypes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A mathematical model for mechanotransduction at the early steps of suture formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Alteri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Storto</w:t>
+                <w:t xml:space="preserve">Roman Hossein Khonsari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Flandre</w:t>
+                <w:t xml:space="preserve">Paul Vigneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Tafforeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0054381⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society of London. Series B, Containing papers of a Biological character. Royal Society (Great Britain)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 280 (1759), pp.20122670. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2012.2670⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01614709v1</w:t>
+                <w:t xml:space="preserve">hal-00709484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mathematical model for mechanotransduction at the early steps of suture formation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Paul Vigneaux</w:t>
+                <w:t xml:space="preserve">Description of the L76V Resistance Protease Mutation in HIV-1 B and “Non-B” Subtypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidonie Lambert-Niclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Sanchez</w:t>
+                <w:t xml:space="preserve">Claudia Alteri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Storto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Tafforeau</w:t>
+                <w:t xml:space="preserve">Philippe Flandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society of London. Series B, Containing papers of a Biological character. Royal Society (Great Britain)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 280 (1759), pp.20122670. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (1), pp.e54381. </w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rspb.2012.2670⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0054381⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00709484v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01614709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">National sentinel surveillance of transmitted drug resistance in antiretroviral-naive chronically HIV-infected patients in France over a decade: 2001-2011</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lambert Assoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Chaillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6788,399 +6788,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02291004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invasion fronts with variable motility: phenotype selection, spatial sorting and wave acceleration</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Self-similarity in a General Aggregation-Fragmentation Problem ; Application to Fitness Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Doumic-Jauffret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gabriel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crma.2012.09.010⟩</w:t>
+              <w:t xml:space="preserve">Journal de Mathématiques Pures et Appliquées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 98 (1), pp.1-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matpur.2012.01.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00716349v1</w:t>
+                <w:t xml:space="preserve">hal-00539279v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of lopinavir/ritonavir use on antiretroviral resistance in recent clinical practice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathia Soulié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance Delaugerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Morand-Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Ferre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 67 (10), pp.2487 - 2493. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/jac/dks226⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03268578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-similarity in a General Aggregation-Fragmentation Problem ; Application to Fitness Analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Invasion fronts with variable motility: phenotype selection, spatial sorting and wave acceleration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeric Bouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sepideh Mirrahimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Perthame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Mathématiques Pures et Appliquées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 98 (1), pp.1-27. </w:t>
+              <w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 350 (15-16), pp.761-766. </w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matpur.2012.01.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crma.2012.09.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00539279v2</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00716349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Tumor Growth Inhibition Model for Low-Grade Glioma Treated with Chemotherapy or Radiotherapy.</w:t>
               </w:r>
@@ -7218,51 +7218,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Peyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Ricard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Cancer Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 18 (18), pp.5071-5080. </w:t>
@@ -7313,77 +7313,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Directional persistence of chemotactic bacteria in a traveling concentration wave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Saragosti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolaos Bournaveas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Perthame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Buguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7702,77 +7702,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathematical and numerical modeling of early atherosclerotic lesions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Gabriel Houot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Raoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7823,51 +7823,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prion dynamics with size dependency-strain phenomena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Lenuzza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7970,51 +7970,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathematical description of bacterial traveling pulses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Saragosti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolaos Bournaveas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8104,51 +8104,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A RAINBOW INVERSE PROBLEM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Blasselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayman Moussa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8189,324 +8189,324 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00518164v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathematical modelling of the atherosclerotic plaque formation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Size distribution dependence of prion aggregates infectivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Lenuzza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Abderrahman Ebde</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dietmar Oelz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Deslys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Proceedings</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mathematical Biosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 217 (1), pp.88-99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mbs.2008.10.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00523290v1</w:t>
+                <w:t xml:space="preserve">hal-00789017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Size distribution dependence of prion aggregates infectivity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Mathematical modelling of the atherosclerotic plaque formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Abderrahman Ebde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Raoult</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Biosciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ESAIM: Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 28, pp.1-12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mbs.2008.10.007⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00789017v1</w:t>
+                <w:t xml:space="preserve">hal-00523290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">THE PARABOLIC-PARABOLIC KELLER-SEGEL MODEL IN R^2 *</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucilla Corrias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Calvez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications in Mathematical Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 6 (2), pp.417-447</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8563,51 +8563,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-linear eigenvalue problems arising from growth maximization of positive linear dynamical systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8699,51 +8699,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathematical modeling of cell collective motion triggered by self-generated gradients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mete Demircigil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8803,77 +8803,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concentration waves of chemotactic bacteria: the discrete velocity case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Twarogowska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovative Algorithms and Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8898,51 +8898,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Geometry of Diffusing and Self-Attracting Particles in a One-Dimensional Fair-Competition Regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Antonio Carrillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9077,51 +9077,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Schrohe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Cuzin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -9143,90 +9143,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Existence of recombination-selection equilibria for sexual populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Bourgeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lepoutre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9244,51 +9244,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pattern selection in a biomechanical model for the growth of walled cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Giraldi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9319,64 +9319,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travelling waves for the cane toads equation with bounded traits.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeric Bouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Calvez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9394,64 +9394,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulation on a cell polarisation model: the polar case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9508,64 +9508,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Front acceleration by dynamic selection in Fisher population waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Benichou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Voituriez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9596,64 +9596,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulation of the dynamics of molecular markers involved in cell polarisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9697,51 +9697,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal growth for linear processes with affine control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gabriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9772,64 +9772,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A kinetic eikonal equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeric Bouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Calvez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9847,77 +9847,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of a non local model for spontaneous cell polarisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rhoda Hawkins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Voituriez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9948,51 +9948,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Refined Asymptotics for the subcritical Keller-Segel system and Related Functional Inequalities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Antonio Carrillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10023,77 +10023,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blow-up, concentration phenomenon and global existence for the Keller-Segel model in high dimension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucilla Corrias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Abderrahman Ebde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10105,259 +10105,259 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00462450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A one-dimensional Keller-Segel equation with a drift issued from the boundary</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">The one-dimensional Keller-Segel model with fractional diffusion of cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolaos Bournaveas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Calvez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00424649v1</w:t>
+                <w:t xml:space="preserve">hal-00398629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The one-dimensional Keller-Segel model with fractional diffusion of cells</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A one-dimensional Keller-Segel equation with a drift issued from the boundary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Calvez</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00398629v1</w:t>
+                <w:t xml:space="preserve">hal-00424649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bimodality, prion aggregates infectivity and prediction of strain phenomenon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Lenuzza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dietmar Oelz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Deslys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -10392,51 +10392,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Critical mass phenomenon for a chemotaxis kinetic model with spherically symmetric initial data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolaos Bournaveas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Calvez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10467,51 +10467,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global existence for the kinetic chemotaxis model without pointwise memory effects, and including internal variables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolaos Bournaveas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Calvez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10715,51 +10715,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèles et analyses mathématiques pour les mouvements collectifs de cellules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Calvez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mathématiques [math]. Université Pierre et Marie Curie - Paris VI, 2007. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -10955,51 +10955,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238661v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Kl&#228;y" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Girardin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Calvez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence D&#233;barre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.70028" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05523483v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Wirden" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basma Abdi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Lambert-Niclot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Chaix" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de Monte" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkae457" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05240572v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge N&#233;ant" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh L&#234;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bouchet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Lagoutte-Renosi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gr&#233;goire" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciaf385" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05231659v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guiraud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fauchois" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathia Soulie" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Leducq" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Veyri" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-15349-2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04798913v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lepoutre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meunier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6544/ad247b" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532644v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil El Abdouni" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Estavoyer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Madrid" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Olivier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202477195" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274734v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Poyato" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.na.2023.113392" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04533843v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avelin Aghokeng" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Ngo-Giang-Huong" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Huynh" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anoumou Dagnra" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas D&#8217;aquin Toni" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkae087" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04699844v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Braham" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lemelle" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ducasse" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houyem Toukabri" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Mottin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/s10189-024-00450-7" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830886v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-023-01926-4" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702032v4" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Garnier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cotto" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Bouin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Bourgeron" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tpb.2023.04.002" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635830v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Hivert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Havva Yolda&#351;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-023-01362-y" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344939v3" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Grenier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Nadin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/jlms.12742" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650465v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Rieu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cochet-Escartin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Anjard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mete Demircigil" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2022.844812" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963994v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Henderson" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sepideh Mirrahimi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Turanova" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dumont" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/ahl.117" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205023v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Henry" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie M&#233;l&#233;ard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Chi Tran" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/ahl.135" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03351412v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gervillien Arnold Malonga" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Jary" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitry Moudiongui Mboungou Malanda" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anicet Luc Magloire Boumba" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-97070-4" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243421v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Ventre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Espinasse" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Edouard Br&#233;hier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-021-01684-1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997747v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satomi Hirose" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Allais" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gonzalo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.64731" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873119v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=King-Yeung Lam" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00526-020-01819-0" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03728140v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Ratmann" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Kagaayi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Hall" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya Golubchick" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Godfrey Kigozi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2352-3018(19)30378-9" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774532v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Crevat" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Dekens" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Fabr&#232;ges" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Kuczma" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202067008" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02372511v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Muller" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2019065" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166168v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susely Figueroa Iglesias" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Melnykova" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202067009" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02996294v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Giatsou" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Plu" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie D&#233;sir&#233;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Palich" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAD.0000000000002616" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02080524v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa Sadier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Twarogowska" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klara Steklikova" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Hayden" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lambert" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3000064" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03793415v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Abeler-D&#246;rner" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary K. Grabowski" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Rambaut" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deenan Pillay" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fraser" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/COH.0000000000000542" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340375v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/JEMS/929" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910655v3" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Patout" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/jep.100" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372949v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gabriel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro Mateos Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ASY-191528" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954463v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11538-019-00668-z" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442744v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Patrick L&#234;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Antoine Valantin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lambert Assoumou" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathia Souli&#233;" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Le Mestre" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/phar.2242" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01899927v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lambert-Niclot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Grude" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chaix" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Charpentier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Reigadas" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dky142" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01591490v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Perthame" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shugo Yasuda" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/krm.2018035" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01840454v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Perrier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Storto" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Todesco" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rodriguez" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0198334" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348728v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Malet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Subra" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Richetta" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Charpentier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Collin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.00623-18" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348719v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Ambrosio" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Herrmann" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Leh" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkx529" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01973700v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josue Togo" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almoustapha-Issiaka Maiga" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Sylla" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourahima Kone" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Dolo" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/AID.2017.0296" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01997960v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Cerutti" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Le Hingrat" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Emler" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12977-018-0461-y" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923928v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gosse" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01548242v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Brice" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sayon" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatoumata Telly" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djeneba Bocar-Fofana" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkw537" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131658v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Carrillo" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hoffmann" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.na.2017.03.008" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01518302v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Charpentier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bertine" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wirden" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Storto" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hiv.12508" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286518v2" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas O. Gallou&#235;t" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00245-017-9443-z" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01334085v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Piel" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Voituriez" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Gon&#231;alves-S&#225;" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1004795" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01486790v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Genevi&#232;ve Marcelin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Descamps" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0127816" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00968347v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gallou&#235;t" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02291062v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233; Ronique Schneider" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary-Anne Trabaud" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Morand-Joubert" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dku419" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849405v2" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00971302v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Raoul" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schmeiser" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/krm.2015.8.651" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632597v2" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202513500802" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00785874v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Lignet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ribba" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mbe.2013.10.167" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01614709v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Alteri" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Flandre" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0054381" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709484v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Hossein Khonsari" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Vigneaux" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sanchez" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tafforeau" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2012.2670" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02291004v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chaillon" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pakianather" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkt238" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716349v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2012.09.010" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03268578v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Delaugerre" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ferre" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dks226" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539279v2" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Doumic-Jauffret" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2012.01.004" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00744626v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gentian Kaloshi" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Peyre" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Ricard" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-12-0084" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789064v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Saragosti" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Bournaveas" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Buguin" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1101996108" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675722v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Saliou" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delobel" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Dubois" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Nicot" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Raymond" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.00091-11" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675720v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Recordon-Pinson" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkr224" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523348v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Houot" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Raoult" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Rusnakova" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788492v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Lenuzza" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Doumic" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Deslys" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mouthon" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17513750902935208" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440108v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Silberzan" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1000890" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518164v2" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Blasselle" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Moussa" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/2010011" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523290v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Abderrahman Ebde" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789017v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietmar Oelz" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Laurent" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mbs.2008.10.007" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C5DGLS2M-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271092v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Corrias" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974749v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gaubert" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2014.7039628" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342200v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Sublet" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-93302-9_3" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924071v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131664v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Carrillo" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franca Hoffmann" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760798v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Saulnier" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Romanos" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Schrohe" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Cuzin" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489695v2" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118491v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Giraldi" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863115v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777055v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Voituriez" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716348v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Benichou" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777040v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681920v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668874v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594777v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhoda Hawkins" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503203v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462450v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424649v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398629v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00255790v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349928v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256288v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127364v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Eholi&#233;" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Larmarange" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Mechlia" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Mercier" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcellin N Nouaman" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00255811v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05240572v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge N&#233;ant" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh L&#234;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bouchet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Lagoutte-Renosi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gr&#233;goire" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciaf385" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05523483v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Wirden" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basma Abdi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Lambert-Niclot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Chaix" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de Monte" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkae457" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238661v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Kl&#228;y" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Girardin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Calvez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence D&#233;barre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.70028" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05231659v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guiraud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fauchois" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathia Soulie" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Leducq" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Veyri" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-15349-2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532644v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil El Abdouni" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Estavoyer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Madrid" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Olivier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202477195" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04798913v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lepoutre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meunier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6544/ad247b" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274734v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Poyato" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.na.2023.113392" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04533843v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avelin Aghokeng" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Ngo-Giang-Huong" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Huynh" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anoumou Dagnra" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas D&#8217;aquin Toni" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkae087" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04699844v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Braham" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lemelle" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ducasse" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houyem Toukabri" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Mottin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/s10189-024-00450-7" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702032v4" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Garnier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cotto" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Bouin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Bourgeron" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tpb.2023.04.002" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830886v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-023-01926-4" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635830v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Hivert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Havva Yolda&#351;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-023-01362-y" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344939v3" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Grenier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Nadin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/jlms.12742" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650465v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Rieu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cochet-Escartin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Anjard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mete Demircigil" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2022.844812" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963994v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Henderson" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sepideh Mirrahimi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Turanova" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dumont" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/ahl.117" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205023v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Henry" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie M&#233;l&#233;ard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Chi Tran" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/ahl.135" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03351412v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gervillien Arnold Malonga" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Jary" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitry Moudiongui Mboungou Malanda" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anicet Luc Magloire Boumba" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-97070-4" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243421v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Ventre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Espinasse" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Edouard Br&#233;hier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-021-01684-1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997747v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satomi Hirose" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Allais" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gonzalo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.64731" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02996294v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Giatsou" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Plu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie D&#233;sir&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Palich" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAD.0000000000002616" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166168v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susely Figueroa Iglesias" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Melnykova" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202067009" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774532v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Crevat" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Dekens" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Fabr&#232;ges" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Kuczma" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202067008" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02372511v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Muller" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2019065" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873119v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=King-Yeung Lam" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00526-020-01819-0" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03728140v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Ratmann" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Kagaayi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Hall" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya Golubchick" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Godfrey Kigozi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2352-3018(19)30378-9" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03793415v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Abeler-D&#246;rner" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary K. Grabowski" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Rambaut" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deenan Pillay" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fraser" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/COH.0000000000000542" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02080524v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa Sadier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Twarogowska" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klara Steklikova" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Hayden" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lambert" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3000064" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340375v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/JEMS/929" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910655v3" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Patout" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/jep.100" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372949v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gabriel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro Mateos Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ASY-191528" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954463v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11538-019-00668-z" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442744v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Patrick L&#234;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Antoine Valantin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lambert Assoumou" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathia Souli&#233;" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Le Mestre" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/phar.2242" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01840454v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Perrier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Storto" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Todesco" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rodriguez" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0198334" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01591490v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Perthame" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shugo Yasuda" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/krm.2018035" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01899927v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lambert-Niclot" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Grude" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chaix" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Charpentier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Reigadas" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dky142" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348719v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Malet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Ambrosio" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Subra" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Herrmann" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Leh" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkx529" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348728v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Richetta" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Charpentier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Collin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.00623-18" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01973700v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josue Togo" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almoustapha-Issiaka Maiga" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Sylla" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourahima Kone" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Dolo" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/AID.2017.0296" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01997960v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Cerutti" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Le Hingrat" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Emler" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12977-018-0461-y" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01548242v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Brice" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sayon" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatoumata Telly" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djeneba Bocar-Fofana" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkw537" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923928v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gosse" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01518302v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Charpentier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bertine" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wirden" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Storto" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hiv.12508" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131658v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Carrillo" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hoffmann" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.na.2017.03.008" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286518v2" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas O. Gallou&#235;t" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00245-017-9443-z" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01334085v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Piel" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Voituriez" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Gon&#231;alves-S&#225;" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1004795" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00968347v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gallou&#235;t" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01486790v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Genevi&#232;ve Marcelin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Descamps" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0127816" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02291062v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233; Ronique Schneider" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary-Anne Trabaud" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Morand-Joubert" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dku419" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00971302v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Raoul" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schmeiser" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/krm.2015.8.651" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849405v2" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632597v2" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202513500802" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00785874v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Lignet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ribba" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mbe.2013.10.167" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709484v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Hossein Khonsari" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Vigneaux" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sanchez" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tafforeau" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2012.2670" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01614709v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Alteri" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Flandre" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0054381" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02291004v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chaillon" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pakianather" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkt238" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539279v2" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Doumic-Jauffret" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2012.01.004" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03268578v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Delaugerre" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ferre" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dks226" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716349v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2012.09.010" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00744626v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gentian Kaloshi" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Peyre" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Ricard" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-12-0084" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789064v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Saragosti" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Bournaveas" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Buguin" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1101996108" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675722v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Saliou" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delobel" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Dubois" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Nicot" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Raymond" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.00091-11" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675720v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Recordon-Pinson" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkr224" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523348v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Houot" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Raoult" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Rusnakova" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788492v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Lenuzza" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Doumic" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Deslys" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mouthon" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17513750902935208" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440108v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Silberzan" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1000890" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518164v2" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Blasselle" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Moussa" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/2010011" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789017v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietmar Oelz" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Laurent" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mbs.2008.10.007" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C5DGLS2M-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523290v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Abderrahman Ebde" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271092v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Corrias" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974749v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gaubert" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2014.7039628" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342200v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Sublet" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-93302-9_3" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924071v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131664v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Carrillo" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franca Hoffmann" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760798v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Saulnier" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Romanos" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Schrohe" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Cuzin" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489695v2" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118491v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Giraldi" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863115v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777055v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Voituriez" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716348v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Benichou" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777040v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681920v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668874v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594777v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhoda Hawkins" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503203v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462450v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398629v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424649v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00255790v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349928v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256288v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127364v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Eholi&#233;" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Larmarange" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Mechlia" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Mercier" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcellin N Nouaman" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00255811v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>