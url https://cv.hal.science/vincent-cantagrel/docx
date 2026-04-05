--- v0 (2026-03-06)
+++ v1 (2026-04-05)
@@ -315,338 +315,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05525627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The characterization of new de novo CACNA1G variants affecting the intracellular gate of Cav3.1 channel broadens the spectrum of neurodevelopmental phenotypes in SCA42ND.</w:t>
+                <w:t xml:space="preserve">Electrophysiological classification of CACNA1G gene variants associated with neurodevelopmental and neurological disorders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leila Qebibo</w:t>
+                <w:t xml:space="preserve">Amaël Davakan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amaël Davakan</w:t>
+                <w:t xml:space="preserve">Leos Cmarko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Nesson-Dauphin</w:t>
+                <w:t xml:space="preserve">Barbara Ribeiro Oliveira-Mendes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Claire Bernat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Najlae Boulali</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karine Siquier-Pernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics in Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 27 (3), pp.101337. </w:t>
+              <w:t xml:space="preserve">Frontiers in Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16, pp.1613072. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gim.2024.101337⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fphar.2025.1613072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04846047v1</w:t>
+                <w:t xml:space="preserve">hal-05326387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrophysiological classification of CACNA1G gene variants associated with neurodevelopmental and neurological disorders</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">The characterization of new de novo CACNA1G variants affecting the intracellular gate of Cav3.1 channel broadens the spectrum of neurodevelopmental phenotypes in SCA42ND.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Qebibo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaël Davakan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Ribeiro Oliveira-Mendes</w:t>
+                <w:t xml:space="preserve">Mathilde Nesson-Dauphin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najlae Boulali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Bernat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Najlae Boulali</w:t>
+                <w:t xml:space="preserve">Karine Siquier-Pernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Pharmacology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 16, pp.1613072. </w:t>
+              <w:t xml:space="preserve">Genetics in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 27 (3), pp.101337. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fphar.2025.1613072⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gim.2024.101337⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05326387v1</w:t>
+                <w:t xml:space="preserve">hal-04846047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LSM7 variants involving key amino acids for LSM complex function cause a neurodevelopmental disorder with leukodystrophy and cerebellar atrophy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matis Crespin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Siquier-Pernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Marzin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -883,51 +883,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clothilde Ormieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Lesieur-Sebellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Siquier-Pernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Delplancq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1402,51 +1402,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nami Altin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Siquier-Pernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sherlina Salignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1504,563 +1504,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04974089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terminal 6q deletions cause brain malformations, a phenotype mimicking heterozygous DLL1 pathogenic variants : A multicenter retrospective case series</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Suleiman-El-Hattab syndrome: a histone modification disorder caused by TASP1 deficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianne Till</w:t>
+                <w:t xml:space="preserve">Korbinian M Riedhammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Khau van Kien</w:t>
+                <w:t xml:space="preserve">Anna L Burgemeister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bérénice Herve</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bourgon</w:t>
+                <w:t xml:space="preserve">Jeanne Amiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Cantagrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Siquier-Pernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prenatal Diagnosis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pd.6074⟩</w:t>
+              <w:t xml:space="preserve">Human Molecular Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 31 (18), pp.3083 - 3094. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/hmg/ddac098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03481652v1</w:t>
+                <w:t xml:space="preserve">hal-03853581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suleiman-El-Hattab syndrome: a histone modification disorder caused by TASP1 deficiency</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biallelic loss of EMC10 leads to mild to severe intellectual disability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rauan Kaiyrzhanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Korbinian M Riedhammer</w:t>
+                <w:t xml:space="preserve">Clarissa Rocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna L Burgemeister</w:t>
+                <w:t xml:space="preserve">Mohnish Suri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeanne Amiel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Karine Siquier-Pernet</w:t>
+                <w:t xml:space="preserve">Sughra Gulieva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maha S Zaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Molecular Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/hmg/ddac098⟩</w:t>
+              <w:t xml:space="preserve">ANNALS OF CLINICAL AND TRANSLATIONAL NEUROLOGY</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/acn3.51602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03853581v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04972115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biallelic loss of EMC10 leads to mild to severe intellectual disability</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Suleiman-El-Hattab syndrome: a histone modification disorder caused by TASP1 deficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clarissa Rocca</w:t>
+                <w:t xml:space="preserve">Korbinian Riedhammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohnish Suri</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Maha S Zaki</w:t>
+                <w:t xml:space="preserve">Anna Burgemeister</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Cantagrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Amiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Siquier-Pernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ANNALS OF CLINICAL AND TRANSLATIONAL NEUROLOGY</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/acn3.51602⟩</w:t>
+              <w:t xml:space="preserve">Human Molecular Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 31 (18), pp.3083-3094. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/hmg/ddac098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04972115v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03852536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suleiman-El-Hattab syndrome: a histone modification disorder caused by TASP1 deficiency</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Terminal 6q deletions cause brain malformations, a phenotype mimicking heterozygous DLL1 pathogenic variants : A multicenter retrospective case series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Lesieur-Sebellin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Till</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Khau van Kien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérénice Herve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Korbinian Riedhammer</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Karine Siquier-Pernet</w:t>
+                <w:t xml:space="preserve">Nicolas Bourgon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Molecular Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/hmg/ddac098⟩</w:t>
+              <w:t xml:space="preserve">Prenatal Diagnosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 42 (1), pp.118-135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pd.6074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03852536v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03481652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recessive PRDM13 mutations cause fatal perinatal brainstem dysfunction with cerebellar hypoplasia and disrupt Purkinje cells differentiation</w:t>
               </w:r>
@@ -2098,51 +2098,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karthyayani Rajamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Siquier-Pernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Human Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
@@ -2193,51 +2193,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">16p13.11p11.2 triplication syndrome: a new recognizable genomic disorder characterized by optical genome mapping and whole genome sequencing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Siquier-Pernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3131,51 +3131,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De novo mutation screening in childhood-onset cerebellar atrophy identifies gain-of-function mutations in the CACNA1G calcium channel gene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Chemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Siquier-Pernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Nicouleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3782,404 +3782,404 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02620552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disruption of POGZ Is Associated with Intellectual Disability and Autism Spectrum Disorders</w:t>
+                <w:t xml:space="preserve">Utility of whole exome sequencing for the early diagnosis of pediatric-onset cerebellar atrophy associated with developmental delay in an inbred population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holly a.F. Stessman</w:t>
+                <w:t xml:space="preserve">Hisham Megahed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marjolein h. Willemsen</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Alexander Hoischen</w:t>
+                <w:t xml:space="preserve">Michaël Nicouleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Barcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Medina-Cano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Siquier-Pernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Human Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ajhg.2016.02.004⟩</w:t>
+              <w:t xml:space="preserve">Orphanet Journal of Rare Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13023-016-0436-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01405534v1</w:t>
+                <w:t xml:space="preserve">hal-04974139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utility of whole exome sequencing for the early diagnosis of pediatric-onset cerebellar atrophy associated with developmental delay in an inbred population</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Disruption of POGZ Is Associated with Intellectual Disability and Autism Spectrum Disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Holly a.F. Stessman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolein h. Willemsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Fenckova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hisham Megahed</w:t>
+                <w:t xml:space="preserve">Osnat Penn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michaël Nicouleau</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Karine Siquier-Pernet</w:t>
+                <w:t xml:space="preserve">Alexander Hoischen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Orphanet Journal of Rare Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 11, </w:t>
+              <w:t xml:space="preserve">American Journal of Human Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 98 (3), pp.541 - 552. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13023-016-0436-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ajhg.2016.02.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04974139v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01405534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utility of whole exome sequencing for the early diagnosis of pediatric-onset cerebellar atrophy associated with developmental delay in an inbred population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hisham Megahed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Nicouleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Barcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Medina-Cano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Siquier-Pernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Orphanet Journal of Rare Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 11 (1), pp.57. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s13023-016-0436-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-01322562v1</w:t>
@@ -4216,51 +4216,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naiara Akizu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cantagrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maha S Zaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lihadh Al-Gazali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5251,103 +5251,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrophysiological classification of CACNA1G gene variants associated with neurodevelopmental and neurological disorders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaël Davakan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amaël Davakan</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Leos Cmarko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Ribeiro Oliveira-Mendes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bernat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najlae Boulali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -5459,51 +5459,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="85D542F5"/>
+    <w:nsid w:val="61A1523C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5690,51 +5690,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-cantagrel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5180-4848" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/117651877" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05525627v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lesieur-Sebellin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristen Wigby" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Schaefer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gouronc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chatron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jmg-2025-110631" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846047v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Qebibo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#235;l Davakan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Nesson-Dauphin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najlae Boulali" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Siquier-Pernet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gim.2024.101337" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326387v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leos Cmarko" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Ribeiro Oliveira-Mendes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bernat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2025.1613072" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974071v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matis Crespin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Marzin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bole-Feysot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Malan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xhgg.2024.100372" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137479v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Kutscher" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Aprile" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Sumru Bayin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Becker" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Cerrato" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12311-025-01864-5" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973862v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Ormieres" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Delplancq" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Rio" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13229-025-00642-8" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137484v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Fedeli" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingyi Wang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cantagrel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolfo Saiardi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17912/micropub.biology.001390" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04632574v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew P. Wilson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takfarinas Kentache" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Althoff" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Schulz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy de Bettignies" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2024.04.041" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982455v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Scala" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Tomati" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Ferla" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariateresa Lena" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie S Cohen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2024.02.001" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974089v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Nicolle" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nami Altin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sherlina Salignac" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Blanc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12920-023-01582-z" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481652v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Till" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Khau van Kien" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Herve" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bourgon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pd.6074" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853581v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Korbinian M Riedhammer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna L Burgemeister" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Amiel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddac098" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972115v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rauan Kaiyrzhanov" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa Rocca" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohnish Suri" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sughra Gulieva" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha S Zaki" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acn3.51602" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852536v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Korbinian Riedhammer" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Burgemeister" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03654319v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Coolen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karthyayani Rajamani" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Pereira" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2022.03.010" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982469v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Rio" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Guimier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Ollivier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-022-01094-x" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972113v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukhleen Kour" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepa S Rajan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyler R Fortuna" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric N Anderson" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ward" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-22627-w" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974113v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Duval" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Nicolas" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Willemetz" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiko Murakami" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Mikdar" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2020009810" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273128v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekin Ucuncu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Burglen" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boddaert" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2021067" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03151207v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miranda Wilson" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Medina-Cano" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-19919-y" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997930v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#243;nia Barbosa" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Greville-Heygate" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bonnet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Godwin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fagotto-Kaufmann" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2020.01.018" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999849v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Efthymiou" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Salpietro" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Malintan" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallory Poncelet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamna Kriouile" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awz248" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017665v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Chemin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Nicouleau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Barcia" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ahmad" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awy145" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347168v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lam Nguyen" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Lipecka" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.38309" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972116v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie K Jordan" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brieana Fregeau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyan Ge" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Giordano" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald J Wapner" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.23400" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974126v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lam Son Nguyen" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.38309.001" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620552v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Cavallin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria A Rujano" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bednarek" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Bernabe Gelot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awx218" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01405534v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holly&#160;a.F. Stessman" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolein&#160;h. Willemsen" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Fenckova" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osnat Penn" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Hoischen" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2016.02.004" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974139v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisham Megahed" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Nicouleau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13023-016-0436-9" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01322562v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982561v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naiara Akizu" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lihadh Al-Gazali" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Wang" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.3256" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972118v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashleigh E Schaffer" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veerle R C Eggens" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmet Okay Caglayan" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam S Reuter" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Scott" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2014.03.049" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060629v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Thomas" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mariani" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Serre" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji-Eun Lee" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ejhg.2014.156" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982570v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Radmanesh" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer L Silhavy" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cahide Yilmaz" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2013.02.005" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974147v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Schroth" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na Cai" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Vaux" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2013.07.005" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982589v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk J Lefeber" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10545-011-9301-0" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982593v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bobby G Ng" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziqiang Guan" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2010.06.001" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982599v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie L Bielas" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominika Swistun" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah E Marsh" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2008.06.023" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348664v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-cantagrel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5180-4848" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/117651877" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05525627v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lesieur-Sebellin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristen Wigby" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Schaefer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gouronc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chatron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jmg-2025-110631" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326387v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#235;l Davakan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leos Cmarko" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Ribeiro Oliveira-Mendes" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bernat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najlae Boulali" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2025.1613072" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846047v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Qebibo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Nesson-Dauphin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Siquier-Pernet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gim.2024.101337" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974071v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matis Crespin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Marzin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bole-Feysot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Malan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xhgg.2024.100372" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137479v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Kutscher" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Aprile" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Sumru Bayin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Becker" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Cerrato" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12311-025-01864-5" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973862v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Ormieres" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Delplancq" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Rio" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13229-025-00642-8" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137484v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Fedeli" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingyi Wang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cantagrel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolfo Saiardi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17912/micropub.biology.001390" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04632574v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew P. Wilson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takfarinas Kentache" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Althoff" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Schulz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy de Bettignies" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2024.04.041" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982455v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Scala" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Tomati" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Ferla" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariateresa Lena" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie S Cohen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2024.02.001" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974089v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Nicolle" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nami Altin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sherlina Salignac" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Blanc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12920-023-01582-z" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853581v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Korbinian M Riedhammer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna L Burgemeister" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Amiel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddac098" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972115v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rauan Kaiyrzhanov" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa Rocca" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohnish Suri" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sughra Gulieva" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha S Zaki" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acn3.51602" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852536v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Korbinian Riedhammer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Burgemeister" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481652v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Till" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Khau van Kien" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Herve" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bourgon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pd.6074" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03654319v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Coolen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karthyayani Rajamani" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Pereira" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2022.03.010" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982469v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Rio" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Guimier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Ollivier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-022-01094-x" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972113v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukhleen Kour" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepa S Rajan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyler R Fortuna" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric N Anderson" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ward" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-22627-w" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974113v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Duval" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Nicolas" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Willemetz" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiko Murakami" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Mikdar" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2020009810" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273128v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekin Ucuncu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Burglen" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boddaert" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2021067" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03151207v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miranda Wilson" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Medina-Cano" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-19919-y" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997930v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#243;nia Barbosa" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Greville-Heygate" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bonnet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Godwin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fagotto-Kaufmann" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2020.01.018" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999849v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Efthymiou" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Salpietro" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Malintan" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallory Poncelet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamna Kriouile" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awz248" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017665v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Chemin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Nicouleau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Barcia" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ahmad" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awy145" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347168v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lam Nguyen" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Lipecka" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.38309" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972116v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie K Jordan" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brieana Fregeau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyan Ge" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Giordano" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald J Wapner" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.23400" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974126v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lam Son Nguyen" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.38309.001" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620552v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Cavallin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria A Rujano" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bednarek" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Bernabe Gelot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awx218" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974139v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisham Megahed" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Nicouleau" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13023-016-0436-9" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01405534v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holly&#160;a.F. Stessman" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolein&#160;h. Willemsen" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Fenckova" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osnat Penn" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Hoischen" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2016.02.004" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01322562v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982561v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naiara Akizu" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lihadh Al-Gazali" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Wang" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.3256" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972118v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashleigh E Schaffer" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veerle R C Eggens" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmet Okay Caglayan" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam S Reuter" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Scott" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2014.03.049" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060629v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Thomas" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mariani" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Serre" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji-Eun Lee" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ejhg.2014.156" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982570v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Radmanesh" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer L Silhavy" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cahide Yilmaz" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2013.02.005" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974147v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Schroth" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na Cai" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Vaux" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2013.07.005" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982589v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk J Lefeber" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10545-011-9301-0" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982593v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bobby G Ng" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziqiang Guan" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2010.06.001" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982599v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie L Bielas" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominika Swistun" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah E Marsh" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2008.06.023" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348664v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>