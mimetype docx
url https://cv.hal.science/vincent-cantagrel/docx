--- v1 (2026-04-05)
+++ v2 (2026-05-06)
@@ -985,412 +985,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04973862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human plasma inositol hexakisphosphate (InsP6) phosphatase identified as the Multiple Inositol Polyphosphate Phosphatase 1 (MINPP1)</w:t>
+                <w:t xml:space="preserve">De novo variants in DENND5B cause a neurodevelopmental disorder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valeria Fedeli</w:t>
+                <w:t xml:space="preserve">Marcello Scala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jingyi Wang</w:t>
+                <w:t xml:space="preserve">Valeria Tomati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Cantagrel</w:t>
+                <w:t xml:space="preserve">Matteo Ferla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adolfo Saiardi</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mariateresa Lena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie S Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">microPublication biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17912/micropub.biology.001390⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Human Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 111, pp.529 - 543. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ajhg.2024.02.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05137484v1</w:t>
+                <w:t xml:space="preserve">hal-04982455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A pseudoautosomal glycosylation disorder prompts the revision of dolichol biosynthesis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Human plasma inositol hexakisphosphate (InsP6) phosphatase identified as the Multiple Inositol Polyphosphate Phosphatase 1 (MINPP1)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Takfarinas Kentache</w:t>
+                <w:t xml:space="preserve">Valeria Fedeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Althoff</w:t>
+                <w:t xml:space="preserve">Jingyi Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celine Schulz</w:t>
+                <w:t xml:space="preserve">Vincent Cantagrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoffroy de Bettignies</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adolfo Saiardi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Cell, 187 (14), Online ahead of print. </w:t>
+              <w:t xml:space="preserve">microPublication biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cell.2024.04.041⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17912/micropub.biology.001390⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04632574v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05137484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De novo variants in DENND5B cause a neurodevelopmental disorder</w:t>
+                <w:t xml:space="preserve">A pseudoautosomal glycosylation disorder prompts the revision of dolichol biosynthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcello Scala</w:t>
+                <w:t xml:space="preserve">Matthew P. Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valeria Tomati</w:t>
+                <w:t xml:space="preserve">Takfarinas Kentache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matteo Ferla</w:t>
+                <w:t xml:space="preserve">Charlotte Althoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariateresa Lena</w:t>
+                <w:t xml:space="preserve">Celine Schulz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie S Cohen</w:t>
+                <w:t xml:space="preserve">Geoffroy de Bettignies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Human Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 111, pp.529 - 543. </w:t>
+              <w:t xml:space="preserve">Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Cell, 187 (14), Online ahead of print. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ajhg.2024.02.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cell.2024.04.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04982455v1</w:t>
+                <w:t xml:space="preserve">hal-04632574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A non-coding variant in the Kozak sequence of RARS2 strongly decreases protein levels and causes pontocerebellar hypoplasia</w:t>
               </w:r>
@@ -1549,51 +1549,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna L Burgemeister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Amiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cantagrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Siquier-Pernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1804,51 +1804,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Korbinian Riedhammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Burgemeister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cantagrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Amiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2634,51 +2634,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Burglen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Boddaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adolfo Saiardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecine/Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 37 (6-7), pp.572-574. </w:t>
@@ -3112,295 +3112,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02999849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De novo mutation screening in childhood-onset cerebellar atrophy identifies gain-of-function mutations in the CACNA1G calcium channel gene</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High N-glycan multiplicity is critical for neuronal adhesion and sensitizes the developing cerebellum to N-glycosylation defect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Medina-Cano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekin Ucuncu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Chemin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Karine Siquier-Pernet</w:t>
+                <w:t xml:space="preserve">Lam Son Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Nicouleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giulia Barcia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ali Ahmad</w:t>
+                <w:t xml:space="preserve">Joanna Lipecka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/brain/awy145⟩</w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7554/eLife.38309⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02017665v1</w:t>
+                <w:t xml:space="preserve">hal-02347168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High N-glycan multiplicity is critical for neuronal adhesion and sensitizes the developing cerebellum to N-glycosylation defect</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ekin Ucuncu</w:t>
+                <w:t xml:space="preserve">De novo mutation screening in childhood-onset cerebellar atrophy identifies gain-of-function mutations in the CACNA1G calcium channel gene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Chemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Siquier-Pernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Nicouleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lam Nguyen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michael Nicouleau</w:t>
+                <w:t xml:space="preserve">Giulia Barcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joanna Lipecka</w:t>
+                <w:t xml:space="preserve">Ali Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 7, </w:t>
+              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 141 (7), pp.1998-2013. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7554/eLife.38309⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/brain/awy145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02347168v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02017665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genotype-phenotype correlations in individuals with pathogenic RERE variants</w:t>
               </w:r>
@@ -3546,319 +3546,319 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Medina-Cano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekin Ucuncu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lam Son Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Nicouleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Lipecka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">eLife</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 7, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7554/elife.38309.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04974126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WDR81 mutations cause extreme microcephaly and impair mitotic progression in human fibroblasts and Drosophila neural stem cells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mara Cavallin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mara Cavallin</w:t>
+                <w:t xml:space="preserve">Maria A Rujano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria A Rujano</w:t>
+                <w:t xml:space="preserve">Nathalie Bednarek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Medina-Cano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoinette Bernabe Gelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 140 (10), pp.2597-2609. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/brain/awx218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02620552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utility of whole exome sequencing for the early diagnosis of pediatric-onset cerebellar atrophy associated with developmental delay in an inbred population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hisham Megahed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hisham Megahed</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Michaël Nicouleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Barcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Medina-Cano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3867,1367 +3867,1367 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Siquier-Pernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Orphanet Journal of Rare Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 11, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s13023-016-0436-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04974139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disruption of POGZ Is Associated with Intellectual Disability and Autism Spectrum Disorders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Holly a.F. Stessman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holly a.F. Stessman</w:t>
+                <w:t xml:space="preserve">Marjolein h. Willemsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marjolein h. Willemsen</w:t>
+                <w:t xml:space="preserve">Michael Fenckova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Fenckova</w:t>
+                <w:t xml:space="preserve">Osnat Penn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Hoischen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Human Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 98 (3), pp.541 - 552. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ajhg.2016.02.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01405534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utility of whole exome sequencing for the early diagnosis of pediatric-onset cerebellar atrophy associated with developmental delay in an inbred population</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Karine Siquier-Pernet</w:t>
+                <w:t xml:space="preserve">Biallelic mutations in SNX14 cause a syndromic form of cerebellar atrophy and lysosome-autophagosome dysfunction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naiara Akizu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Cantagrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maha S Zaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lihadh Al-Gazali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Orphanet Journal of Rare Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13023-016-0436-9⟩</w:t>
+              <w:t xml:space="preserve">Nature Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 47, pp.528 - 534. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ng.3256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01322562v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04982561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biallelic mutations in SNX14 cause a syndromic form of cerebellar atrophy and lysosome-autophagosome dysfunction</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Xin Wang</w:t>
+                <w:t xml:space="preserve">Utility of whole exome sequencing for the early diagnosis of pediatric-onset cerebellar atrophy associated with developmental delay in an inbred population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hisham Megahed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Nicouleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Barcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Medina-Cano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Siquier-Pernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ng.3256⟩</w:t>
+              <w:t xml:space="preserve">Orphanet Journal of Rare Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 11 (1), pp.57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13023-016-0436-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04982561v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01322562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CLP1 Founder Mutation Links tRNA Splicing and Maturation to Cerebellar Development and Neurodegeneration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashleigh E Schaffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ashleigh E Schaffer</w:t>
+                <w:t xml:space="preserve">Veerle R C Eggens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veerle R C Eggens</w:t>
+                <w:t xml:space="preserve">Ahmet Okay Caglayan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmet Okay Caglayan</w:t>
+                <w:t xml:space="preserve">Miriam S Reuter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Scott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 157 (3), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cell.2014.03.049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04972118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of a novel ARL13B variant in a Joubert syndrome-affected patient with retinal impairment and obesity.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Cantagrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Thomas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Cantagrel</w:t>
+                <w:t xml:space="preserve">Laura Mariani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Mariani</w:t>
+                <w:t xml:space="preserve">Valérie Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ji-Eun Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, epub ahead of print. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/ejhg.2014.156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01060629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mutations in LAMB1 Cause Cobblestone Brain Malformation without Muscular or Ocular Abnormalities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Radmanesh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmet Okay Caglayan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farid Radmanesh</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ahmet Okay Caglayan</w:t>
+                <w:t xml:space="preserve">Jennifer L Silhavy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer L Silhavy</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Cahide Yilmaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cantagrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Human Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 92, pp.468 - 474. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ajhg.2013.02.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04982570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AMPD2 Regulates GTP Synthesis and Is Mutated in a Potentially Treatable Neurodegenerative Brainstem Disorder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naiara Akizu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cantagrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Schroth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jana Schroth</w:t>
+                <w:t xml:space="preserve">Na Cai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keith Vaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 154, pp.505 - 517. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cell.2013.07.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04974147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From glycosylation disorders to dolichol biosynthesis defects: a new class of metabolic diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cantagrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk J Lefeber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Inherited Metabolic Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 34, pp.859 - 867. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10545-011-9301-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04982589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SRD5A3 Is Required for Converting Polyprenol to Dolichol and Is Mutated in a Congenital Glycosylation Disorder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cantagrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk J Lefeber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bobby G Ng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bobby G Ng</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ziqiang Guan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer L Silhavy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 142, pp.203 - 217. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cell.2010.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04982593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mutations in the Cilia Gene ARL13B Lead to the Classical Form of Joubert Syndrome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cantagrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer L Silhavy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie L Bielas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephanie L Bielas</w:t>
+                <w:t xml:space="preserve">Dominika Swistun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah E Marsh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Human Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 83, pp.170 - 179. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ajhg.2008.06.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04982599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5237,51 +5237,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrophysiological classification of CACNA1G gene variants associated with neurodevelopmental and neurological disorders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaël Davakan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5333,65 +5333,65 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Najlae Boulali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05348664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId220"/>
+      <w:footerReference w:type="default" r:id="rId219"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5459,51 +5459,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="61A1523C"/>
+    <w:nsid w:val="3AB1D826"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5690,51 +5690,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-cantagrel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5180-4848" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/117651877" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05525627v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lesieur-Sebellin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristen Wigby" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Schaefer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gouronc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chatron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jmg-2025-110631" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326387v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#235;l Davakan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leos Cmarko" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Ribeiro Oliveira-Mendes" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bernat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najlae Boulali" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2025.1613072" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846047v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Qebibo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Nesson-Dauphin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Siquier-Pernet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gim.2024.101337" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974071v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matis Crespin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Marzin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bole-Feysot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Malan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xhgg.2024.100372" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137479v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Kutscher" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Aprile" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Sumru Bayin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Becker" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Cerrato" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12311-025-01864-5" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973862v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Ormieres" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Delplancq" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Rio" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13229-025-00642-8" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137484v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Fedeli" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingyi Wang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cantagrel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolfo Saiardi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17912/micropub.biology.001390" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04632574v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew P. Wilson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takfarinas Kentache" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Althoff" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Schulz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy de Bettignies" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2024.04.041" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982455v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Scala" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Tomati" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Ferla" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariateresa Lena" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie S Cohen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2024.02.001" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974089v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Nicolle" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nami Altin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sherlina Salignac" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Blanc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12920-023-01582-z" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853581v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Korbinian M Riedhammer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna L Burgemeister" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Amiel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddac098" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972115v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rauan Kaiyrzhanov" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa Rocca" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohnish Suri" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sughra Gulieva" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha S Zaki" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acn3.51602" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852536v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Korbinian Riedhammer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Burgemeister" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481652v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Till" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Khau van Kien" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Herve" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bourgon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pd.6074" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03654319v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Coolen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karthyayani Rajamani" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Pereira" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2022.03.010" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982469v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Rio" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Guimier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Ollivier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-022-01094-x" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972113v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukhleen Kour" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepa S Rajan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyler R Fortuna" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric N Anderson" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ward" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-22627-w" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974113v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Duval" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Nicolas" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Willemetz" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiko Murakami" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Mikdar" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2020009810" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273128v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekin Ucuncu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Burglen" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boddaert" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2021067" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03151207v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miranda Wilson" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Medina-Cano" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-19919-y" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997930v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#243;nia Barbosa" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Greville-Heygate" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bonnet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Godwin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fagotto-Kaufmann" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2020.01.018" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999849v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Efthymiou" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Salpietro" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Malintan" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallory Poncelet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamna Kriouile" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awz248" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017665v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Chemin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Nicouleau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Barcia" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ahmad" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awy145" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347168v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lam Nguyen" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Lipecka" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.38309" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972116v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie K Jordan" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brieana Fregeau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyan Ge" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Giordano" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald J Wapner" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.23400" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974126v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lam Son Nguyen" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.38309.001" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620552v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Cavallin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria A Rujano" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bednarek" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Bernabe Gelot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awx218" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974139v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisham Megahed" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Nicouleau" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13023-016-0436-9" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01405534v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holly&#160;a.F. Stessman" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolein&#160;h. Willemsen" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Fenckova" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osnat Penn" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Hoischen" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2016.02.004" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01322562v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982561v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naiara Akizu" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lihadh Al-Gazali" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Wang" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.3256" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972118v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashleigh E Schaffer" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veerle R C Eggens" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmet Okay Caglayan" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam S Reuter" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Scott" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2014.03.049" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060629v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Thomas" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mariani" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Serre" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji-Eun Lee" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ejhg.2014.156" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982570v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Radmanesh" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer L Silhavy" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cahide Yilmaz" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2013.02.005" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974147v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Schroth" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na Cai" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Vaux" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2013.07.005" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982589v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk J Lefeber" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10545-011-9301-0" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982593v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bobby G Ng" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziqiang Guan" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2010.06.001" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982599v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie L Bielas" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominika Swistun" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah E Marsh" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2008.06.023" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348664v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-cantagrel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5180-4848" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/117651877" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05525627v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lesieur-Sebellin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristen Wigby" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Schaefer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gouronc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chatron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jmg-2025-110631" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326387v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#235;l Davakan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leos Cmarko" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Ribeiro Oliveira-Mendes" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bernat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najlae Boulali" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2025.1613072" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846047v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Qebibo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Nesson-Dauphin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Siquier-Pernet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gim.2024.101337" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974071v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matis Crespin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Marzin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bole-Feysot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Malan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xhgg.2024.100372" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137479v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Kutscher" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Aprile" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Sumru Bayin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Becker" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Cerrato" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12311-025-01864-5" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973862v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Ormieres" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Delplancq" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Rio" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13229-025-00642-8" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982455v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Scala" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Tomati" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Ferla" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariateresa Lena" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie S Cohen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2024.02.001" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137484v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Fedeli" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingyi Wang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cantagrel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolfo Saiardi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17912/micropub.biology.001390" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04632574v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew P. Wilson" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takfarinas Kentache" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Althoff" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Schulz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy de Bettignies" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2024.04.041" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974089v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Nicolle" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nami Altin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sherlina Salignac" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Blanc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12920-023-01582-z" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853581v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Korbinian M Riedhammer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna L Burgemeister" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Amiel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddac098" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972115v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rauan Kaiyrzhanov" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa Rocca" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohnish Suri" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sughra Gulieva" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha S Zaki" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acn3.51602" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852536v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Korbinian Riedhammer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Burgemeister" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481652v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Till" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Khau van Kien" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Herve" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bourgon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pd.6074" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03654319v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Coolen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karthyayani Rajamani" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Pereira" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2022.03.010" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982469v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Rio" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Guimier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Ollivier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-022-01094-x" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972113v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukhleen Kour" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepa S Rajan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyler R Fortuna" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric N Anderson" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ward" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-22627-w" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974113v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Duval" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Nicolas" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Willemetz" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiko Murakami" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Mikdar" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2020009810" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273128v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekin Ucuncu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Burglen" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boddaert" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2021067" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03151207v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miranda Wilson" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Medina-Cano" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-19919-y" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997930v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#243;nia Barbosa" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Greville-Heygate" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bonnet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Godwin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fagotto-Kaufmann" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2020.01.018" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999849v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Efthymiou" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Salpietro" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Malintan" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallory Poncelet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamna Kriouile" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awz248" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347168v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lam Son Nguyen" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Nicouleau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Lipecka" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.38309" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017665v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Chemin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Barcia" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ahmad" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awy145" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972116v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie K Jordan" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brieana Fregeau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyan Ge" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Giordano" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald J Wapner" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.23400" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974126v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.38309.001" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620552v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Cavallin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria A Rujano" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bednarek" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Bernabe Gelot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awx218" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974139v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisham Megahed" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Nicouleau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13023-016-0436-9" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01405534v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holly&#160;a.F. Stessman" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolein&#160;h. Willemsen" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Fenckova" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osnat Penn" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Hoischen" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2016.02.004" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982561v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naiara Akizu" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lihadh Al-Gazali" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Wang" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.3256" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01322562v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972118v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashleigh E Schaffer" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veerle R C Eggens" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmet Okay Caglayan" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam S Reuter" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Scott" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2014.03.049" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060629v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Thomas" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mariani" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Serre" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji-Eun Lee" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ejhg.2014.156" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982570v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Radmanesh" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer L Silhavy" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cahide Yilmaz" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2013.02.005" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974147v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Schroth" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na Cai" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Vaux" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2013.07.005" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982589v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk J Lefeber" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10545-011-9301-0" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982593v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bobby G Ng" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziqiang Guan" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2010.06.001" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982599v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie L Bielas" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominika Swistun" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah E Marsh" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2008.06.023" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348664v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>