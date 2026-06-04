--- v2 (2026-05-06)
+++ v3 (2026-06-04)
@@ -315,338 +315,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05525627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrophysiological classification of CACNA1G gene variants associated with neurodevelopmental and neurological disorders</w:t>
+                <w:t xml:space="preserve">The characterization of new de novo CACNA1G variants affecting the intracellular gate of Cav3.1 channel broadens the spectrum of neurodevelopmental phenotypes in SCA42ND.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Leila Qebibo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Amaël Davakan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Ribeiro Oliveira-Mendes</w:t>
+                <w:t xml:space="preserve">Mathilde Nesson-Dauphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Bernat</w:t>
+                <w:t xml:space="preserve">Najlae Boulali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Najlae Boulali</w:t>
+                <w:t xml:space="preserve">Karine Siquier-Pernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Pharmacology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 16, pp.1613072. </w:t>
+              <w:t xml:space="preserve">Genetics in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 27 (3), pp.101337. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fphar.2025.1613072⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gim.2024.101337⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05326387v1</w:t>
+                <w:t xml:space="preserve">hal-04846047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The characterization of new de novo CACNA1G variants affecting the intracellular gate of Cav3.1 channel broadens the spectrum of neurodevelopmental phenotypes in SCA42ND.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electrophysiological classification of CACNA1G gene variants associated with neurodevelopmental and neurological disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaël Davakan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leila Qebibo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Amaël Davakan</w:t>
+                <w:t xml:space="preserve">Leos Cmarko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Nesson-Dauphin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Barbara Ribeiro Oliveira-Mendes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bernat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najlae Boulali</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karine Siquier-Pernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics in Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 27 (3), pp.101337. </w:t>
+              <w:t xml:space="preserve">Frontiers in Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16, pp.1613072. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gim.2024.101337⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fphar.2025.1613072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04846047v1</w:t>
+                <w:t xml:space="preserve">hal-05326387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LSM7 variants involving key amino acids for LSM complex function cause a neurodevelopmental disorder with leukodystrophy and cerebellar atrophy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matis Crespin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Siquier-Pernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Marzin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -883,51 +883,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clothilde Ormieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Lesieur-Sebellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Siquier-Pernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Delplancq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -985,412 +985,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04973862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De novo variants in DENND5B cause a neurodevelopmental disorder</w:t>
+                <w:t xml:space="preserve">Human plasma inositol hexakisphosphate (InsP6) phosphatase identified as the Multiple Inositol Polyphosphate Phosphatase 1 (MINPP1)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcello Scala</w:t>
+                <w:t xml:space="preserve">Valeria Fedeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valeria Tomati</w:t>
+                <w:t xml:space="preserve">Jingyi Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matteo Ferla</w:t>
+                <w:t xml:space="preserve">Vincent Cantagrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariateresa Lena</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adolfo Saiardi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Human Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ajhg.2024.02.001⟩</w:t>
+              <w:t xml:space="preserve">microPublication biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17912/micropub.biology.001390⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04982455v1</w:t>
+                <w:t xml:space="preserve">hal-05137484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human plasma inositol hexakisphosphate (InsP6) phosphatase identified as the Multiple Inositol Polyphosphate Phosphatase 1 (MINPP1)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A pseudoautosomal glycosylation disorder prompts the revision of dolichol biosynthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew P. Wilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valeria Fedeli</w:t>
+                <w:t xml:space="preserve">Takfarinas Kentache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jingyi Wang</w:t>
+                <w:t xml:space="preserve">Charlotte Althoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Cantagrel</w:t>
+                <w:t xml:space="preserve">Celine Schulz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adolfo Saiardi</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Geoffroy de Bettignies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">microPublication biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 2024, </w:t>
+              <w:t xml:space="preserve">Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Cell, 187 (14), Online ahead of print. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17912/micropub.biology.001390⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cell.2024.04.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05137484v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04632574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A pseudoautosomal glycosylation disorder prompts the revision of dolichol biosynthesis</w:t>
+                <w:t xml:space="preserve">De novo variants in DENND5B cause a neurodevelopmental disorder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthew P. Wilson</w:t>
+                <w:t xml:space="preserve">Marcello Scala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Takfarinas Kentache</w:t>
+                <w:t xml:space="preserve">Valeria Tomati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Althoff</w:t>
+                <w:t xml:space="preserve">Matteo Ferla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celine Schulz</w:t>
+                <w:t xml:space="preserve">Mariateresa Lena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoffroy de Bettignies</w:t>
+                <w:t xml:space="preserve">Julie S Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Cell, 187 (14), Online ahead of print. </w:t>
+              <w:t xml:space="preserve">American Journal of Human Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 111, pp.529 - 543. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cell.2024.04.041⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ajhg.2024.02.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04632574v1</w:t>
+                <w:t xml:space="preserve">hal-04982455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A non-coding variant in the Kozak sequence of RARS2 strongly decreases protein levels and causes pontocerebellar hypoplasia</w:t>
               </w:r>
@@ -1402,51 +1402,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nami Altin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Siquier-Pernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sherlina Salignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1504,563 +1504,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04974089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suleiman-El-Hattab syndrome: a histone modification disorder caused by TASP1 deficiency</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Terminal 6q deletions cause brain malformations, a phenotype mimicking heterozygous DLL1 pathogenic variants : A multicenter retrospective case series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Lesieur-Sebellin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Korbinian M Riedhammer</w:t>
+                <w:t xml:space="preserve">Marianne Till</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna L Burgemeister</w:t>
+                <w:t xml:space="preserve">Philippe Khau van Kien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeanne Amiel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Karine Siquier-Pernet</w:t>
+                <w:t xml:space="preserve">Bérénice Herve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bourgon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Molecular Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/hmg/ddac098⟩</w:t>
+              <w:t xml:space="preserve">Prenatal Diagnosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 42 (1), pp.118-135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pd.6074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03853581v1</w:t>
+                <w:t xml:space="preserve">hal-03481652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biallelic loss of EMC10 leads to mild to severe intellectual disability</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Suleiman-El-Hattab syndrome: a histone modification disorder caused by TASP1 deficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clarissa Rocca</w:t>
+                <w:t xml:space="preserve">Korbinian M Riedhammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohnish Suri</w:t>
+                <w:t xml:space="preserve">Anna L Burgemeister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sughra Gulieva</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maha S Zaki</w:t>
+                <w:t xml:space="preserve">Jeanne Amiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Cantagrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Siquier-Pernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ANNALS OF CLINICAL AND TRANSLATIONAL NEUROLOGY</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/acn3.51602⟩</w:t>
+              <w:t xml:space="preserve">Human Molecular Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 31 (18), pp.3083 - 3094. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/hmg/ddac098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04972115v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03853581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suleiman-El-Hattab syndrome: a histone modification disorder caused by TASP1 deficiency</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biallelic loss of EMC10 leads to mild to severe intellectual disability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rauan Kaiyrzhanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Korbinian Riedhammer</w:t>
+                <w:t xml:space="preserve">Clarissa Rocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Burgemeister</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Karine Siquier-Pernet</w:t>
+                <w:t xml:space="preserve">Mohnish Suri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sughra Gulieva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maha S Zaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Molecular Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/hmg/ddac098⟩</w:t>
+              <w:t xml:space="preserve">ANNALS OF CLINICAL AND TRANSLATIONAL NEUROLOGY</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/acn3.51602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03852536v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04972115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terminal 6q deletions cause brain malformations, a phenotype mimicking heterozygous DLL1 pathogenic variants : A multicenter retrospective case series</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Suleiman-El-Hattab syndrome: a histone modification disorder caused by TASP1 deficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Bourgon</w:t>
+                <w:t xml:space="preserve">Korbinian Riedhammer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Burgemeister</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Cantagrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Amiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Siquier-Pernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prenatal Diagnosis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pd.6074⟩</w:t>
+              <w:t xml:space="preserve">Human Molecular Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 31 (18), pp.3083-3094. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/hmg/ddac098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03481652v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03852536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recessive PRDM13 mutations cause fatal perinatal brainstem dysfunction with cerebellar hypoplasia and disrupt Purkinje cells differentiation</w:t>
               </w:r>
@@ -2098,51 +2098,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karthyayani Rajamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Siquier-Pernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Human Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
@@ -2193,51 +2193,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">16p13.11p11.2 triplication syndrome: a new recognizable genomic disorder characterized by optical genome mapping and whole genome sequencing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Siquier-Pernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2634,51 +2634,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Burglen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Boddaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adolfo Saiardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecine/Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 37 (6-7), pp.572-574. </w:t>
@@ -3265,51 +3265,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De novo mutation screening in childhood-onset cerebellar atrophy identifies gain-of-function mutations in the CACNA1G calcium channel gene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Chemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Siquier-Pernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Nicouleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3840,51 +3840,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Barcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Medina-Cano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Siquier-Pernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Orphanet Journal of Rare Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 11, </w:t>
@@ -4050,295 +4050,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01405534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biallelic mutations in SNX14 cause a syndromic form of cerebellar atrophy and lysosome-autophagosome dysfunction</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Xin Wang</w:t>
+                <w:t xml:space="preserve">Utility of whole exome sequencing for the early diagnosis of pediatric-onset cerebellar atrophy associated with developmental delay in an inbred population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hisham Megahed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Nicouleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Barcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Medina-Cano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Siquier-Pernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ng.3256⟩</w:t>
+              <w:t xml:space="preserve">Orphanet Journal of Rare Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 11 (1), pp.57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13023-016-0436-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04982561v1</w:t>
+                <w:t xml:space="preserve">inserm-01322562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utility of whole exome sequencing for the early diagnosis of pediatric-onset cerebellar atrophy associated with developmental delay in an inbred population</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Karine Siquier-Pernet</w:t>
+                <w:t xml:space="preserve">Biallelic mutations in SNX14 cause a syndromic form of cerebellar atrophy and lysosome-autophagosome dysfunction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naiara Akizu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Cantagrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maha S Zaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lihadh Al-Gazali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Orphanet Journal of Rare Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13023-016-0436-9⟩</w:t>
+              <w:t xml:space="preserve">Nature Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 47, pp.528 - 534. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ng.3256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01322562v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04982561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CLP1 Founder Mutation Links tRNA Splicing and Maturation to Cerebellar Development and Neurodegeneration</w:t>
               </w:r>
@@ -4471,51 +4471,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of a novel ARL13B variant in a Joubert syndrome-affected patient with retinal impairment and obesity.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cantagrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Mariani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4644,51 +4644,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer L Silhavy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cahide Yilmaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cantagrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Human Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 92, pp.468 - 474. </w:t>
@@ -4726,64 +4726,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AMPD2 Regulates GTP Synthesis and Is Mutated in a Potentially Treatable Neurodegenerative Brainstem Disorder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naiara Akizu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cantagrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jana Schroth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4860,51 +4860,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From glycosylation disorders to dolichol biosynthesis defects: a new class of metabolic diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cantagrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk J Lefeber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4951,51 +4951,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SRD5A3 Is Required for Converting Polyprenol to Dolichol and Is Mutated in a Congenital Glycosylation Disorder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cantagrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk J Lefeber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5085,51 +5085,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mutations in the Cilia Gene ARL13B Lead to the Classical Form of Joubert Syndrome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cantagrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer L Silhavy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5251,103 +5251,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrophysiological classification of CACNA1G gene variants associated with neurodevelopmental and neurological disorders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaël Davakan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leos Cmarko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Ribeiro Oliveira-Mendes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bernat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najlae Boulali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -5459,51 +5459,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3AB1D826"/>
+    <w:nsid w:val="6C644B5F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5690,51 +5690,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-cantagrel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5180-4848" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/117651877" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05525627v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lesieur-Sebellin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristen Wigby" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Schaefer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gouronc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chatron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jmg-2025-110631" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326387v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#235;l Davakan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leos Cmarko" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Ribeiro Oliveira-Mendes" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bernat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najlae Boulali" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2025.1613072" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846047v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Qebibo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Nesson-Dauphin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Siquier-Pernet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gim.2024.101337" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974071v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matis Crespin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Marzin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bole-Feysot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Malan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xhgg.2024.100372" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137479v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Kutscher" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Aprile" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Sumru Bayin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Becker" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Cerrato" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12311-025-01864-5" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973862v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Ormieres" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Delplancq" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Rio" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13229-025-00642-8" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982455v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Scala" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Tomati" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Ferla" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariateresa Lena" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie S Cohen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2024.02.001" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137484v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Fedeli" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingyi Wang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cantagrel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolfo Saiardi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17912/micropub.biology.001390" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04632574v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew P. Wilson" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takfarinas Kentache" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Althoff" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Schulz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy de Bettignies" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2024.04.041" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974089v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Nicolle" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nami Altin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sherlina Salignac" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Blanc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12920-023-01582-z" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853581v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Korbinian M Riedhammer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna L Burgemeister" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Amiel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddac098" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972115v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rauan Kaiyrzhanov" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa Rocca" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohnish Suri" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sughra Gulieva" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha S Zaki" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acn3.51602" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852536v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Korbinian Riedhammer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Burgemeister" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481652v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Till" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Khau van Kien" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Herve" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bourgon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pd.6074" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03654319v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Coolen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karthyayani Rajamani" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Pereira" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2022.03.010" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982469v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Rio" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Guimier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Ollivier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-022-01094-x" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972113v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukhleen Kour" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepa S Rajan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyler R Fortuna" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric N Anderson" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ward" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-22627-w" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974113v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Duval" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Nicolas" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Willemetz" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiko Murakami" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Mikdar" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2020009810" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273128v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekin Ucuncu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Burglen" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boddaert" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2021067" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03151207v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miranda Wilson" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Medina-Cano" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-19919-y" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997930v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#243;nia Barbosa" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Greville-Heygate" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bonnet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Godwin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fagotto-Kaufmann" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2020.01.018" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999849v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Efthymiou" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Salpietro" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Malintan" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallory Poncelet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamna Kriouile" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awz248" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347168v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lam Son Nguyen" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Nicouleau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Lipecka" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.38309" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017665v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Chemin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Barcia" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ahmad" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awy145" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972116v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie K Jordan" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brieana Fregeau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyan Ge" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Giordano" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald J Wapner" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.23400" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974126v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.38309.001" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620552v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Cavallin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria A Rujano" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bednarek" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Bernabe Gelot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awx218" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974139v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisham Megahed" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Nicouleau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13023-016-0436-9" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01405534v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holly&#160;a.F. Stessman" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolein&#160;h. Willemsen" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Fenckova" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osnat Penn" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Hoischen" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2016.02.004" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982561v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naiara Akizu" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lihadh Al-Gazali" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Wang" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.3256" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01322562v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972118v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashleigh E Schaffer" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veerle R C Eggens" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmet Okay Caglayan" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam S Reuter" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Scott" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2014.03.049" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060629v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Thomas" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mariani" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Serre" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji-Eun Lee" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ejhg.2014.156" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982570v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Radmanesh" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer L Silhavy" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cahide Yilmaz" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2013.02.005" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974147v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Schroth" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na Cai" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Vaux" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2013.07.005" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982589v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk J Lefeber" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10545-011-9301-0" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982593v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bobby G Ng" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziqiang Guan" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2010.06.001" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982599v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie L Bielas" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominika Swistun" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah E Marsh" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2008.06.023" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348664v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-cantagrel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5180-4848" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/117651877" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05525627v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lesieur-Sebellin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristen Wigby" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Schaefer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gouronc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chatron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jmg-2025-110631" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846047v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Qebibo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#235;l Davakan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Nesson-Dauphin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najlae Boulali" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Siquier-Pernet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gim.2024.101337" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326387v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leos Cmarko" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Ribeiro Oliveira-Mendes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bernat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2025.1613072" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974071v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matis Crespin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Marzin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bole-Feysot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Malan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xhgg.2024.100372" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137479v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Kutscher" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Aprile" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Sumru Bayin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Becker" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Cerrato" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12311-025-01864-5" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973862v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Ormieres" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Delplancq" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Rio" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13229-025-00642-8" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137484v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Fedeli" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingyi Wang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cantagrel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolfo Saiardi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17912/micropub.biology.001390" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04632574v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew P. Wilson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takfarinas Kentache" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Althoff" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Schulz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy de Bettignies" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2024.04.041" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982455v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Scala" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Tomati" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Ferla" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariateresa Lena" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie S Cohen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2024.02.001" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974089v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Nicolle" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nami Altin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sherlina Salignac" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Blanc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12920-023-01582-z" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481652v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Till" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Khau van Kien" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Herve" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bourgon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pd.6074" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853581v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Korbinian M Riedhammer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna L Burgemeister" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Amiel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddac098" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972115v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rauan Kaiyrzhanov" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa Rocca" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohnish Suri" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sughra Gulieva" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha S Zaki" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acn3.51602" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852536v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Korbinian Riedhammer" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Burgemeister" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03654319v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Coolen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karthyayani Rajamani" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Pereira" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2022.03.010" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982469v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Rio" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Guimier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Ollivier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-022-01094-x" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972113v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukhleen Kour" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepa S Rajan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyler R Fortuna" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric N Anderson" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ward" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-22627-w" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974113v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Duval" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Nicolas" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Willemetz" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiko Murakami" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Mikdar" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2020009810" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273128v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekin Ucuncu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Burglen" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boddaert" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2021067" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03151207v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miranda Wilson" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Medina-Cano" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-19919-y" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997930v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#243;nia Barbosa" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Greville-Heygate" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bonnet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Godwin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fagotto-Kaufmann" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2020.01.018" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999849v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Efthymiou" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Salpietro" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Malintan" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallory Poncelet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamna Kriouile" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awz248" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347168v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lam Son Nguyen" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Nicouleau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Lipecka" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.38309" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017665v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Chemin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Barcia" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ahmad" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awy145" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972116v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie K Jordan" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brieana Fregeau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyan Ge" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Giordano" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald J Wapner" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.23400" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974126v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.38309.001" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620552v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Cavallin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria A Rujano" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bednarek" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Bernabe Gelot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awx218" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974139v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisham Megahed" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Nicouleau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13023-016-0436-9" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01405534v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holly&#160;a.F. Stessman" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolein&#160;h. Willemsen" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Fenckova" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osnat Penn" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Hoischen" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2016.02.004" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01322562v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982561v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naiara Akizu" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lihadh Al-Gazali" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Wang" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.3256" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972118v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashleigh E Schaffer" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veerle R C Eggens" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmet Okay Caglayan" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam S Reuter" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Scott" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2014.03.049" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060629v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Thomas" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mariani" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Serre" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji-Eun Lee" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ejhg.2014.156" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982570v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Radmanesh" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer L Silhavy" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cahide Yilmaz" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2013.02.005" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974147v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Schroth" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na Cai" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Vaux" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2013.07.005" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982589v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk J Lefeber" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10545-011-9301-0" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982593v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bobby G Ng" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziqiang Guan" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2010.06.001" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982599v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie L Bielas" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominika Swistun" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah E Marsh" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2008.06.023" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348664v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>