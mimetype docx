--- v0 (2026-03-15)
+++ v1 (2026-04-09)
@@ -1913,178 +1913,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01915493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Médias et publics : jusqu’où aller face aux fake news ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Carlino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Pignard-Cheynel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Table ronde dans le cadre de la journée d'étude Désinformation et mise en discussion de l’information dans l’espace public numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Académie du journalisme et des médias; Université de Franche-Comté, Nov 2020, Neuchâtel, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03126051v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Quand violence et radicalité (dé) légitiment les formes de militantisme. Le cas de l’occupation du bois Lejuc à Bure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Carlino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Violences et radicalités militantes dans l’espace public en France des années 1980 à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de recherche sur les médiations (Crem, Université de Lorraine), Nov 2018, Metz, France. pp.51-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02488404v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-03126051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communiquer sur des échelles temporelles incommensurables. Les récits du temps des déchets radioactifs</w:t>
               </w:r>
@@ -2974,208 +2974,221 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Poupardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Presses universitaires de Grenoble. </w:t>
+              <w:t xml:space="preserve">Mikael Chambru; Muriel Lefebvre; Elsa Poupardin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La communication des sciences. Vulgariser, politiser, médiatiser</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, , pp.97-112, 2025, Communication, médias et sociétés, 9782706156526</w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PUG</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.97-112, 2025, Communication, médias et sociétés, 9782706156526</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05382743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du fact-checking au debunking : quand les publics s’immiscent dans la lutte des journalistes contre les fake news</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Carlino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Pignard-Cheynel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Joux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alexandre Joux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journalisme ou post-vérité ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CNRS Editions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.107-122, 2023, Les Essentiels D'hermes, 9782271148384</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04557686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Militants et paroles militantes à l'épreuve des espaces de discussion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Carlino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3208,51 +3221,51 @@
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaire de Nancy - Éditions universitaires de Lorraine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.7-15, 2019, 9782814305304</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02067121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3262,427 +3275,427 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Étienne sur Twitch : &amp;quot;ma matinale, un truc de vieux pour les jeunes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Carlino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Rumignani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021, pp.[En ligne]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Rumignani</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">2021, pp.[En ligne]</w:t>
+                <w:t xml:space="preserve">hal-03126054v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lubrizol : chercher la vérité entre fake news et expertises officielles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Carlino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Allard-Huver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019, pp.[En ligne]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">2019, pp.[En ligne]</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02919386v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Débat public à Bure, la marge de manœuvre s’annonce réduite pour les citoyens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Carlino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018, pp.[En ligne]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2018, pp.[En ligne]</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01887324v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déchets nucléaires : comprendre l’escalade de la violence autour du projet Cigéo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Carlino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017, pp.[En ligne]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2017, pp.[En ligne]</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01738456v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Journée d’étude internationale : La presse quotidienne gratuite en Europe 1995-2015, Crem Liser, Université de Lorraine, 16 mars 2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Carlino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016, pp.221-223</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2016, pp.221-223</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01791212v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accident mortel de Bure, ce que nous dit Twitter du débat sur le nucléaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Carlino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016, pp.[En ligne]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01738451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3692,117 +3705,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S’informer en période de crise sanitaire. Pratiques d’information et exposition aux fake news en Suisse romande pendant la première vague de Covid-19 (mars-avril 2020)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Carlino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Pignard-Cheynel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Salerno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Office fédéral de la communication; Initiative for Media Innovation. 2020, https://libra.unine.ch/handle/123456789/29529</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04557831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3812,100 +3825,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’énergie de la contestation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Carlino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'information et de la communication. Université de Lorraine; Université catholique de Louvain, 2018. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2018LORR0224⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02090208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3915,51 +3928,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le journalisme face aux défis environnementaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Prodhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3988,73 +4001,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les cahiers du journalisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 11, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04867612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Journalistes et publics face aux « fake news »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Carlino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4070,51 +4083,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Supplément A (23), 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04557364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4124,179 +4137,179 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Twitch, nouveau terrain d’expérimentation des médias d’information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Carlino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03149116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markdown et Zotero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Grolimund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Flamerie de Lachapelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Carlino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018, pp.[En ligne]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01922184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4306,419 +4319,419 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Public opinion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Carlino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mabi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Understanding Publics. Theories, Practices, Transformations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, pp.293-296</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03992898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manifestation contre un projet de carrière à Audun-le-Tiche. Contexte historique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Carlino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Au fil de l’Alzette, territoires et destins partagés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, pp.[En ligne]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04560238v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Débat public (procédure)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Carlino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04560238v1</w:t>
-[...23 lines deleted...]
-                <w:t xml:space="preserve">Débat public (procédure)</w:t>
+                <w:t xml:space="preserve">Clément Mabi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018, pp.[En ligne]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01767544v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mobilisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Carlino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mabi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2018, pp.[En ligne]</w:t>
+              <w:t xml:space="preserve">2017, pp.[En ligne]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Mobilisation</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01501965v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Opinion publique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Carlino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mabi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017, pp.[En ligne]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...74 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01704221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId99"/>
+      <w:footerReference w:type="default" r:id="rId100"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4865,51 +4878,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845573v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Prodhomme" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carlino" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mercier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31188/CaJsm.2(11).2024.R003" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558255v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pignard-Cheynel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enic.hs13.0005" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03617831v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Loub&#232;re" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ricaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Aspert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_1707" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03534446v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02555175v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.5806" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02488398v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Molinatti" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enic.027.0013" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02488393v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.15722" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01686133v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620343v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544462v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032688v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557481v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557434v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cholet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Francony" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Wallendorf Gauthier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Kohlmann" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557381v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025236v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi Selom Agbokanzo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Clergeau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032774v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032740v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ophir Levy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03126047v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02488409v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03504600v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Allard-Huver" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Amiel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cazenave" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01915493v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02488404v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03126051v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02488407v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01725411v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02488418v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01497630v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01730751v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01512490v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01726673v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01512493v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01512491v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01497566v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02067099v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Stein" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100297730&amp;amp;fa" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382743v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Chambru" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Lefebvre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Poupardin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557686v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Joux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.librairie-sciencespo.fr/livre/9782271148384-journalisme-et-post-verite-alexandre-joux/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02067121v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03126054v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rumignani" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919386v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01887324v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01738456v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01791212v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01738451v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557831v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Salerno" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-02090208v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018LORR0224" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867612v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557364v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03149116v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01922184v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Grolimund" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Flamerie de Lachapelle" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03992898v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mabi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560238v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01767544v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01501965v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01704221v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845573v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Prodhomme" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carlino" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mercier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31188/CaJsm.2(11).2024.R003" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558255v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pignard-Cheynel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enic.hs13.0005" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03617831v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Loub&#232;re" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ricaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Aspert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_1707" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03534446v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02555175v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.5806" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02488398v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Molinatti" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enic.027.0013" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02488393v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.15722" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01686133v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620343v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544462v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032688v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557481v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557434v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cholet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Francony" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Wallendorf Gauthier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Kohlmann" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557381v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025236v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi Selom Agbokanzo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Clergeau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032774v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032740v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ophir Levy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03126047v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02488409v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03504600v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Allard-Huver" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Amiel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cazenave" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01915493v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03126051v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02488404v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02488407v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01725411v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02488418v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01497630v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01730751v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01512490v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01726673v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01512493v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01512491v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01497566v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02067099v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Stein" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100297730&amp;amp;fa" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382743v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Chambru" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Lefebvre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Poupardin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr/produit/2194/9782706156526/la-communication-des-sciences" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557686v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Joux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.librairie-sciencespo.fr/livre/9782271148384-journalisme-et-post-verite-alexandre-joux/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02067121v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03126054v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rumignani" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919386v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01887324v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01738456v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01791212v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01738451v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557831v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Salerno" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-02090208v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018LORR0224" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867612v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557364v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03149116v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01922184v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Grolimund" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Flamerie de Lachapelle" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03992898v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mabi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560238v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01767544v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01501965v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01704221v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>