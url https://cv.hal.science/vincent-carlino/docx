--- v1 (2026-04-09)
+++ v2 (2026-05-02)
@@ -852,1104 +852,1225 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01686133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (25)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (26)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Video streaming: how do the socio-economical models shape our research questions?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Lapeyroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Toullec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Carlino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Maugey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2026 - 2nd conference on Undone Science in Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Luxembourg, Luxembourg</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05593120v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La tech pour « sauver la planète » ? Enquête exploratoire dans le secteur de la Greentech, entre innovation et critique sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Carlino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Axe 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Arène (Université de Rennes), Jun 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04620343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contre-information et récupération de la critique dans les controverses du projet Cigéo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Carlino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Controverses et désinformation environnementale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Assas études environnementales (A2E, Université Panthéon-Assas), Apr 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04544462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’activisme écologique en débat dans les pré-live sur Twitch. Les réactions de streameur·euse·s aux choix d’associations du Z Event 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Carlino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIIIe Congrès de la SFSIC La numérisation des sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société française des sciences de l'information &amp; de la communication (SFSIC); Médiations informations communication art (MICA, Université Bordeaux Montaigne), Jun 2023, Bordeaux, France. pp.327-335</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04032688v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Émancipation par l’enquête. Visibilité des publics minorisés dans les controverses environnementales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Carlino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de l’Axe 1 du Centre Humanités et Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04557481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gouverner, observer et comprendre la nature grâce au numérique : injonctions, conflits, normes et territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Carlino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Cholet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Francony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Wallendorf Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Kohlmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIIIe Congrès de la Société française des sciences de l'information et de la communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société française des sciences de l'information et de la communication; Médiations informations communication arts (Mica, Université Bordeaux Montaigne), Jun 2023, Bordeaux, France. pp.508-509</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04557434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numérique et écologie politique : entre mobilisations et bifurcations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Carlino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Sciences, société et communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Maison des sciences de l'homme (Alpes), Nov 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04557381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repérage des sources potentielles de conflits et de controverses sur un territoire touristique : une approche dyadique par les convergences et les tensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koffi Selom Agbokanzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Clergeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Carlino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Conférence de l'Association Française de MAnagement du Tourisme (AFMAT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universitat de Girona, Facultat de Turisme, May 2023, Gérone, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04025236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre expertise et expérience sensible. Les régimes de rationalité dans les controverses environnementales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Carlino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">89e Congrés de l'ACFAS La construction de la légitimité dans un contexte de méfiance généralisée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ACFAS, May 2022, Montréal, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04032774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contre-récits et reprise des discours contestataires sur les plateformes vidéo. Le cas de l'enfouissement des déchets radioactifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Carlino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophir Levy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international La preuve par l’image : contre-analyse, contre-histoire, complotisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EUR ArTeC; Institut national de l'histoire de l'art, Dec 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04032740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un retour vers les publics ? Les journalistes entre vérification collaborative et transparence des pratiques professionnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Carlino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque scientifique international Journalisme et plateformes : Information, infomédiation et « fake news »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut méditerranéen des sciences de l'information et de la communication (IMSIC), Jan 2021, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03126047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crédibilité du travail scientifique et identité numérique du chercheur : l’intentionnalité en question</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Carlino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque interdisciplinaire Identités du chercheur et narrations en SHS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de recherche sur médiation (Crem, Université de Lorraine), Jun 2019, Nancy, France. pp.81-94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02488409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traduire la science, paroles expertes et responsabilités journalistiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Allard-Huver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Amiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Carlino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Cazenave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14es Assises Internationales du Journalisme de Tours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association journalisme et citoyenneté, Sep 2021, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03504600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand violence et radicalité (dé)légitiment les formes de militantisme. Le cas de l’occupation du bois Lejuc à Bure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Carlino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Violences et radicalités militantes dans l'espace public en France des années 1980 à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de recherche sur les médiations (Crem, Université de Lorraine), Nov 2018, Metz, France. pp.51-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01915493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Médias et publics : jusqu’où aller face aux fake news ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Carlino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1965,810 +2086,810 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Table ronde dans le cadre de la journée d'étude Désinformation et mise en discussion de l’information dans l’espace public numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Académie du journalisme et des médias; Université de Franche-Comté, Nov 2020, Neuchâtel, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03126051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand violence et radicalité (dé) légitiment les formes de militantisme. Le cas de l’occupation du bois Lejuc à Bure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Carlino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Violences et radicalités militantes dans l’espace public en France des années 1980 à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de recherche sur les médiations (Crem, Université de Lorraine), Nov 2018, Metz, France. pp.51-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02488404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communiquer sur des échelles temporelles incommensurables. Les récits du temps des déchets radioactifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Carlino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Protagoras Les enjeux et usages de la temporalité en communication politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire d’idées (think tank) Protagoras (Institut des hautes études des communications sociales), Jun 2019, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02488407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispersion et confinement des matériaux d’enquête dans l’analyse d’une controverse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Carlino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semdoc 2017. Séminaire doctoral du réseau Interrégion, interscience (Iris)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Communications, Médiations, Organisations, Savoirs (Cimeos, Université de Bourgogne); Centre de recherche sur les médiations (Crem, Université de Lorraine); Edition, Littératures, Langages, Informatique, Arts, Didactique, Discours (Élliadd, Université de Franche-Comté), Jul 2017, Dijon, France. pp.[En ligne]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01725411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formes de désaccord sur le nucléaire en Lorraine (1980-2016)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Carlino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du Laboratoire de recherche sur les espaces créoles et francophones (LCF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire de recherche sur les espaces créoles et francophones (LCF); Université de La Réunion, Nov 2017, Saint-Denis (La Réunion), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02488418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Récits et contre-récits du territoire de Bure dans le conflit de la gestion des déchets nucléaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Carlino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude Écrire le territoire : visibilité, valorisation, marchandisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire junior SpatiaLittés (École normale supérieure (ENS) de Lyon), Oct 2017, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01730751v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le newsgame, une écriture journalistique à part entière ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Carlino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international Les écritures du journalisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GIS Journalisme; groupement des laboratoires Carism (IFP; Université Panthéon-Assas); Crape Arènes (CNRS; Universités de Rennes; IEP – EHESP); Elico (Université de Lyon); Groupe de recherches interdisciplinaires sur les processus d’information et de communication (Gripic; Celsa; Université Paris Sorbonne), Mar 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01497630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une approche temporelle des controverses sociotechniques dans l'espace public</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Carlino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXe Congrès de la Société́ française des sciences de l’information et de la communication (SFSIC) : Temps, Temporalités et information-communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société française des sciences de l'information et de la communciation (SFSIC), Jun 2016, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01512490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Publics et narrations de la controverse des déchets radioactifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Carlino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire AJC Crem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Associations des jeunes chercheurs du Crem (AJC Crem), Feb 2016, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01726673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Publics et narrations de la contestation du nucléaire en Lorraine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Carlino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Praxis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de recherche sur les médiations (Crem; Université de Lorraine), Feb 2016, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01512493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La durabilité comme argument pour promouvoir et contester le nucléaire : un paradoxe ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Carlino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop Pollution environnementale et durabilité : L’émergence des pratiques durables face à la pollution environnementale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Johann Wolfgang Goethe de Francfort-sur-le-Main, Jun 2016, Francfort, Allemagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01512491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S'opposer à Cigéo (Bure) : informer ou contre-informer ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Carlino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4èmes journées doctorales sur la participation et la démocratie participative</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GIS Démocratie et Participation, Nov 2015, Lille, France. pp.ISSN 2271-7994</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01497566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2778,113 +2899,113 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les paroles militantes dans les controverses environnementales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Carlino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marieke Stein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Nancy - Éditions universitaires de Lorraine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 37, 2019, 9782814305304</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02067099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2894,378 +3015,378 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les sciences dans le débat public</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Molinatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Carlino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Chambru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Poupardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mikael Chambru; Muriel Lefebvre; Elsa Poupardin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La communication des sciences. Vulgariser, politiser, médiatiser</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PUG</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.97-112, 2025, Communication, médias et sociétés, 9782706156526</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05382743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du fact-checking au debunking : quand les publics s’immiscent dans la lutte des journalistes contre les fake news</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Carlino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Pignard-Cheynel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Joux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alexandre Joux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journalisme ou post-vérité ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CNRS Editions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.107-122, 2023, Les Essentiels D'hermes, 9782271148384</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04557686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Militants et paroles militantes à l'épreuve des espaces de discussion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Carlino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marieke Stein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vincent Carlino; Marieke Stein. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les paroles militantes dans les controverses environnementales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaire de Nancy - Éditions universitaires de Lorraine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.7-15, 2019, 9782814305304</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02067121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3275,427 +3396,427 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Étienne sur Twitch : &amp;quot;ma matinale, un truc de vieux pour les jeunes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Carlino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Rumignani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, pp.[En ligne]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03126054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lubrizol : chercher la vérité entre fake news et expertises officielles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Carlino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Allard-Huver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019, pp.[En ligne]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02919386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Débat public à Bure, la marge de manœuvre s’annonce réduite pour les citoyens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Carlino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, pp.[En ligne]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01887324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déchets nucléaires : comprendre l’escalade de la violence autour du projet Cigéo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Carlino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017, pp.[En ligne]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01738456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Journée d’étude internationale : La presse quotidienne gratuite en Europe 1995-2015, Crem Liser, Université de Lorraine, 16 mars 2016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Carlino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016, pp.221-223</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01791212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accident mortel de Bure, ce que nous dit Twitter du débat sur le nucléaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Carlino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016, pp.[En ligne]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01738451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3705,117 +3826,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S’informer en période de crise sanitaire. Pratiques d’information et exposition aux fake news en Suisse romande pendant la première vague de Covid-19 (mars-avril 2020)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Carlino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Pignard-Cheynel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Salerno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Office fédéral de la communication; Initiative for Media Innovation. 2020, https://libra.unine.ch/handle/123456789/29529</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04557831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3825,100 +3946,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’énergie de la contestation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Carlino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'information et de la communication. Université de Lorraine; Université catholique de Louvain, 2018. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2018LORR0224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02090208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3928,51 +4049,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le journalisme face aux défis environnementaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Prodhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4001,73 +4122,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les cahiers du journalisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 11, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04867612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Journalistes et publics face aux « fake news »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Carlino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4083,51 +4204,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Supplément A (23), 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04557364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4137,179 +4258,179 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Twitch, nouveau terrain d’expérimentation des médias d’information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Carlino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03149116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markdown et Zotero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Grolimund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Flamerie de Lachapelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Carlino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, pp.[En ligne]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01922184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4319,419 +4440,419 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Public opinion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Carlino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mabi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Understanding Publics. Theories, Practices, Transformations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, pp.293-296</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03992898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manifestation contre un projet de carrière à Audun-le-Tiche. Contexte historique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Carlino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Au fil de l’Alzette, territoires et destins partagés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, pp.[En ligne]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04560238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Débat public (procédure)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Carlino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mabi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, pp.[En ligne]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01767544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobilisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Carlino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mabi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017, pp.[En ligne]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01501965v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opinion publique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Carlino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mabi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017, pp.[En ligne]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01704221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId100"/>
+      <w:footerReference w:type="default" r:id="rId105"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4878,51 +4999,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845573v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Prodhomme" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carlino" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mercier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31188/CaJsm.2(11).2024.R003" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558255v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pignard-Cheynel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enic.hs13.0005" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03617831v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Loub&#232;re" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ricaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Aspert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_1707" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03534446v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02555175v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.5806" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02488398v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Molinatti" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enic.027.0013" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02488393v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.15722" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01686133v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620343v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544462v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032688v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557481v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557434v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cholet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Francony" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Wallendorf Gauthier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Kohlmann" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557381v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025236v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi Selom Agbokanzo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Clergeau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032774v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032740v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ophir Levy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03126047v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02488409v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03504600v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Allard-Huver" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Amiel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cazenave" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01915493v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03126051v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02488404v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02488407v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01725411v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02488418v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01497630v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01730751v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01512490v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01726673v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01512493v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01512491v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01497566v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02067099v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Stein" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100297730&amp;amp;fa" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382743v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Chambru" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Lefebvre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Poupardin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr/produit/2194/9782706156526/la-communication-des-sciences" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557686v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Joux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.librairie-sciencespo.fr/livre/9782271148384-journalisme-et-post-verite-alexandre-joux/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02067121v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03126054v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rumignani" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919386v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01887324v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01738456v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01791212v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01738451v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557831v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Salerno" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-02090208v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018LORR0224" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867612v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557364v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03149116v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01922184v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Grolimund" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Flamerie de Lachapelle" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03992898v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mabi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560238v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01767544v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01501965v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01704221v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845573v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Prodhomme" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carlino" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mercier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31188/CaJsm.2(11).2024.R003" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558255v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pignard-Cheynel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enic.hs13.0005" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03617831v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Loub&#232;re" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ricaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Aspert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_1707" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03534446v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02555175v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.5806" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02488398v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Molinatti" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enic.027.0013" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02488393v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.15722" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01686133v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593120v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Lapeyroux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Toullec" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Orgerie" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Maugey" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620343v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544462v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032688v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557481v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557434v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cholet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Francony" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Wallendorf Gauthier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Kohlmann" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557381v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025236v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi Selom Agbokanzo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Clergeau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032774v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032740v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ophir Levy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03126047v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02488409v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03504600v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Allard-Huver" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Amiel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cazenave" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01915493v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03126051v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02488404v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02488407v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01725411v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02488418v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01730751v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01497630v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01512490v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01726673v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01512493v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01512491v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01497566v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02067099v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Stein" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100297730&amp;amp;fa" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382743v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Chambru" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Lefebvre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Poupardin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr/produit/2194/9782706156526/la-communication-des-sciences" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557686v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Joux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.librairie-sciencespo.fr/livre/9782271148384-journalisme-et-post-verite-alexandre-joux/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02067121v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03126054v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rumignani" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919386v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01887324v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01738456v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01791212v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01738451v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557831v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Salerno" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-02090208v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018LORR0224" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867612v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557364v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03149116v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01922184v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Grolimund" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Flamerie de Lachapelle" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03992898v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mabi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560238v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01767544v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01501965v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01704221v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>