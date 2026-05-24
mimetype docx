--- v2 (2026-05-02)
+++ v3 (2026-05-24)
@@ -1568,424 +1568,424 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04025236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Contre-récits et reprise des discours contestataires sur les plateformes vidéo. Le cas de l'enfouissement des déchets radioactifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Carlino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophir Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international La preuve par l’image : contre-analyse, contre-histoire, complotisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EUR ArTeC; Institut national de l'histoire de l'art, Dec 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04032740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Entre expertise et expérience sensible. Les régimes de rationalité dans les controverses environnementales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Carlino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">89e Congrés de l'ACFAS La construction de la légitimité dans un contexte de méfiance généralisée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ACFAS, May 2022, Montréal, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04032774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Ophir Levy</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crédibilité du travail scientifique et identité numérique du chercheur : l’intentionnalité en question</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Carlino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international La preuve par l’image : contre-analyse, contre-histoire, complotisme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EUR ArTeC; Institut national de l'histoire de l'art, Dec 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque interdisciplinaire Identités du chercheur et narrations en SHS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de recherche sur médiation (Crem, Université de Lorraine), Jun 2019, Nancy, France. pp.81-94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02488409v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traduire la science, paroles expertes et responsabilités journalistiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Allard-Huver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Amiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Carlino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Cazenave</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14es Assises Internationales du Journalisme de Tours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association journalisme et citoyenneté, Sep 2021, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03504600v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un retour vers les publics ? Les journalistes entre vérification collaborative et transparence des pratiques professionnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Carlino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque scientifique international Journalisme et plateformes : Information, infomédiation et « fake news »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut méditerranéen des sciences de l'information et de la communication (IMSIC), Jan 2021, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03126047v1</w:t>
-              </w:r>
-[...175 lines deleted...]
-                <w:t xml:space="preserve">halshs-03504600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand violence et radicalité (dé)légitiment les formes de militantisme. Le cas de l’occupation du bois Lejuc à Bure</w:t>
               </w:r>
@@ -2034,50 +2034,119 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01915493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Quand violence et radicalité (dé) légitiment les formes de militantisme. Le cas de l’occupation du bois Lejuc à Bure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Carlino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Violences et radicalités militantes dans l’espace public en France des années 1980 à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de recherche sur les médiations (Crem, Université de Lorraine), Nov 2018, Metz, France. pp.51-68</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02488404v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Médias et publics : jusqu’où aller face aux fake news ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Carlino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2086,126 +2155,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Table ronde dans le cadre de la journée d'étude Désinformation et mise en discussion de l’information dans l’espace public numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Académie du journalisme et des médias; Université de Franche-Comté, Nov 2020, Neuchâtel, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03126051v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02488404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communiquer sur des échelles temporelles incommensurables. Les récits du temps des déchets radioactifs</w:t>
               </w:r>
@@ -2323,510 +2323,510 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01725411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Récits et contre-récits du territoire de Bure dans le conflit de la gestion des déchets nucléaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Carlino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude Écrire le territoire : visibilité, valorisation, marchandisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire junior SpatiaLittés (École normale supérieure (ENS) de Lyon), Oct 2017, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01730751v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le newsgame, une écriture journalistique à part entière ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Carlino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Les écritures du journalisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GIS Journalisme; groupement des laboratoires Carism (IFP; Université Panthéon-Assas); Crape Arènes (CNRS; Universités de Rennes; IEP – EHESP); Elico (Université de Lyon); Groupe de recherches interdisciplinaires sur les processus d’information et de communication (Gripic; Celsa; Université Paris Sorbonne), Mar 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01497630v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Formes de désaccord sur le nucléaire en Lorraine (1980-2016)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Carlino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du Laboratoire de recherche sur les espaces créoles et francophones (LCF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire de recherche sur les espaces créoles et francophones (LCF); Université de La Réunion, Nov 2017, Saint-Denis (La Réunion), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02488418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Récits et contre-récits du territoire de Bure dans le conflit de la gestion des déchets nucléaires</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La durabilité comme argument pour promouvoir et contester le nucléaire : un paradoxe ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Carlino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude Écrire le territoire : visibilité, valorisation, marchandisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire junior SpatiaLittés (École normale supérieure (ENS) de Lyon), Oct 2017, Lyon, France</w:t>
+              <w:t xml:space="preserve">Workshop Pollution environnementale et durabilité : L’émergence des pratiques durables face à la pollution environnementale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Johann Wolfgang Goethe de Francfort-sur-le-Main, Jun 2016, Francfort, Allemagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...89 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01512491v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une approche temporelle des controverses sociotechniques dans l'espace public</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Carlino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXe Congrès de la Société́ française des sciences de l’information et de la communication (SFSIC) : Temps, Temporalités et information-communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société française des sciences de l'information et de la communciation (SFSIC), Jun 2016, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01512490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Publics et narrations de la controverse des déchets radioactifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Carlino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire AJC Crem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Associations des jeunes chercheurs du Crem (AJC Crem), Feb 2016, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01726673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Publics et narrations de la contestation du nucléaire en Lorraine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Carlino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Praxis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de recherche sur les médiations (Crem; Université de Lorraine), Feb 2016, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01512493v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01512491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S'opposer à Cigéo (Bure) : informer ou contre-informer ?</w:t>
               </w:r>
@@ -3498,51 +3498,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lubrizol : chercher la vérité entre fake news et expertises officielles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Carlino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Allard-Huver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019, pp.[En ligne]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3678,151 +3678,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01738456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Accident mortel de Bure, ce que nous dit Twitter du débat sur le nucléaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Carlino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016, pp.[En ligne]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01738451v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Journée d’étude internationale : La presse quotidienne gratuite en Europe 1995-2015, Crem Liser, Université de Lorraine, 16 mars 2016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Carlino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016, pp.221-223</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01791212v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-01738451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4674,177 +4674,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01767544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Opinion publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Carlino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Mabi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017, pp.[En ligne]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01704221v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mobilisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Carlino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mabi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017, pp.[En ligne]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01501965v2</w:t>
-              </w:r>
-[...73 lines deleted...]
-                <w:t xml:space="preserve">hal-01704221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId105"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -4999,51 +4999,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845573v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Prodhomme" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carlino" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mercier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31188/CaJsm.2(11).2024.R003" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558255v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pignard-Cheynel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enic.hs13.0005" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03617831v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Loub&#232;re" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ricaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Aspert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_1707" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03534446v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02555175v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.5806" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02488398v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Molinatti" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enic.027.0013" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02488393v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.15722" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01686133v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593120v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Lapeyroux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Toullec" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Orgerie" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Maugey" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620343v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544462v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032688v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557481v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557434v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cholet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Francony" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Wallendorf Gauthier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Kohlmann" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557381v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025236v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi Selom Agbokanzo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Clergeau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032774v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032740v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ophir Levy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03126047v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02488409v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03504600v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Allard-Huver" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Amiel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cazenave" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01915493v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03126051v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02488404v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02488407v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01725411v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02488418v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01730751v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01497630v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01512490v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01726673v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01512493v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01512491v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01497566v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02067099v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Stein" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100297730&amp;amp;fa" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382743v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Chambru" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Lefebvre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Poupardin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr/produit/2194/9782706156526/la-communication-des-sciences" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557686v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Joux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.librairie-sciencespo.fr/livre/9782271148384-journalisme-et-post-verite-alexandre-joux/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02067121v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03126054v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rumignani" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919386v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01887324v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01738456v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01791212v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01738451v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557831v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Salerno" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-02090208v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018LORR0224" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867612v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557364v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03149116v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01922184v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Grolimund" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Flamerie de Lachapelle" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03992898v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mabi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560238v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01767544v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01501965v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01704221v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845573v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Prodhomme" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carlino" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mercier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31188/CaJsm.2(11).2024.R003" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558255v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pignard-Cheynel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enic.hs13.0005" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03617831v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Loub&#232;re" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ricaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Aspert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_1707" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03534446v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02555175v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.5806" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02488398v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Molinatti" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enic.027.0013" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02488393v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.15722" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01686133v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593120v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Lapeyroux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Toullec" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Orgerie" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Maugey" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620343v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544462v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032688v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557481v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557434v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cholet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Francony" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Wallendorf Gauthier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Kohlmann" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557381v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025236v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi Selom Agbokanzo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Clergeau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032740v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ophir Levy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032774v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02488409v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03504600v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Allard-Huver" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Amiel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cazenave" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03126047v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01915493v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02488404v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03126051v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02488407v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01725411v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01730751v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01497630v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02488418v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01512491v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01512490v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01726673v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01512493v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01497566v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02067099v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Stein" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100297730&amp;amp;fa" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382743v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Chambru" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Lefebvre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Poupardin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr/produit/2194/9782706156526/la-communication-des-sciences" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557686v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Joux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.librairie-sciencespo.fr/livre/9782271148384-journalisme-et-post-verite-alexandre-joux/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02067121v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03126054v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rumignani" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919386v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01887324v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01738456v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01738451v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01791212v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557831v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Salerno" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-02090208v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018LORR0224" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867612v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557364v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03149116v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01922184v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Grolimund" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Flamerie de Lachapelle" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03992898v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mabi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560238v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01767544v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01704221v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01501965v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>