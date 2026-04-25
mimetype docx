--- v0 (2026-03-15)
+++ v1 (2026-04-25)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100.26109660574px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Vincent CELLIER </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ingénieur de Recherche INRAE basé sur l'unité expérimentale du domaine d'Epoisses (U2E).Coordination du réseau d'expérimentations systèmes de cultures sans pesticides Rés0Pest de 2014 à 2023.Responsable Données Opérationnel de U2E.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">vincent-cellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0007-5182-2230</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ingénieur agronome de formation, j'ai commencé ma carrière comme conseiller agricole dans le Doubs (1987) puis dans le Loir et Cher (1987-1989). J'ai ensuite intégré le CNASEA (devenu depuis l'ASP) où j'ai assuré la maintenance utilisateur du logiciel DEPIM et piloté la chaîne de paiement des aides aux jeunes agriculteurs (DJA) de 1989 à 1995. Cette expérience m'a permis de me former à l'informatique et aux bases de données.J'ai travaillé ensuite au GEVES de 1995 à 2008, où j'ai eu la responsabilité des études de Distinction, Homogénéité et Stabilité (DHS) des variétés de tournesol. J'ai également été secrétaire technique de la section Tournesol-Soja-Ricin du CTPS.Depuis 2008, je travaille sur l'unité expérimentale du domaine d'Epoisses (U2E) en tant qu'ingénieur de recherche. J'ai participé à l'animation du réseau Protection Intégrée des Cultures (PIC) d'INRAE et j'ai coordonné ou participé à plusieurs projets (CASIMIR, VESPA, QuantiPest, Bdd Pressions Biotiques...). De 2014 à 2023, j'ai coordonné le réseau d'essais systèmes de culture zéro pesticides : Rés0Pest. Depuis quelques années, je suis également Responsable Données Opérationnel de U2E et, à ce titre je m'intéresse à la gestion des données et à leur partage dans le cadre de la science ouverte.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dataset from long-term experiments in temperate croplands to evaluate soil organic carbon models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenji Fujisaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Clivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Bruni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57745/WKQHW2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05546924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pesticide-free agriculture: Is a third way possible besides organic and conventional agriculture?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Ortiz-Vallejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Savoie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PDIS-09-25-1839-FE⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05532605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the socio-economic and environmental sustainability of a network of zero-pesticide cropping systems (Rés0Pest) after 10 years of experimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Colnenne-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Darras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Deremetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 98, pp.142-159. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-Vol98-art11-GB⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05033805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la durabilité socio-économique et environnementale d'un réseau de systèmes de culture zéro-pesticides (Rés0Pest) après 10 ans d'expérimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Ortiz-Vallejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Colnenne-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Darras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Deremetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 98, pp.300-318. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2024-vol98-art20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04787329v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation multicritère de systèmes de culture zéro-pesticides en grande culture et polyculture-élevage (Réseau Rés0Pest)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Colnenne-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Darras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 70, pp.273-289. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/y8fy5s⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02105011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IPSIM-Web, An Online Resource for Promoting Qualitative Aggregative Hierarchical Network Models to Predict Plant Disease Risk: Application to Brown Rust on Wheat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Bancal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Délos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Felix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 102 (3), pp.488-499. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PDIS-12-16-1816-SR⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01714758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthodologie pour la publication des bulletins de santé du végétal sur le LOD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roussey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Stephan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 142, pp.632-650. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compag.2017.10.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développements méthodologiques pour une CAractérisation SIMplifiée des pressIons biotiques et des Régulations biologiques - CASIMIR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Froger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 59, pp.41-54. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.5137850846009827E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01652930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity of methodologies to experiment integrated pest management in arable cropping systems: analysis and reflections based on a European network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lechenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Antichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Barberi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 83, pp.86-99. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2016.09.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que l'épidémiosurveillance apporte ou n'apporte pas encore à la moindre dépendance aux produits phytopharmaceutiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Lemarié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubois Peyrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 59 (Août), pp.81-91. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.5138439824957573E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated management of damping-off diseases. A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jay Ram Lamichhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyne Durr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André A. Schwanck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sarthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 37 (2), 25 p. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-017-0417-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protection Intégrée des rotations avec Colza et blé tendre : Conception et évaluation multicritères d’itinéraires techniques économes en produits phytosanitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Pinochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Morison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Baraton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 28, pp.243-256. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/bxnw-w827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01562298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de faisabilité du développement et de la valorisation d’une base de données sur l’évolution des pressions biotiques dans les parcelles agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Agerberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Cariolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gouache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 28, pp.141-153. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/r30x-3r77⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test de résistance à Plasmopara halstedii, agent du mildiou du tournesol. Identification et validation de variétés multiplicatrices et de témoins sensibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Grimault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felicity Vear</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Tardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mestries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 15, pp.21-28. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/cv08-z941⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights from a 10-year trial network of pesticide-free cropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Ortiz-Vallejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Colnenne-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Farming System Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Palaiseau, France. pp.22-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05240099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-design and test of biodiversity-based pesticide-free Conservation Agriculture in the long-term CA-SYS platform in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Farcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pouilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Mosa,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chamoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th World Congress on Conservation Agriculture (8WCCA). The future of farming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Bern, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances of pesticide-free agroecological cropping systems: the CA-SYS platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enora Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVII. Congress of the European Society for Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Potsdam, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03888484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure spatio-temporelle de la diversité cultivée du blé tendre et de ses déterminants potentiels : Étude de cas en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Perronne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Schott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Hannachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Goffaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petit Pois Déridé – 37ème édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Picardie Jules Verne (UPJV). Amiens, FRA., 2016, Amiens, France. 31 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion sémantique des bulletins de santé du végétal dans le projet VESPA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roussey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC2016 : 27. Journées francophones d'Ingénierie des Connaissances. Atelier IN-OVIVE - 4e. ed. “Intégration de sources/masses de données hétérogènes et Ontologies, dans le domaine des sciences du Vivant et de l’Environnement” Atelier IN-OVIVE : INtégration de sources/masses de données hétérogènes et Ontologies, dans le domaine des sciences du VIVant et de l’Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatiotemporal evolution of pathogen stresses in bread wheat in France: study of rusts and septoria coexistence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Perronne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Stetzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Enjalbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Goldringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. journée IDEEV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). Gif-sur-Yvette, FRA. Université Paris Sud - Paris 11 (UP11), FRA. AgroParisTech, FRA. Institut National de la Recherche Agronomique (INRA). Institut de Recherche pour le Développement (IRD)., Oct 2015, Gif-sur-Yvette, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field testing of IPM-based cropping systems: a diversity of experimental approaches in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lechenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Antichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Bàrberi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII° International plant protection congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experimental network to study “pesticide free” cropping systems in arable crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Bernicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Colnenne-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Toupet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIIth ESA (European Society for Agronomy) congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Debrecen, Hungary. 510 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de faisabilité du développement et de la valorisation d’une base de données sur l’évolution des pressions biotiques dans les parcelles agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Agerberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Cariolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gouache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ECOPHYTO Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Paris, France. 72 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agronomic taxon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roussey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Amarger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Workshop on Open Data (WOD'2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Paris, France. pp.4, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2500410.2500415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GASCON : Gestion agro-écologique de la santé des cultures et des organismes nuisibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bedoussac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bertuzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner et apprendre l’agro-écologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Toulouse, France. , 1 p., 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What were the relative influences of cropping systems, injury profiles and institutional determinants on the spatio-temporal structure of bread wheat varietal and genetic diversity in France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Perronne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Schott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Hannachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Goffaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38. Réunion Annuelle du Groupe d'Etude de Biologie et Génétique des Populations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Saclay, France. , 1 p., 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relative influence of agricultural systems, pathogen pressures and soci-economic drivers on spatio-temporal changes of cultivated bread wheat varietal and genetic diversity over recent decades in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Perronne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Schott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Hannachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Goffaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCARPIA Genetic Resources 2017 - Crop diversification in a changing world : Mobilizing the green gold of plant genetic resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Montpellier, France. , 1 p., 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relative influence of cropping systems, injury profiles and institutional determinants on the spatio-temporal structure of bread wheat diversity in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Perronne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Schott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Hannachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Goffaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Young Natural History scientists Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Paris, France. , 169 p., 2017, YNHM : Young Natural History scientists Meeting</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A national field experiment network to analyse pesticide-free cropping systems in arable crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Bernicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Colnenne-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Plessix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPM Innovation in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Poznań, Poland. , 174 p., 2015, IPM Innovation in Europe, Poznań, Poland, January 14–16, 2015, Book of Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner les réseaux DEPHY-FERME et DEPHY EXPE dans la caractérisation de l’effet des systèmes de culture sur la flore adventice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Froger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les rencontres 2015 GIS GC HP2E et RMT Florad</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01873618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner les réseaux DEPHY-FERME et DEPHY EXPE dans la caractérisation de l’effet des systèmes de culture sur la flore adventice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Froger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les rencontres 2015 GIS GC HP2E et RMT Florad</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Paris, France. , 1 p., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérer les adventices sans herbicides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Savoie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline C. Colnenne-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Darras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres sur la Gestion Durable des Adventices. « Comment maîtriser les adventices dans de nouveaux contextes de production ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Paris, France. , 1 p., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilising agricultural equipment and digital technology for pesticide-free cropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bedoussac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Delzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Towards pesticide-free agriculture. Research and innovations in a future crop protection paradigm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, 1ère édition, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04948622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobiliser les agroéquipements et le numérique pour des systèmes de culture sans pesticides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bedoussac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Delzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zéro pesticide : un nouveau paradigme de recherche pour une agriculture durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions QUAE, 2022, 978-2-7592-3310-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche de la conception et évaluation multicritère de systèmes de culture innovants. Rés0Pest : un réseau expérimental de systèmes de culture sans pesticide en polyculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Colnenne-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protection agroécologique des cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 288 p., 2016, Savoir Faire (Quae), 978-2-7592-2410-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pesticide-free agriculture: is a third way possible aside organic agriculture and conventional agriculture?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Ortiz-Vallejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Savoie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04786067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ECOPHYTO R&D : Vers des systèmes de culture économes en produits phytosanitaires. Volet 2 TOME IX : Conception d'un réseau d'acquisition de références et d'un réseau d'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Reau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Fortino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bintein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Boisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Conteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRA. 2009, 100 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId149"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100.26109660574px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Vincent CELLIER </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ingénieur de Recherche INRAE basé sur l'unité expérimentale du domaine d'Epoisses (U2E).Coordination du réseau d'expérimentations systèmes de cultures sans pesticides Rés0Pest de 2014 à 2023.Responsable Données Opérationnel de U2E.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">vincent-cellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0007-5182-2230</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ingénieur agronome de formation, j'ai commencé ma carrière comme conseiller agricole dans le Doubs (1987) puis dans le Loir et Cher (1987-1989). J'ai ensuite intégré le CNASEA (devenu depuis l'ASP) où j'ai assuré la maintenance utilisateur du logiciel DEPIM et piloté la chaîne de paiement des aides aux jeunes agriculteurs (DJA) de 1989 à 1995. Cette expérience m'a permis de me former à l'informatique et aux bases de données.J'ai travaillé ensuite au GEVES de 1995 à 2008, où j'ai eu la responsabilité des études de Distinction, Homogénéité et Stabilité (DHS) des variétés de tournesol. J'ai également été secrétaire technique de la section Tournesol-Soja-Ricin du CTPS.Depuis 2008, je travaille sur l'unité expérimentale du domaine d'Epoisses (U2E) en tant qu'ingénieur de recherche. J'ai participé à l'animation du réseau Protection Intégrée des Cultures (PIC) d'INRAE et j'ai coordonné ou participé à plusieurs projets (CASIMIR, VESPA, QuantiPest, Bdd Pressions Biotiques...). De 2014 à 2023, j'ai coordonné le réseau d'essais systèmes de culture zéro pesticides : Rés0Pest. Depuis quelques années, je suis également Responsable Données Opérationnel de U2E et, à ce titre je m'intéresse à la gestion des données et à leur partage dans le cadre de la science ouverte.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data from long-term experiments in temperate croplands to evaluate soil organic carbon models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenji Fujisaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Clivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Bruni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 13 (1), pp.482. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-026-06863-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05546924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pesticide-free agriculture: Is a third way possible besides organic and conventional agriculture?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Ortiz-Vallejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Savoie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PDIS-09-25-1839-FE⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05532605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the socio-economic and environmental sustainability of a network of zero-pesticide cropping systems (Rés0Pest) after 10 years of experimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Colnenne-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Darras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Deremetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 98, pp.142-159. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-Vol98-art11-GB⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05033805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la durabilité socio-économique et environnementale d'un réseau de systèmes de culture zéro-pesticides (Rés0Pest) après 10 ans d'expérimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Ortiz-Vallejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Colnenne-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Darras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Deremetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 98, pp.300-318. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2024-vol98-art20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04787329v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation multicritère de systèmes de culture zéro-pesticides en grande culture et polyculture-élevage (Réseau Rés0Pest)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Colnenne-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Darras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 70, pp.273-289. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/y8fy5s⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02105011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IPSIM-Web, An Online Resource for Promoting Qualitative Aggregative Hierarchical Network Models to Predict Plant Disease Risk: Application to Brown Rust on Wheat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Bancal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Délos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Felix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 102 (3), pp.488-499. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PDIS-12-16-1816-SR⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01714758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated management of damping-off diseases. A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jay Ram Lamichhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyne Durr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André A. Schwanck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sarthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 37 (2), 25 p. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-017-0417-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity of methodologies to experiment integrated pest management in arable cropping systems: analysis and reflections based on a European network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lechenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Antichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Barberi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 83, pp.86-99. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2016.09.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que l'épidémiosurveillance apporte ou n'apporte pas encore à la moindre dépendance aux produits phytopharmaceutiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Lemarié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubois Peyrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 59 (Août), pp.81-91. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.5138439824957573E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthodologie pour la publication des bulletins de santé du végétal sur le LOD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roussey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Stephan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 142, pp.632-650. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compag.2017.10.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développements méthodologiques pour une CAractérisation SIMplifiée des pressIons biotiques et des Régulations biologiques - CASIMIR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Froger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 59, pp.41-54. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.5137850846009827E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01652930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de faisabilité du développement et de la valorisation d’une base de données sur l’évolution des pressions biotiques dans les parcelles agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Agerberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Cariolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gouache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 28, pp.141-153. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/r30x-3r77⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protection Intégrée des rotations avec Colza et blé tendre : Conception et évaluation multicritères d’itinéraires techniques économes en produits phytosanitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Pinochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Morison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Baraton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 28, pp.243-256. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/bxnw-w827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01562298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test de résistance à Plasmopara halstedii, agent du mildiou du tournesol. Identification et validation de variétés multiplicatrices et de témoins sensibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Grimault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felicity Vear</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Tardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mestries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 15, pp.21-28. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/cv08-z941⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights from a 10-year trial network of pesticide-free cropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Ortiz-Vallejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Colnenne-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Farming System Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Palaiseau, France. pp.22-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05240099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-design and test of biodiversity-based pesticide-free Conservation Agriculture in the long-term CA-SYS platform in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Farcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pouilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Mosa,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chamoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th World Congress on Conservation Agriculture (8WCCA). The future of farming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Bern, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances of pesticide-free agroecological cropping systems: the CA-SYS platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enora Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVII. Congress of the European Society for Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Potsdam, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03888484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure spatio-temporelle de la diversité cultivée du blé tendre et de ses déterminants potentiels : Étude de cas en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Perronne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Schott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Hannachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Goffaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petit Pois Déridé – 37ème édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Picardie Jules Verne (UPJV). Amiens, FRA., 2016, Amiens, France. 31 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion sémantique des bulletins de santé du végétal dans le projet VESPA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roussey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC2016 : 27. Journées francophones d'Ingénierie des Connaissances. Atelier IN-OVIVE - 4e. ed. “Intégration de sources/masses de données hétérogènes et Ontologies, dans le domaine des sciences du Vivant et de l’Environnement” Atelier IN-OVIVE : INtégration de sources/masses de données hétérogènes et Ontologies, dans le domaine des sciences du VIVant et de l’Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatiotemporal evolution of pathogen stresses in bread wheat in France: study of rusts and septoria coexistence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Perronne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Stetzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Enjalbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Goldringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. journée IDEEV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). Gif-sur-Yvette, FRA. Université Paris Sud - Paris 11 (UP11), FRA. AgroParisTech, FRA. Institut National de la Recherche Agronomique (INRA). Institut de Recherche pour le Développement (IRD)., Oct 2015, Gif-sur-Yvette, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field testing of IPM-based cropping systems: a diversity of experimental approaches in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lechenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Antichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Bàrberi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII° International plant protection congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experimental network to study “pesticide free” cropping systems in arable crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Bernicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Colnenne-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Toupet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIIth ESA (European Society for Agronomy) congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Debrecen, Hungary. 510 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agronomic taxon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roussey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Amarger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Workshop on Open Data (WOD'2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Paris, France. pp.4, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2500410.2500415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de faisabilité du développement et de la valorisation d’une base de données sur l’évolution des pressions biotiques dans les parcelles agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Agerberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Cariolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gouache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ECOPHYTO Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Paris, France. 72 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier 3 : la biodiversité et les services de régulation biologique, les infrastructures agroécologiques mises en place pour favoriser la biodiversité, les suivis biodiversité et les premiers résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cordeau, S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Adeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bannwart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chamoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CA-SYS Day 2024 - Résultats de 5 ans d’expérimentations en agroécologie sans pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Bretenière, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05559243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier 4 : le matériel agricole pour conduire les systèmes agroécologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cordeau, S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Adeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bannwart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chamoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CA-SYS Day 2024 - Résultats de 5 ans d’expérimentations en agroécologie sans pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Bretenière, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05559257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier 5 : la diversité végétale et la gestion des bioagresseurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cordeau, S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Adeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bannwart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chamoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CA-SYS Day 2024 - Résultats de 5 ans d’expérimentations en agroécologie sans pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Bretenière, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05559270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier 1 : les systèmes en semis direct, leurs performances agronomiques, économiques et environnementales, nos apprentissages et les pistes d’adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cordeau, S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Adeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bannwart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chamoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CA-SYS day 2024 : Résultats de 5 ans d’expérimentations en agroécologie sans pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Bretenière, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05559182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier 2 : les systèmes avec travail du sol, leurs performances agronomiques, économiques et environnementales, nos apprentissages et les pistes d’adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cordeau, S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Adeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bannwart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chamoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CA-SYS Day 2024 - Résultats de 5 ans d’expérimentations en agroécologie sans pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Bretenière, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05559229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GASCON : Gestion agro-écologique de la santé des cultures et des organismes nuisibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bedoussac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bertuzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner et apprendre l’agro-écologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Toulouse, France. , 1 p., 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What were the relative influences of cropping systems, injury profiles and institutional determinants on the spatio-temporal structure of bread wheat varietal and genetic diversity in France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Perronne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Schott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Hannachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Goffaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38. Réunion Annuelle du Groupe d'Etude de Biologie et Génétique des Populations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Saclay, France. , 1 p., 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relative influence of agricultural systems, pathogen pressures and soci-economic drivers on spatio-temporal changes of cultivated bread wheat varietal and genetic diversity over recent decades in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Perronne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Schott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Hannachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Goffaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCARPIA Genetic Resources 2017 - Crop diversification in a changing world : Mobilizing the green gold of plant genetic resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Montpellier, France. , 1 p., 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relative influence of cropping systems, injury profiles and institutional determinants on the spatio-temporal structure of bread wheat diversity in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Perronne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Schott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Hannachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Goffaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Young Natural History scientists Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Paris, France. , 169 p., 2017, YNHM : Young Natural History scientists Meeting</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner les réseaux DEPHY-FERME et DEPHY EXPE dans la caractérisation de l’effet des systèmes de culture sur la flore adventice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Froger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les rencontres 2015 GIS GC HP2E et RMT Florad</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01873618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner les réseaux DEPHY-FERME et DEPHY EXPE dans la caractérisation de l’effet des systèmes de culture sur la flore adventice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Froger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les rencontres 2015 GIS GC HP2E et RMT Florad</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Paris, France. , 1 p., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérer les adventices sans herbicides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Savoie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline C. Colnenne-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Darras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres sur la Gestion Durable des Adventices. « Comment maîtriser les adventices dans de nouveaux contextes de production ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Paris, France. , 1 p., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A national field experiment network to analyse pesticide-free cropping systems in arable crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Bernicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Colnenne-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Plessix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPM Innovation in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Poznań, Poland. , 174 p., 2015, IPM Innovation in Europe, Poznań, Poland, January 14–16, 2015, Book of Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilising agricultural equipment and digital technology for pesticide-free cropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bedoussac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Delzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Towards pesticide-free agriculture. Research and innovations in a future crop protection paradigm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, 1ère édition, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04948622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobiliser les agroéquipements et le numérique pour des systèmes de culture sans pesticides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bedoussac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Delzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zéro pesticide : un nouveau paradigme de recherche pour une agriculture durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions QUAE, 2022, 978-2-7592-3310-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche de la conception et évaluation multicritère de systèmes de culture innovants. Rés0Pest : un réseau expérimental de systèmes de culture sans pesticide en polyculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Colnenne-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protection agroécologique des cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 288 p., 2016, Savoir Faire (Quae), 978-2-7592-2410-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pesticide-free agriculture: is a third way possible aside organic agriculture and conventional agriculture?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Ortiz-Vallejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Savoie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04786067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guides des visiteurs des CA-SYS Days 2024 - Résultats de 5 ans d’expérimentations en agroécologie sans pesticides sur la plateforme CA-SYS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cordeau, S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Adeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bannwart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chamoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05559425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ECOPHYTO R&D : Vers des systèmes de culture économes en produits phytosanitaires. Volet 2 TOME IX : Conception d'un réseau d'acquisition de références et d'un réseau d'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Reau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Fortino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bintein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Boisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Conteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRA. 2009, 100 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId160"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A0D1324D"/>
+    <w:nsid w:val="82C5685D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-cellier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-5182-2230" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05546924v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Fujisaki" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferchaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Clivot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Bruni" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pichot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/WKQHW2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05532605v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Ortiz-Vallejo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cellier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Deytieux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berthier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Savoie" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-09-25-1839-FE" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05033805v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Ortiz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Colnenne-David" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Darras" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Deremetz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-Vol98-art11-GB" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04787329v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol98-art20" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105011v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/y8fy5s" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714758v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Robin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Bancal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc D&#233;los" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Felix" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-12-16-1816-SR" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606598v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roussey" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Stephan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pinet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Reboud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2017.10.022" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652930v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordeau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fontaine" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Froger" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5137850846009827E12" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595530v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lechenet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Antichi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Barberi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2016.09.012" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593199v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Reboud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Carpentier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lemari&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dubois Peyrard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5138439824957573E12" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606538v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Ram Lamichhane" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyne Durr" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; A. Schwanck" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sarthou" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-017-0417-y" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562298v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pinochet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Morison" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Baraton" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bizot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/bxnw-w827" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650516v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Agerberg" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cariolle" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gouache" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/r30x-3r77" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964309v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Grimault" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felicity Vear" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Tardin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mestries" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/cv08-z941" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05240099v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03948179v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Farcy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pouilly" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Mosa," TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chamoy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03888484v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Jacquet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Laville" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Munier-Jolain" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801578v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Perronne" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Schott" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Hannachi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Goffaux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743034v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Bernard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713759v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Stetzler" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Enjalbert" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Goldringer" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01359218v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo B&#224;rberi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173321v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Bernicot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Toupet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746209v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747247v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chanet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Amarger" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2500410.2500415" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789599v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Alletto" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bertuzzi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Brun" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788387v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790829v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737850v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741710v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Plessix" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01873618v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fontaine" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Guillemin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801187v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rodriguez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801880v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Colnenne-David" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04948622v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delzon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609281v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Cordeau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604590v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r4748-protection-agroecologique-des-cultures.html" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786067v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173759v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Reau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Fortino" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bintein" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Boisset" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Conteau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-cellier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-5182-2230" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05546924v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Fujisaki" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferchaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Clivot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Bruni" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pichot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-026-06863-7" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05532605v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Ortiz-Vallejo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cellier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Deytieux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berthier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Savoie" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-09-25-1839-FE" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05033805v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Ortiz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Colnenne-David" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Darras" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Deremetz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-Vol98-art11-GB" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04787329v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol98-art20" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105011v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/y8fy5s" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714758v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Robin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Bancal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc D&#233;los" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Felix" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-12-16-1816-SR" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606538v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Ram Lamichhane" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyne Durr" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; A. Schwanck" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sarthou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-017-0417-y" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595530v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lechenet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Antichi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Barberi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2016.09.012" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593199v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Reboud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Carpentier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lemari&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dubois Peyrard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5138439824957573E12" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606598v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roussey" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Stephan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pinet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Reboud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2017.10.022" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0M9F84V0-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652930v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordeau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fontaine" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Froger" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5137850846009827E12" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650516v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Agerberg" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cariolle" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gouache" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/r30x-3r77" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562298v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pinochet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Morison" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Baraton" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bizot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/bxnw-w827" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964309v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Grimault" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felicity Vear" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Tardin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mestries" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/cv08-z941" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05240099v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03948179v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Farcy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pouilly" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Mosa," TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chamoy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03888484v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Jacquet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Laville" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Munier-Jolain" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801578v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Perronne" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Schott" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Hannachi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Goffaux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743034v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Bernard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713759v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Stetzler" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Enjalbert" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Goldringer" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01359218v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo B&#224;rberi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173321v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Bernicot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Toupet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747247v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chanet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Amarger" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2500410.2500415" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746209v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05559243v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cordeau, S." TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Adeux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Amiot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bannwart" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05559257v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05559270v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05559182v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05559229v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789599v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Alletto" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bertuzzi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Brun" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788387v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790829v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737850v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01873618v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fontaine" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Guillemin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801187v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rodriguez" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801880v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Colnenne-David" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741710v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Plessix" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04948622v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delzon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609281v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Cordeau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604590v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r4748-protection-agroecologique-des-cultures.html" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786067v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05559425v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173759v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Reau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Fortino" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bintein" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Boisset" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Conteau" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>