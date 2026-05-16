--- v1 (2026-04-25)
+++ v2 (2026-05-16)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100.26109660574px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Vincent CELLIER </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ingénieur de Recherche INRAE basé sur l'unité expérimentale du domaine d'Epoisses (U2E).Coordination du réseau d'expérimentations systèmes de cultures sans pesticides Rés0Pest de 2014 à 2023.Responsable Données Opérationnel de U2E.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">vincent-cellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0007-5182-2230</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ingénieur agronome de formation, j'ai commencé ma carrière comme conseiller agricole dans le Doubs (1987) puis dans le Loir et Cher (1987-1989). J'ai ensuite intégré le CNASEA (devenu depuis l'ASP) où j'ai assuré la maintenance utilisateur du logiciel DEPIM et piloté la chaîne de paiement des aides aux jeunes agriculteurs (DJA) de 1989 à 1995. Cette expérience m'a permis de me former à l'informatique et aux bases de données.J'ai travaillé ensuite au GEVES de 1995 à 2008, où j'ai eu la responsabilité des études de Distinction, Homogénéité et Stabilité (DHS) des variétés de tournesol. J'ai également été secrétaire technique de la section Tournesol-Soja-Ricin du CTPS.Depuis 2008, je travaille sur l'unité expérimentale du domaine d'Epoisses (U2E) en tant qu'ingénieur de recherche. J'ai participé à l'animation du réseau Protection Intégrée des Cultures (PIC) d'INRAE et j'ai coordonné ou participé à plusieurs projets (CASIMIR, VESPA, QuantiPest, Bdd Pressions Biotiques...). De 2014 à 2023, j'ai coordonné le réseau d'essais systèmes de culture zéro pesticides : Rés0Pest. Depuis quelques années, je suis également Responsable Données Opérationnel de U2E et, à ce titre je m'intéresse à la gestion des données et à leur partage dans le cadre de la science ouverte.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data from long-term experiments in temperate croplands to evaluate soil organic carbon models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenji Fujisaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Clivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Bruni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 13 (1), pp.482. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-026-06863-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05546924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pesticide-free agriculture: Is a third way possible besides organic and conventional agriculture?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Ortiz-Vallejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Savoie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PDIS-09-25-1839-FE⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05532605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the socio-economic and environmental sustainability of a network of zero-pesticide cropping systems (Rés0Pest) after 10 years of experimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Colnenne-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Darras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Deremetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 98, pp.142-159. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-Vol98-art11-GB⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05033805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la durabilité socio-économique et environnementale d'un réseau de systèmes de culture zéro-pesticides (Rés0Pest) après 10 ans d'expérimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Ortiz-Vallejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Colnenne-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Darras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Deremetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 98, pp.300-318. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2024-vol98-art20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04787329v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation multicritère de systèmes de culture zéro-pesticides en grande culture et polyculture-élevage (Réseau Rés0Pest)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Colnenne-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Darras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 70, pp.273-289. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/y8fy5s⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02105011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IPSIM-Web, An Online Resource for Promoting Qualitative Aggregative Hierarchical Network Models to Predict Plant Disease Risk: Application to Brown Rust on Wheat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Bancal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Délos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Felix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 102 (3), pp.488-499. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PDIS-12-16-1816-SR⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01714758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated management of damping-off diseases. A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jay Ram Lamichhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyne Durr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André A. Schwanck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sarthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 37 (2), 25 p. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-017-0417-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity of methodologies to experiment integrated pest management in arable cropping systems: analysis and reflections based on a European network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lechenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Antichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Barberi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 83, pp.86-99. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2016.09.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que l'épidémiosurveillance apporte ou n'apporte pas encore à la moindre dépendance aux produits phytopharmaceutiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Lemarié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubois Peyrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 59 (Août), pp.81-91. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.5138439824957573E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthodologie pour la publication des bulletins de santé du végétal sur le LOD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roussey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Stephan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 142, pp.632-650. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compag.2017.10.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développements méthodologiques pour une CAractérisation SIMplifiée des pressIons biotiques et des Régulations biologiques - CASIMIR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Froger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 59, pp.41-54. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.5137850846009827E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01652930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de faisabilité du développement et de la valorisation d’une base de données sur l’évolution des pressions biotiques dans les parcelles agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Agerberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Cariolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gouache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 28, pp.141-153. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/r30x-3r77⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protection Intégrée des rotations avec Colza et blé tendre : Conception et évaluation multicritères d’itinéraires techniques économes en produits phytosanitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Pinochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Morison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Baraton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 28, pp.243-256. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/bxnw-w827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01562298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test de résistance à Plasmopara halstedii, agent du mildiou du tournesol. Identification et validation de variétés multiplicatrices et de témoins sensibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Grimault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felicity Vear</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Tardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mestries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 15, pp.21-28. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/cv08-z941⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights from a 10-year trial network of pesticide-free cropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Ortiz-Vallejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Colnenne-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Farming System Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Palaiseau, France. pp.22-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05240099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-design and test of biodiversity-based pesticide-free Conservation Agriculture in the long-term CA-SYS platform in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Farcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pouilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Mosa,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chamoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th World Congress on Conservation Agriculture (8WCCA). The future of farming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Bern, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances of pesticide-free agroecological cropping systems: the CA-SYS platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enora Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVII. Congress of the European Society for Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Potsdam, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03888484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure spatio-temporelle de la diversité cultivée du blé tendre et de ses déterminants potentiels : Étude de cas en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Perronne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Schott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Hannachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Goffaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petit Pois Déridé – 37ème édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Picardie Jules Verne (UPJV). Amiens, FRA., 2016, Amiens, France. 31 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion sémantique des bulletins de santé du végétal dans le projet VESPA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roussey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC2016 : 27. Journées francophones d'Ingénierie des Connaissances. Atelier IN-OVIVE - 4e. ed. “Intégration de sources/masses de données hétérogènes et Ontologies, dans le domaine des sciences du Vivant et de l’Environnement” Atelier IN-OVIVE : INtégration de sources/masses de données hétérogènes et Ontologies, dans le domaine des sciences du VIVant et de l’Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatiotemporal evolution of pathogen stresses in bread wheat in France: study of rusts and septoria coexistence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Perronne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Stetzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Enjalbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Goldringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. journée IDEEV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). Gif-sur-Yvette, FRA. Université Paris Sud - Paris 11 (UP11), FRA. AgroParisTech, FRA. Institut National de la Recherche Agronomique (INRA). Institut de Recherche pour le Développement (IRD)., Oct 2015, Gif-sur-Yvette, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field testing of IPM-based cropping systems: a diversity of experimental approaches in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lechenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Antichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Bàrberi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII° International plant protection congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experimental network to study “pesticide free” cropping systems in arable crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Bernicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Colnenne-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Toupet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIIth ESA (European Society for Agronomy) congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Debrecen, Hungary. 510 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agronomic taxon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roussey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Amarger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Workshop on Open Data (WOD'2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Paris, France. pp.4, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2500410.2500415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de faisabilité du développement et de la valorisation d’une base de données sur l’évolution des pressions biotiques dans les parcelles agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Agerberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Cariolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gouache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ECOPHYTO Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Paris, France. 72 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier 3 : la biodiversité et les services de régulation biologique, les infrastructures agroécologiques mises en place pour favoriser la biodiversité, les suivis biodiversité et les premiers résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cordeau, S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Adeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bannwart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chamoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CA-SYS Day 2024 - Résultats de 5 ans d’expérimentations en agroécologie sans pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Bretenière, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05559243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier 4 : le matériel agricole pour conduire les systèmes agroécologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cordeau, S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Adeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bannwart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chamoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CA-SYS Day 2024 - Résultats de 5 ans d’expérimentations en agroécologie sans pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Bretenière, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05559257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier 5 : la diversité végétale et la gestion des bioagresseurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cordeau, S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Adeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bannwart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chamoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CA-SYS Day 2024 - Résultats de 5 ans d’expérimentations en agroécologie sans pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Bretenière, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05559270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier 1 : les systèmes en semis direct, leurs performances agronomiques, économiques et environnementales, nos apprentissages et les pistes d’adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cordeau, S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Adeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bannwart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chamoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CA-SYS day 2024 : Résultats de 5 ans d’expérimentations en agroécologie sans pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Bretenière, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05559182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier 2 : les systèmes avec travail du sol, leurs performances agronomiques, économiques et environnementales, nos apprentissages et les pistes d’adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cordeau, S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Adeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bannwart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chamoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CA-SYS Day 2024 - Résultats de 5 ans d’expérimentations en agroécologie sans pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Bretenière, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05559229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GASCON : Gestion agro-écologique de la santé des cultures et des organismes nuisibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bedoussac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bertuzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner et apprendre l’agro-écologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Toulouse, France. , 1 p., 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What were the relative influences of cropping systems, injury profiles and institutional determinants on the spatio-temporal structure of bread wheat varietal and genetic diversity in France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Perronne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Schott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Hannachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Goffaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38. Réunion Annuelle du Groupe d'Etude de Biologie et Génétique des Populations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Saclay, France. , 1 p., 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relative influence of agricultural systems, pathogen pressures and soci-economic drivers on spatio-temporal changes of cultivated bread wheat varietal and genetic diversity over recent decades in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Perronne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Schott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Hannachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Goffaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCARPIA Genetic Resources 2017 - Crop diversification in a changing world : Mobilizing the green gold of plant genetic resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Montpellier, France. , 1 p., 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relative influence of cropping systems, injury profiles and institutional determinants on the spatio-temporal structure of bread wheat diversity in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Perronne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Schott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Hannachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Goffaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Young Natural History scientists Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Paris, France. , 169 p., 2017, YNHM : Young Natural History scientists Meeting</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner les réseaux DEPHY-FERME et DEPHY EXPE dans la caractérisation de l’effet des systèmes de culture sur la flore adventice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Froger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les rencontres 2015 GIS GC HP2E et RMT Florad</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01873618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner les réseaux DEPHY-FERME et DEPHY EXPE dans la caractérisation de l’effet des systèmes de culture sur la flore adventice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Froger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les rencontres 2015 GIS GC HP2E et RMT Florad</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Paris, France. , 1 p., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérer les adventices sans herbicides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Savoie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline C. Colnenne-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Darras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres sur la Gestion Durable des Adventices. « Comment maîtriser les adventices dans de nouveaux contextes de production ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Paris, France. , 1 p., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A national field experiment network to analyse pesticide-free cropping systems in arable crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Bernicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Colnenne-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Plessix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPM Innovation in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Poznań, Poland. , 174 p., 2015, IPM Innovation in Europe, Poznań, Poland, January 14–16, 2015, Book of Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilising agricultural equipment and digital technology for pesticide-free cropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bedoussac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Delzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Towards pesticide-free agriculture. Research and innovations in a future crop protection paradigm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, 1ère édition, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04948622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobiliser les agroéquipements et le numérique pour des systèmes de culture sans pesticides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bedoussac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Delzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zéro pesticide : un nouveau paradigme de recherche pour une agriculture durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions QUAE, 2022, 978-2-7592-3310-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche de la conception et évaluation multicritère de systèmes de culture innovants. Rés0Pest : un réseau expérimental de systèmes de culture sans pesticide en polyculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Colnenne-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protection agroécologique des cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 288 p., 2016, Savoir Faire (Quae), 978-2-7592-2410-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pesticide-free agriculture: is a third way possible aside organic agriculture and conventional agriculture?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Ortiz-Vallejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Savoie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04786067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guides des visiteurs des CA-SYS Days 2024 - Résultats de 5 ans d’expérimentations en agroécologie sans pesticides sur la plateforme CA-SYS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cordeau, S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Adeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bannwart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chamoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05559425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ECOPHYTO R&D : Vers des systèmes de culture économes en produits phytosanitaires. Volet 2 TOME IX : Conception d'un réseau d'acquisition de références et d'un réseau d'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Reau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Fortino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bintein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Boisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Conteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRA. 2009, 100 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId160"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100.26109660574px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Vincent CELLIER </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ingénieur de Recherche INRAE basé sur l'unité expérimentale du domaine d'Epoisses (U2E).Coordination du réseau d'expérimentations systèmes de cultures sans pesticides Rés0Pest de 2014 à 2023.Responsable Données Opérationnel de U2E.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">vincent-cellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0007-5182-2230</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ingénieur agronome de formation, j'ai commencé ma carrière comme conseiller agricole dans le Doubs (1987) puis dans le Loir et Cher (1987-1989). J'ai ensuite intégré le CNASEA (devenu depuis l'ASP) où j'ai assuré la maintenance utilisateur du logiciel DEPIM et piloté la chaîne de paiement des aides aux jeunes agriculteurs (DJA) de 1989 à 1995. Cette expérience m'a permis de me former à l'informatique et aux bases de données.J'ai travaillé ensuite au GEVES de 1995 à 2008, où j'ai eu la responsabilité des études de Distinction, Homogénéité et Stabilité (DHS) des variétés de tournesol. J'ai également été secrétaire technique de la section Tournesol-Soja-Ricin du CTPS.Depuis 2008, je travaille sur l'unité expérimentale du domaine d'Epoisses (U2E) en tant qu'ingénieur de recherche. J'ai participé à l'animation du réseau Protection Intégrée des Cultures (PIC) d'INRAE et j'ai coordonné ou participé à plusieurs projets (CASIMIR, VESPA, QuantiPest, Bdd Pressions Biotiques...). De 2014 à 2023, j'ai coordonné le réseau d'essais systèmes de culture zéro pesticides : Rés0Pest. Depuis quelques années, je suis également Responsable Données Opérationnel de U2E et, à ce titre je m'intéresse à la gestion des données et à leur partage dans le cadre de la science ouverte.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pesticide-free agriculture: Is a third way possible besides organic and conventional agriculture?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Ortiz-Vallejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Savoie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PDIS-09-25-1839-FE⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05532605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data from long-term experiments in temperate croplands to evaluate soil organic carbon models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenji Fujisaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Clivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Bruni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 13 (1), pp.482. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-026-06863-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05546924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the socio-economic and environmental sustainability of a network of zero-pesticide cropping systems (Rés0Pest) after 10 years of experimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Colnenne-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Darras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Deremetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 98, pp.142-159. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-Vol98-art11-GB⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05033805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la durabilité socio-économique et environnementale d'un réseau de systèmes de culture zéro-pesticides (Rés0Pest) après 10 ans d'expérimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Ortiz-Vallejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Colnenne-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Darras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Deremetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 98, pp.300-318. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2024-vol98-art20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04787329v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation multicritère de systèmes de culture zéro-pesticides en grande culture et polyculture-élevage (Réseau Rés0Pest)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Colnenne-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Darras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 70, pp.273-289. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/y8fy5s⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02105011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IPSIM-Web, An Online Resource for Promoting Qualitative Aggregative Hierarchical Network Models to Predict Plant Disease Risk: Application to Brown Rust on Wheat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Bancal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Délos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Felix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 102 (3), pp.488-499. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PDIS-12-16-1816-SR⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01714758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated management of damping-off diseases. A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jay Ram Lamichhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyne Durr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André A. Schwanck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sarthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 37 (2), 25 p. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-017-0417-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity of methodologies to experiment integrated pest management in arable cropping systems: analysis and reflections based on a European network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lechenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Antichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Barberi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 83, pp.86-99. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2016.09.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que l'épidémiosurveillance apporte ou n'apporte pas encore à la moindre dépendance aux produits phytopharmaceutiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Lemarié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubois Peyrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 59 (Août), pp.81-91. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.5138439824957573E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développements méthodologiques pour une CAractérisation SIMplifiée des pressIons biotiques et des Régulations biologiques - CASIMIR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Froger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 59, pp.41-54. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.5137850846009827E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01652930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthodologie pour la publication des bulletins de santé du végétal sur le LOD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roussey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Stephan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 142, pp.632-650. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compag.2017.10.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de faisabilité du développement et de la valorisation d’une base de données sur l’évolution des pressions biotiques dans les parcelles agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Agerberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Cariolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gouache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 28, pp.141-153. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/r30x-3r77⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protection Intégrée des rotations avec Colza et blé tendre : Conception et évaluation multicritères d’itinéraires techniques économes en produits phytosanitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Pinochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Morison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Baraton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 28, pp.243-256. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/bxnw-w827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01562298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test de résistance à Plasmopara halstedii, agent du mildiou du tournesol. Identification et validation de variétés multiplicatrices et de témoins sensibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Grimault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felicity Vear</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Tardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mestries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 15, pp.21-28. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/cv08-z941⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights from a 10-year trial network of pesticide-free cropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Ortiz-Vallejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Colnenne-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Farming System Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Palaiseau, France. pp.22-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05240099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-design and test of biodiversity-based pesticide-free Conservation Agriculture in the long-term CA-SYS platform in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Farcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pouilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Mosa,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chamoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th World Congress on Conservation Agriculture (8WCCA). The future of farming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Bern, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances of pesticide-free agroecological cropping systems: the CA-SYS platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enora Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVII. Congress of the European Society for Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Potsdam, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03888484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure spatio-temporelle de la diversité cultivée du blé tendre et de ses déterminants potentiels : Étude de cas en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Perronne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Schott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Hannachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Goffaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petit Pois Déridé – 37ème édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Picardie Jules Verne (UPJV). Amiens, FRA., 2016, Amiens, France. 31 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion sémantique des bulletins de santé du végétal dans le projet VESPA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roussey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC2016 : 27. Journées francophones d'Ingénierie des Connaissances. Atelier IN-OVIVE - 4e. ed. “Intégration de sources/masses de données hétérogènes et Ontologies, dans le domaine des sciences du Vivant et de l’Environnement” Atelier IN-OVIVE : INtégration de sources/masses de données hétérogènes et Ontologies, dans le domaine des sciences du VIVant et de l’Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatiotemporal evolution of pathogen stresses in bread wheat in France: study of rusts and septoria coexistence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Perronne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Stetzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Enjalbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Goldringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. journée IDEEV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). Gif-sur-Yvette, FRA. Université Paris Sud - Paris 11 (UP11), FRA. AgroParisTech, FRA. Institut National de la Recherche Agronomique (INRA). Institut de Recherche pour le Développement (IRD)., Oct 2015, Gif-sur-Yvette, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field testing of IPM-based cropping systems: a diversity of experimental approaches in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lechenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Antichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Bàrberi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII° International plant protection congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experimental network to study “pesticide free” cropping systems in arable crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Bernicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Colnenne-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Toupet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIIth ESA (European Society for Agronomy) congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Debrecen, Hungary. 510 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agronomic taxon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roussey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Amarger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Workshop on Open Data (WOD'2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Paris, France. pp.4, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2500410.2500415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de faisabilité du développement et de la valorisation d’une base de données sur l’évolution des pressions biotiques dans les parcelles agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Agerberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Cariolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gouache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ECOPHYTO Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Paris, France. 72 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier 3 : la biodiversité et les services de régulation biologique, les infrastructures agroécologiques mises en place pour favoriser la biodiversité, les suivis biodiversité et les premiers résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cordeau, S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Adeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bannwart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chamoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CA-SYS Day 2024 - Résultats de 5 ans d’expérimentations en agroécologie sans pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Bretenière, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05559243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier 4 : le matériel agricole pour conduire les systèmes agroécologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cordeau, S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Adeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bannwart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chamoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CA-SYS Day 2024 - Résultats de 5 ans d’expérimentations en agroécologie sans pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Bretenière, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05559257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier 1 : les systèmes en semis direct, leurs performances agronomiques, économiques et environnementales, nos apprentissages et les pistes d’adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cordeau, S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Adeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bannwart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chamoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CA-SYS day 2024 : Résultats de 5 ans d’expérimentations en agroécologie sans pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Bretenière, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05559182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier 5 : la diversité végétale et la gestion des bioagresseurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cordeau, S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Adeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bannwart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chamoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CA-SYS Day 2024 - Résultats de 5 ans d’expérimentations en agroécologie sans pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Bretenière, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05559270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier 2 : les systèmes avec travail du sol, leurs performances agronomiques, économiques et environnementales, nos apprentissages et les pistes d’adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cordeau, S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Adeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bannwart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chamoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CA-SYS Day 2024 - Résultats de 5 ans d’expérimentations en agroécologie sans pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Bretenière, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05559229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GASCON : Gestion agro-écologique de la santé des cultures et des organismes nuisibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bedoussac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bertuzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner et apprendre l’agro-écologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Toulouse, France. , 1 p., 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What were the relative influences of cropping systems, injury profiles and institutional determinants on the spatio-temporal structure of bread wheat varietal and genetic diversity in France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Perronne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Schott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Hannachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Goffaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38. Réunion Annuelle du Groupe d'Etude de Biologie et Génétique des Populations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Saclay, France. , 1 p., 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relative influence of agricultural systems, pathogen pressures and soci-economic drivers on spatio-temporal changes of cultivated bread wheat varietal and genetic diversity over recent decades in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Perronne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Schott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Hannachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Goffaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCARPIA Genetic Resources 2017 - Crop diversification in a changing world : Mobilizing the green gold of plant genetic resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Montpellier, France. , 1 p., 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relative influence of cropping systems, injury profiles and institutional determinants on the spatio-temporal structure of bread wheat diversity in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Perronne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Schott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Hannachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Goffaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Young Natural History scientists Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Paris, France. , 169 p., 2017, YNHM : Young Natural History scientists Meeting</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner les réseaux DEPHY-FERME et DEPHY EXPE dans la caractérisation de l’effet des systèmes de culture sur la flore adventice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Froger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les rencontres 2015 GIS GC HP2E et RMT Florad</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01873618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner les réseaux DEPHY-FERME et DEPHY EXPE dans la caractérisation de l’effet des systèmes de culture sur la flore adventice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Froger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les rencontres 2015 GIS GC HP2E et RMT Florad</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Paris, France. , 1 p., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérer les adventices sans herbicides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Savoie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline C. Colnenne-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Darras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres sur la Gestion Durable des Adventices. « Comment maîtriser les adventices dans de nouveaux contextes de production ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Paris, France. , 1 p., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A national field experiment network to analyse pesticide-free cropping systems in arable crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Bernicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Colnenne-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Plessix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPM Innovation in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Poznań, Poland. , 174 p., 2015, IPM Innovation in Europe, Poznań, Poland, January 14–16, 2015, Book of Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilising agricultural equipment and digital technology for pesticide-free cropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bedoussac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Delzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Towards pesticide-free agriculture. Research and innovations in a future crop protection paradigm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, 1ère édition, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04948622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobiliser les agroéquipements et le numérique pour des systèmes de culture sans pesticides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bedoussac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Delzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zéro pesticide : un nouveau paradigme de recherche pour une agriculture durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions QUAE, 2022, 978-2-7592-3310-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche de la conception et évaluation multicritère de systèmes de culture innovants. Rés0Pest : un réseau expérimental de systèmes de culture sans pesticide en polyculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Colnenne-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protection agroécologique des cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 288 p., 2016, Savoir Faire (Quae), 978-2-7592-2410-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pesticide-free agriculture: is a third way possible aside organic agriculture and conventional agriculture?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Ortiz-Vallejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Savoie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04786067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guides des visiteurs des CA-SYS Days 2024 - Résultats de 5 ans d’expérimentations en agroécologie sans pesticides sur la plateforme CA-SYS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cordeau, S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Adeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bannwart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chamoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05559425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ECOPHYTO R&D : Vers des systèmes de culture économes en produits phytosanitaires. Volet 2 TOME IX : Conception d'un réseau d'acquisition de références et d'un réseau d'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Reau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Fortino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bintein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Boisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Conteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRA. 2009, 100 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId160"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="82C5685D"/>
+    <w:nsid w:val="B9EF0C4F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-cellier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-5182-2230" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05546924v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Fujisaki" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferchaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Clivot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Bruni" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pichot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-026-06863-7" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05532605v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Ortiz-Vallejo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cellier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Deytieux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berthier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Savoie" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-09-25-1839-FE" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05033805v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Ortiz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Colnenne-David" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Darras" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Deremetz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-Vol98-art11-GB" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04787329v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol98-art20" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105011v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/y8fy5s" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714758v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Robin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Bancal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc D&#233;los" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Felix" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-12-16-1816-SR" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606538v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Ram Lamichhane" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyne Durr" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; A. Schwanck" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sarthou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-017-0417-y" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595530v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lechenet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Antichi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Barberi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2016.09.012" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593199v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Reboud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Carpentier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lemari&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dubois Peyrard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5138439824957573E12" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606598v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roussey" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Stephan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pinet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Reboud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2017.10.022" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0M9F84V0-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652930v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordeau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fontaine" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Froger" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5137850846009827E12" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650516v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Agerberg" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cariolle" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gouache" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/r30x-3r77" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562298v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pinochet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Morison" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Baraton" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bizot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/bxnw-w827" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964309v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Grimault" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felicity Vear" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Tardin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mestries" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/cv08-z941" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05240099v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03948179v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Farcy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pouilly" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Mosa," TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chamoy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03888484v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Jacquet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Laville" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Munier-Jolain" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801578v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Perronne" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Schott" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Hannachi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Goffaux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743034v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Bernard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713759v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Stetzler" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Enjalbert" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Goldringer" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01359218v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo B&#224;rberi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173321v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Bernicot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Toupet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747247v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chanet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Amarger" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2500410.2500415" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746209v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05559243v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cordeau, S." TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Adeux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Amiot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bannwart" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05559257v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05559270v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05559182v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05559229v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789599v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Alletto" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bertuzzi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Brun" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788387v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790829v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737850v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01873618v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fontaine" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Guillemin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801187v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rodriguez" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801880v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Colnenne-David" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741710v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Plessix" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04948622v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delzon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609281v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Cordeau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604590v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r4748-protection-agroecologique-des-cultures.html" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786067v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05559425v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173759v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Reau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Fortino" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bintein" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Boisset" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Conteau" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-cellier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-5182-2230" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05532605v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Ortiz-Vallejo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cellier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Deytieux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berthier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Savoie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-09-25-1839-FE" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05546924v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Fujisaki" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferchaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Clivot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Bruni" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pichot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-026-06863-7" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05033805v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Ortiz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Colnenne-David" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Darras" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Deremetz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-Vol98-art11-GB" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04787329v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol98-art20" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105011v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/y8fy5s" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714758v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Robin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Bancal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc D&#233;los" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Felix" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-12-16-1816-SR" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606538v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Ram Lamichhane" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyne Durr" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; A. Schwanck" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sarthou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-017-0417-y" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595530v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lechenet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Antichi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Barberi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2016.09.012" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593199v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Reboud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Carpentier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lemari&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dubois Peyrard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5138439824957573E12" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652930v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordeau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fontaine" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Froger" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5137850846009827E12" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606598v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roussey" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Stephan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pinet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Reboud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2017.10.022" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0M9F84V0-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650516v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Agerberg" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cariolle" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gouache" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/r30x-3r77" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562298v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pinochet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Morison" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Baraton" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bizot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/bxnw-w827" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964309v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Grimault" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felicity Vear" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Tardin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mestries" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/cv08-z941" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05240099v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03948179v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Farcy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pouilly" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Mosa," TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chamoy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03888484v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Jacquet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Laville" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Munier-Jolain" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801578v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Perronne" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Schott" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Hannachi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Goffaux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743034v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Bernard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713759v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Stetzler" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Enjalbert" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Goldringer" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01359218v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo B&#224;rberi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173321v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Bernicot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Toupet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747247v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chanet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Amarger" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2500410.2500415" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746209v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05559243v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cordeau, S." TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Adeux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Amiot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bannwart" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05559257v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05559182v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05559270v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05559229v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789599v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Alletto" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bertuzzi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Brun" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788387v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790829v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737850v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01873618v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fontaine" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Guillemin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801187v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rodriguez" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801880v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Colnenne-David" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741710v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Plessix" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04948622v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delzon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609281v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Cordeau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604590v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r4748-protection-agroecologique-des-cultures.html" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786067v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05559425v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173759v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Reau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Fortino" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bintein" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Boisset" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Conteau" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>