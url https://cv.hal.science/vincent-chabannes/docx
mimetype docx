--- v0 (2026-03-19)
+++ v1 (2026-05-10)
@@ -728,278 +728,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02369286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-order finite-element framework for the efficient simulation of multifluid flows</w:t>
+                <w:t xml:space="preserve">Hemodynamic forces tune the arrest, adhesion and extravasation of circulating tumor cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Métivet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Chabannes</w:t>
+                <w:t xml:space="preserve">Gautier Follain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mourad Ismail</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nael Osmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Azevedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Allio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/math6100203⟩</w:t>
+              <w:t xml:space="preserve">Developmental Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 45 (1), pp.33-52.e12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.devcel.2018.02.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01865602v1</w:t>
+                <w:t xml:space="preserve">hal-01694694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hemodynamic forces tune the arrest, adhesion and extravasation of circulating tumor cells</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High-order finite-element framework for the efficient simulation of multifluid flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Allio</w:t>
+                <w:t xml:space="preserve">Thibaut Métivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chabannes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Mercier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mourad Ismail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Prud'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Cell</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 45 (1), pp.33-52.e12. </w:t>
+              <w:t xml:space="preserve">Mathematics </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6 (10), </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.devcel.2018.02.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/math6100203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01694694v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01865602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boundary conditions involving pressure for the Stokes problem and applications in computational hemodynamics</w:t>
               </w:r>
@@ -1115,51 +1115,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hemodynamic simulations in the cerebral venous network: A study on the influence of different modeling assumptions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chabannes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Ismail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1245,51 +1245,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Caldini Queiros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chabannes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Ismail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonçalo Pena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1509,51 +1509,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chabannes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Ismail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Fifth International Conference on Advanced COmputational Methods in ENgineering (ACOMEN 2011), 246, pp.251-259. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1581,278 +1581,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00665484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of vesicle using level set method solved by high order finite element</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Feel++: A Computational Framework for Galerkin Methods and Advanced Numerical Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Prud'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chabannes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Doyeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Ismail</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoulaye Samake</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAIM: Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 38, pp.335-347. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/proc/201238018⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 38, pp.429-455. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/proc/201238024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00665007v1</w:t>
+                <w:t xml:space="preserve">hal-00662868v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feel++: A Computational Framework for Galerkin Methods and Advanced Numerical Methods</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simulation of vesicle using level set method solved by high order finite element</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Doyeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chabannes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Ismail</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAIM: Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 38, pp.429-455. </w:t>
+              <w:t xml:space="preserve">, 2012, 38, pp.335-347. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/proc/201238024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/proc/201238018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00662868v3</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00665007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2706,109 +2706,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01472890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feel++ : A Versatile High Performance Finite Element Embedded Library into C++</w:t>
+                <w:t xml:space="preserve">Efficient solving strategies for incompressible Navier-Stokes equations for large scale simulations using the open source software Feel++</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chabannes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prud'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcela Szopos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ranine Tarabay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Conference on Computational Science and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SIAM, Mar 2015, Salt Lake City, United States</w:t>
+              <w:t xml:space="preserve">SimRace-2015 - Numerical methods and high performance computing for industrial fluid flows</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01217031v1</w:t>
+                <w:t xml:space="preserve">hal-01230451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From medical imaging to numerical simulations</w:t>
               </w:r>
@@ -2909,601 +2935,575 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01223120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient solving strategies for incompressible Navier-Stokes equations for large scale simulations using the open source software Feel++</w:t>
+                <w:t xml:space="preserve">Feel++ : A Versatile High Performance Finite Element Embedded Library into C++</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chabannes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prud'Homme</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ranine Tarabay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SimRace-2015 - Numerical methods and high performance computing for industrial fluid flows</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">SIAM Conference on Computational Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SIAM, Mar 2015, Salt Lake City, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01230451v1</w:t>
+                <w:t xml:space="preserve">hal-01217031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A computational framework for certified reduced basis methods: applications to multiphysics problems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Advances in Feel++: a domain specific embedded language in C++ for partial differential equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Prud'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chabannes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Doyeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Ismail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Samake</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Trophime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eccomas'12 MS403-2 - Reduced order modeling strategies for parametrized PDEs</w:t>
+              <w:t xml:space="preserve">Eccomas'12 - European Congress on Computational Methods in Applied Sciences and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00762449v1</w:t>
+                <w:t xml:space="preserve">hal-00762442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances in Feel++: a domain specific embedded language in C++ for partial differential equations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A computational framework for certified reduced basis methods: applications to multiphysics problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chabannes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Daversin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Samake</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Trophime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eccomas'12 - European Congress on Computational Methods in Applied Sciences and Engineering</w:t>
+              <w:t xml:space="preserve">Eccomas'12 MS403-2 - Reduced order modeling strategies for parametrized PDEs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00762442v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00762449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of two phase flow using a level set method: Application to bubbles and vesicle dynamics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yann Guyot</w:t>
+                <w:t xml:space="preserve">High order fluid structure interaction in 2D and 3D: Application to blood flow in arteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Prud'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonçalo Pena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chabannes</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mourad Ismail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACOMEN 11 - 5th International Conference on Advanced COmputational Methods in ENgineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Liège, Belgium. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00657152v1</w:t>
+                <w:t xml:space="preserve">hal-00657154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High order fluid structure interaction in 2D and 3D: Application to blood flow in arteries</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simulation of two phase flow using a level set method: Application to bubbles and vesicle dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Doyeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chabannes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vincent Chabannes</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Ismail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACOMEN 11 - 5th International Conference on Advanced COmputational Methods in ENgineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Liège, Belgium. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00657154v1</w:t>
+                <w:t xml:space="preserve">hal-00657152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3907,51 +3907,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domain decomposition methods in Feel++</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Samake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chabannes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4396,315 +4396,315 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04590586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluid-rigid body interaction using the finite element method and ale formulation : framework, implementation and benchmarking</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luca Berti</w:t>
+                <w:t xml:space="preserve">HiFiMagnet a toolchain for the design and simulation of high field magnets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Trophime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chabannes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Hild</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Debray</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03835136v1</w:t>
+                <w:t xml:space="preserve">hal-03690050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HiFiMagnet a toolchain for the design and simulation of high field magnets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Trophime</w:t>
+                <w:t xml:space="preserve">Fluid-rigid body interaction using the finite element method and ale formulation : framework, implementation and benchmarking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Berti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chabannes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Giraldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Debray</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-03690050v1</w:t>
+                <w:t xml:space="preserve">hal-03835136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D simulation of two-fluid flows using a finite element/level-set method. Application to two drop benchmarks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Métivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chabannes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Doyeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Ismail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5254,51 +5254,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918559v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Saigre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chabannes" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prud'Homme" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Szopos" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.70132" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101291v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Van Landeghem" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Berti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Chouippe" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Giraldi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/AMSA.2024.v9.n1.a2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484273v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Muzet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Trophime" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Chaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prudhomme" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2024.3362749" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023318v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Giraldi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmath.234" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369286v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lotfi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marcsa" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Horvath" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pamm.201900261" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865602v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut M&#233;tivet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Ismail" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math6100203" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694694v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Follain" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nael Osmani" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Azevedo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Allio" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Mercier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2018.02.015" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420651v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Bertoluzza" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2017.04.024" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109767v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jcsmd.2015.1062" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786556v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Caldini Queiros" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#231;alo Pena" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201343013" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657622v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2012.10.006" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665484v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Doyeux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guyot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2012.05.004" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665007v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201238018" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662868v3" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Samake" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201238024" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558924v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04220904v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Muzet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debray Francois" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577701v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Belhachmi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bertrand" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Fahs" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132322v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Lotfi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429685v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranine Tarabay" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479209v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Sala" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Prada" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizia Salerni" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472890v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Passat" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Salmon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Armspach" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Naegel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46726-9_39" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217031v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223120v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ancel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jomier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230451v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762449v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Daversin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762442v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657152v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657154v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072761v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Guidoboni" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04220944v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220397v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762321v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Picard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05789-7_37" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343702v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05482283v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590586v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Maslek" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pincon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835136v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03690050v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Hild" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Debray" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345573v3" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657099v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00923731v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013GRENM061" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106849v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sala Lorenzo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:a275c7afe02abd36a1124d0c6746fc45ee61c4f3" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918559v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Saigre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chabannes" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prud'Homme" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Szopos" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.70132" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101291v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Van Landeghem" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Berti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Chouippe" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Giraldi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/AMSA.2024.v9.n1.a2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484273v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Muzet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Trophime" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Chaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prudhomme" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2024.3362749" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023318v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Giraldi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmath.234" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369286v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lotfi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marcsa" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Horvath" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pamm.201900261" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694694v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Follain" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nael Osmani" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Azevedo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Allio" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Mercier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2018.02.015" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865602v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut M&#233;tivet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Ismail" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math6100203" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420651v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Bertoluzza" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2017.04.024" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109767v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jcsmd.2015.1062" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786556v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Caldini Queiros" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#231;alo Pena" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201343013" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657622v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2012.10.006" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665484v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Doyeux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guyot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2012.05.004" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662868v3" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Samake" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201238024" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665007v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201238018" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558924v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04220904v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Muzet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debray Francois" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577701v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Belhachmi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bertrand" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Fahs" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132322v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Lotfi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429685v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranine Tarabay" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479209v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Sala" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Prada" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizia Salerni" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472890v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Passat" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Salmon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Armspach" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Naegel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46726-9_39" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230451v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223120v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ancel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jomier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217031v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762442v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762449v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Daversin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657154v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657152v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072761v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Guidoboni" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04220944v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220397v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762321v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Picard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05789-7_37" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343702v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05482283v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590586v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Maslek" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pincon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03690050v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Hild" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Debray" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835136v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345573v3" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657099v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00923731v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013GRENM061" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106849v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sala Lorenzo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:a275c7afe02abd36a1124d0c6746fc45ee61c4f3" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>